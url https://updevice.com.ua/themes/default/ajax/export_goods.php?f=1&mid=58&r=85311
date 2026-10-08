--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,112 +14,109 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A41 |2Type-C/1USB, 65W/5A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a41-2type-c-1usb-65w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009401</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
-[...13 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A5 |1USB/1Type-C, 32W/2.4A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a5-1usb-1type-c-32w-2-4a-pd-qc-/</t>
@@ -427,131 +424,119 @@
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012532</t>
   </si>
   <si>
     <t>Кабель ACEFAST 3.5mm AUX audio adapter cable J10 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-acefast-3-5mm-aux-audio-adapter-cable-j10-1-2m-/</t>
   </si>
   <si>
-    <t>000012534</t>
-[...1 lines deleted...]
-  <si>
     <t>Перехідник ACEFAST USB-C to 3.5mm audio converter J12 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-to-3-5mm-audio-converter-j12-0-15m-/</t>
   </si>
   <si>
     <t>000012535</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-A to 3.5mm audio converter J13 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-a-to-3-5mm-audio-converter-j13-0-15m-/</t>
   </si>
   <si>
-    <t>000012533</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to 3.5mm audio adapter cable J11 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/perehodnik-acefast-usb-c-to-3-5mm-audio-adapter-cable-j11-1-2m-/</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-C 2-in-1 charging audio adapter J14 |0.17m, PD60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-2-in-1-charging-audio-adapter-j14-0-17m-pd60w-3a-/</t>
   </si>
   <si>
     <t>000012537</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 4-in-1 HUB J15 |0.15m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-4-in-1-hub-j15-0-15m-5gbps-/</t>
   </si>
   <si>
     <t>000012538</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 5-in-1 HUB docking station J16 |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-5-in-1-hub-docking-station-j16-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
     <t>000012539</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-A  4-in-1 HUB J17 |1m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-a-4-in-1-hub-j17-1m-5gbps-/</t>
   </si>
   <si>
     <t>000012540</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 6-in-1 HUB docking station J18  |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-6-in-1-hub-docking-station-j18-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
-    <t>000012541</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012542</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-A to USB-C spring charging data cable C14-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefas-usb-a-to-usb-c-spring-charging-data-cable-c14-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012543</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
@@ -667,92 +652,86 @@
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C fast charger A134 |1USB-C, 67W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-fast-charger-a134-1usb-c-67w-3a-/</t>
   </si>
   <si>
     <t>000012559</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST Desktop 3-in-1 Wireless Charging holder E22 |15W Max, 22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-desktop-3-in-1-wireless-charging-holder-e22-15w-max-22-5w-total-/</t>
   </si>
   <si>
     <t>000012560</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST 4-in-1 desktop wireless charger E39 |25W Max, 32.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-4-in-1-desktop-wireless-charger-e39-25w-max-32-5w-total-/</t>
   </si>
   <si>
-    <t>000012562</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика ACEFAST portable wireless speaker K3 Nano IPX6 |BT5.4, USB/TF/AUX, TWS, 46W, 12h, DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-wireless-speaker-k3-nano-ipx6-bt5-4-usb-tf-aux-tws-46w-12h-dsp-/</t>
   </si>
   <si>
     <t>000012563</t>
   </si>
   <si>
     <t>Акустика ACEFAST portable wireless speaker K4 Go IPX7 |BT5.4, TWS, 5W, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefas-portable-wireless-speaker-k4-go-ipx7-bt5-4-tws-5w-8h-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphones R1 |8/48h, AI Noice reduction, 50m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphones-r1-8-48h-ai-noice-reduction-50m-usb-c-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphone R3 |8/24h, AI Noice reduction, 80m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphone-r3-8-24h-ai-noice-reduction-80m-usb-c-/</t>
   </si>
   <si>
-    <t>000012566</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники ACEFAST 3.5mm in-ear wired earphones with mic L4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-3-5mm-in-ear-wired-earphones-with-mic-l4/</t>
   </si>
   <si>
     <t>000012567</t>
   </si>
   <si>
     <t>Навушники ACEFAST USB-C in-ear wired earphones with mic L5 |DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-usb-c-in-ear-wired-earphones-with-mic-l5-dsp-/</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACEFIT SE wireless earbuds FA005 IPX4 |BT5.4, 45/400mAh, 5/15h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-acefit-se-wireless-earbuds-fa005-ipx4-bt5-4-45-400mah-5-15h-/</t>
   </si>
   <si>
     <t>000012569</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACECLIP Pro wireless earbuds FA006 IP55 |BT5.4, 60/400mAh, 7/28h|</t>
@@ -877,53 +856,50 @@
   <si>
     <t>Тримач ACEFAST lazy holder E40</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-lazy-holder-e40/</t>
   </si>
   <si>
     <t>000012652</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank with cable M7 10000mAh |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-with-cable-m7-10000mah-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012653</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD capsule power bank M9 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-capsule-power-bank-m9-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012654</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ ACEFAST PD magnetic fast charging power bank with built-in stand M17 10000 mAh |1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-built-in-stand-m17-10000-mah-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M28 10000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m28-10000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M29 20000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m29-20000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012657</t>
   </si>
   <si>
     <t>УМБ Acefast PD magnetic fast charging power bank with cable M30 5000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-cable-m30-5000mah-2type-c-20w-3a-pd-qc-/</t>
@@ -1093,53 +1069,50 @@
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
   </si>
   <si>
     <t>000012932</t>
   </si>
   <si>
     <t>Навушники Acefast RGB gaming wireless headset H15 |BT6.0/2.4G/AUX, 60/80H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-rgb-gaming-wireless-headset-h15-bt6-0-2-4g-aux-60-80h-/</t>
   </si>
   <si>
     <t>000012929</t>
   </si>
   <si>
     <t>Беруші Acefast silicone noise-cancelling earplugs WP1 | -48dB, ipx8|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/berushi-acefast-silicone-noise-cancelling-earplugs-wp1-48-ipx8-/</t>
   </si>
   <si>
-    <t>000012975</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігрові навушники ACEFAST H16 gaming wired headset  IPX4 |USB/3.5mm, 2m|, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/igrovyie-naushniki-acefast-h16-gaming-wired-headset-ipx4-usb-3-5mm-2m-rgb-/</t>
   </si>
   <si>
     <t>000012976</t>
   </si>
   <si>
     <t>Навушники ACEFAST L13 USB-C semi-in-ear wired earphones with mic |DAC, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l13-usb-c-semi-in-ear-wired-earphones-with-mic-dac-1-2m-/</t>
   </si>
   <si>
     <t>000012977</t>
   </si>
   <si>
     <t>Навушники ACEFAST L14 3.5mm semi-in-ear wired earphones with mic  |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l14-3-5mm-semi-in-ear-wired-earphones-with-mic-1-2m-/</t>
   </si>
   <si>
     <t>000012978</t>
@@ -1163,50 +1136,134 @@
     <t>000012980</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST E47 25W magnetic cooling wireless charger |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-e47-25w-magnetic-cooling-wireless-charger-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012981</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN desktop charger with telescopic cable and smart TFT display Z10 |1USB/2Type-C,100W/3A,  PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-desktop-charger-with-telescopic-cable-and-smart-tft-display-z10-1usb-2type-c-100w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012982</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000013067</t>
+  </si>
+  <si>
+    <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST portable speaker K11 Pro IPX5 |BT6.0, TF/FM/AUX/TWS, 102W, 20h, EQ|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-speaker-k11-pro/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1216,51 +1273,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681b3f37cd8f4f6661d2b2d4ac417971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b40c8ae4bf41abd061563934a755c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce15855c24fc26594bbee4b2e921003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aebfe54ea20e0981fefa6d05eaaea04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48552db11ca2f750582579134b5e6305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fdb87140d28d2f344526089b972ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a28eb2bb4a9ff77672c2ac9f187eee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa5b1d8b7a40d147296453166e57908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a096e5a0b4e0f8eb56a2fd2610459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc53a7f8cb9bb8eb74d4bdaed4421510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09444870c422958bc4e9a37695a5508f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5c27a578cf46d171d94223ad4c18a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed52922386c7e1a231862846b5bd7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261c206c0ae49822bb71e560ab20c6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f690a384046f848a52c94b4cecee64215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fafd72008a89e9ae2499df6d76eee616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86b733f45247619038820c8d55fd6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209739b210a8009ea2e55b304e2665f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051222dbb339a4a8d564d32782858be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888877d99cedce39ecb6380db0c6df0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d852dea5c00b633546c6e829c6a1aec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332306de06f6bb46a3a5a5e69d7cf16522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2572bbe623d0890bd3b45ecb07ae923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c6dfab5b3a0a195419244b853139424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e042b8184b4890f9723e1ca8d1ec2cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bb2abf3e56aca0075a96499ceec8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a4bb75217ed7eced8ee3d0f64cc4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ae33325934a84f9924fb77c7318b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064184e187410c940f5f8ddabd1f36f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8055fb3f9e2ac3663d9ec075a50de230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612f53ca3b49d3d3bbcedd4cd1550f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7e8957db563d4fc90007ac51dc9da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27182f852cfd8451ede5b38760f63c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d1a66362db47b41b233112998a07334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a703bb30aac6120a773d8c4f5dfcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de13f6682366a1e962fd6d8909f90e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54154d1335b34bdfac2f141589d8df037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c97e3e40576c10f0ba093da96ce99e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca4c8c9faba985aaccb404a18a2a0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5ac47f1b2618909e6dede97d7248640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee4726d37f66f0ebb5cf28d6116dae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf13bf3d2238f811847254aa6a132142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe2312471e0f0fed4f4034ece6ceec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86597ee5159853e83c190069740d1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0e97454b0e2625b6638982fe4803045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccce2a563740613b6480a1122a786d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc999e6c295630ae60a6c13513cc9b1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6aac7eaeb004f50417cede0657af148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04238271e73bb454dc08857e475bf7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578b38d64f111cb74ad34e210ff0ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18713341665cc837e78c90d205d54e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80372f9c5e6fe4eaed1bd97d0dc4238b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e739dd43e7e73ab0ab2145307702e1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab8832f123af60843073bcbe49325c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd2986c3316fc98875c8c19094b2de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0697b3b033df27293f7ffbf9b2bf1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07a62732f0e8f631f52d196b9374c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed1dd5bdeb98eb9dcbea483f45723758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e51c584d91c4cb363b434796dc16a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fa7a13f2a9f8466d5d5588d8652a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab7bd152a1f2d8289fcfe2b7b458461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105f3a030cabad049a82853337df94b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e8734388ec153d43d593b3c945c3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a0e54e1dba8827675a041f41b22164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c91da2b95b039f71641c794c3aa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae10dbb670e7c46714be4199f1d43d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaeeb43e24cb3f06a212508dfde82467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6e98e3f66e48c45da0e58408afc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab47d2db9ddd15fb5fb2a263c358c8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231db7c64cf2abd24679fd2235bf5c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749179f3c28209ac418101ab8700d06e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f2486c3e21e6406a2ad2d338aa45e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80c90f9f0fdf2d1235a03c271399c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df7f2b569da49d39dd60a00ddcb4be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a21451bbc0b1337a0596cea752100b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559292651852cd7f99d18f16da5510c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53e038758006b3a000b2e899b08cc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a47c01bdb3defb2276bf2b02855ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3731b71abf07e0faa33482a035466d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dd96018ec2789c21ac061681a2eff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dd4a08ce842d9301820c22b8e2ea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39343f42a7a66540ee0bf2e9e800a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dbb79153d81cd66bdf60e64a64abf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae869b12c252cf8392b93066f30276584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387ddfe7a368c89796517175ab89e5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018f1a165f289616592869f39dbbd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cb6f72963324891c1090ca634b3d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad08069c0dfcb81488ab79d762976e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fafd462c8330dfb633473bfc0b573789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aed113e58c9cb6b0effa183054e6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3043678d244099d70c8717494719a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef8081575fdc01bdbd796f4c73bd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a81446c5ac25906665fc0299982c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346af2adfa61ef7dea41f6362d1a733994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a9f4ec793eaf8164301f95c97b06c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00803f2d1fa99cacfa55048e7bb7e4c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a28344f5bbf7532e0bc67dd5d22b1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb4792642ce80db8ea089d20e0946398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12467f0aae11cf3846797ab0f0f62c6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f9d0ef3fb6553227b04c6a426fb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9669de82f4549f31aa0065d359e22c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f1e4348805ae57d53b144222f1122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fdd2c34e52a9b2fe53a3de0c3cbeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bc141ef5aafbb8e9d1a0f69a99383104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c94d2bcaf01d8737143b2a1b64fce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df066574cd53ec3652db697450073cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea2efc845c4e3fb00dd614d6caa218107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f277f25a2305a59069fb815402ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9c439c5c2bb1b10bfda3432296292109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae01273f7e5aedd360567c2c7747d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18ba3f524283cbccc0b815afb199b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29e083b91e8032707f7d4b01813975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626020c2199da1bf7eddc42ba3d9f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b80a94f17432b05e9cb12d14e55be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53788423ad8cf84d6f075bbac989732115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc74f67328de9f54904c8d53b5df148116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599c03933d0e5f4312ca29f880c0996117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9bc298e2c6e16594847a2335bafb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7760b3e7cc1657e84d89ecc88aa44b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a536275f862ca82a5619ee4974f3988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63072f73b2673b29f29b3c2ebcad23ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cec36d8d20e72778ac91e6b7107a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c9a1d73a81da5821d365485148c0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611803564ded7af931d03a8e08e4f6ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75636425c5aad153375fe3461645d699125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf956276da8d6bce7899e60fcb57285126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac857595950a3eb7147e3ab503f9d6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2e035f5a41ef7db0034635683d8f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feca71f8fe3017f1e57657d77963190129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b09f90bf6df2f25bb560c152fbf2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124bb020a0cf3ba500279d03734f593131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fdf35fde4bd1a2353c3a157160115132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd45e890243fee61f7c6b91a291099133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7610edc2a7eab8b941944a6b975d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e303ac379f243589de121c11dc6d8fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603bcad6479a85d8b5f0a232d671885136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ece32aeccf4d1abf301451df11e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6c1f0e33a2af39908e0388b797492138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2878dbb3c82ccd52379fcaa59ae54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20598614ceeeef53c8f8c0e6064bcaa9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b950a565656ee43522e1f864e9fadb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929e3c332f62aaaebb6862ef1f139a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0416e9ad93a2d2ad738e3283236dfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b262f70366a1172a18c7a3b5fca252144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e013b2ab0f1ba01ad627bd061c582145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262537238f1c0db36800b9e4e24595cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b4c6c93b737e52104db8d0d875229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa1be8f692fc39546114e94610ab3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29980f567400b3d61f037d864cdeec2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1da0761668d6ab94506dc2eb8cdc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd1f872ced942c5da16be76d88102151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb324b73f2819e0804b6daf08d27a29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ecdaea7f0361c1b21913eff6e2f71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46256390acc074d125ab0bdad176f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235a681301be7cd1fb905315808d27a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe3f6a7f36bed51a8b65c5957a493f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a040d9373413533938f350a31a9f6b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff1eb8f921ba025ce1815cc59f8fc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d20bbf02078b442ef7b18157fcb58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03427483cf405e611f57981723ef80b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc30424f6f7ea10e7858aa6518def1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faa9d044ad57e1cfe4903f797077a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295847fd2bc7525c1a5f82007a73bb97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf15024302afe96dc26d56c0743954164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6d16acee8dd166abb84c93ea0dad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa795b19b67c2c449ff0913223bdfa7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34270b49a0df1c38dc6943177079c75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2838cfef664c79bd1eb4e06831cad2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a29e2ddcd9d73e204471f28be957b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aec616a57e7d1dd222effda78dc64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801ed2752c47885f8d092250351103e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39d178dbdeb03a46484b1c235a79fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07f338381163ed757b099480b7d2a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a43e0d2e45e81372839518bfa741c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655913a4eccaeee7a6abd1972730a460175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3430dd6286ce5fea347ef57e7e2ca9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278500e3f31e7fefb70afa69eb8cdfec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4aaea50a18397446eacf55d2d9191178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597417670aaee2d863253c725461fb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717cab6100f598b0feb8681ee748a87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d4aac601dc637e92441e2e62955e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71393251b70127451b176d6de2f52bda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002aecd8de970b0e16abe3b02b3867183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d12004bfe91b026e911b0f2ba25926184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7b8f0b0863d2e3cdf21484e4a4d07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183210c80a2db4b70628f2c88cea65dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a28a6ab3fca5b6d3533124ca4c4ecf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d050aa503c94640bdb288ee60f2fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e81a741e4d6203c188326444779b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b152f70b6531c27b910239606da23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6ae90840b8c689ea4a6c51d38d320191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c508a09d438cc48b4f82d7cd8e301192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f57b74701d794ffea1b298e5ccb7ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9b389742aed3d7ddb2aee77db18b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e74cb06d5b3951f3084643d76463195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7930804071c8f3a43810ecda2dc1de3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46386f8a26ea4473976a04d01148b36e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b8b7dadc7986ee0f273506d9185e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1db0fc22bd520e0fce9e49b80f7e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08693c0c695cf8389305d3b77249025200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafef689534c2dead3c6b49821b491f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fef0681e2a8ee97b495ca15e24b26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68074de075a7f5ae816a6fcaa32d3ba3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a094a065ba877a4fe11c89f60d7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46995ab888b4a403be35304546bcba51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712222929547a31e2fac654d49a89df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576361aea897b544b81e5ce862e9bf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12beea6229a682457b030d3639a374208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980cc37e6cb07f3517dd8ab4d5a924209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddefc8cf0d4d9798fd205e925e4a127210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1628cbc8646f4f344a2cb5ce1c9f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a332a4b90ff54b2091260c3a7d10f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ddd8e716b60135089cf1eaa6ed860213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c62424eaee61ab2f288fec14f5081214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463fd1a0546556d41971b867e164ab9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65662b053c6fb51393dbbe1359f1d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc53c6c3220b95c634ba9363e52c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e682a86529ddfb183e7bf6424e82c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59980827eef5e7872bc5f32d0e15dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6477f78a75ce768cc4e85b6c93820220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e68a30fc807620fa1bd50a0b7e0c95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d320012c7ecc5aec35ae7184fbb7575222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d89d86b0c9ba0576efe5698e94309223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cab50be290791eb5aed58758d4d76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cb5c6f3df6c4c498427a9545b0c8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03c71e0ebb3d2dd75a695f081fd279226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa6a0728ce8ec1a83e3d865499d0ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa8cacfeaa6021f8c232104acf0f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad5f9ad0ab82434602b459246d186229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a83ba42f95e0f0402fd688c5d955d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214747873e01d6ad58f14b08a9e7bb92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aa1443b35c9ed7316afa16f83fd1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e8558a49fbf4ba0e0b952a48329fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb503c77c22cb94ec4d57517c0ab15d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ba6fb89c7ed9a9cce007f5f653e11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e1b65c584f8791bfeddcf0e757f98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084fcfd65c3ad71496c08bca5be7235237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b37f0cb13d511fa59524a578ff7f08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc464eae89da3ac74a2bfcd86a4592239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52668a5d7ecccab0f52f95c05a23528240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daf8f1545bdc70d80dd2b7e3420831241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f684cccd7f1d07a95d1b3e2dd687242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8956398a54aba0666d001ab06c5cd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e486d3ac6cdaa62520c2acd9a4db75a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290ac2a1cd141cdda88d5cfc3189fbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a69749db6f26901cf49a5636110274246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad689d8572dc547866f234583eb499c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807f00ece9e26ae5e13493324cde8e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b5aff5db78cf2c9140c8528bf3fc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75493058964c574bf3d2dbf22302f5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683883411ce25b7f0fc3262b31f63ca2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4ed0651a48c1b5df2c97759d5fbac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dda816afa2a9fe87d74824adf8548253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ff651b92369430d8596b42cf4a511254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb78488efe8999c51101df2f0cf535c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e74ea17fe48da6aaa862a90e835b79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd0799ccd7156a5a779f2eee4815ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bf49ad740e8c34fffd7cbeb15bc3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11043ae8fcb8b3ed2b88a558f3e51a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5ec11ebf82e110dedfd3e5e306c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c74e51863a51c3a2105e33a9c09074261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02867678c624ccf3f2ed38900496e539262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d7a4b7a9e2aba463bef2be0393e10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2bb04d7d8cf6d267d8a32a4cb701b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e42ce3870366adb328c2a90bd0afea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1fd5ed316a97d1d8218d9c6050d8266.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7172ab84da5e031701959e82a3a97cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066582bf522639b5b69759adbd885732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c68c0e8f2522cb3d863454ba13b9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27708b11f56b004bc1db4d014185a1cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6ce6df11a8500445fdbdb775a59655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291efa0ebecdeb62b9352cd4f69ba1f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f830cae79b9fd806b3166265b17837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180cc3cfd5c6408eec810f527e9b34f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3f77b7895fa416af12029e09912bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c26d7a86ee4a650ffa65c759e8ff410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e9225f9a1fcc606fbfe74dc327fb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20cefcb9d2024c7081ba41625f8a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a60d6c1d22212bfbf6311a3597fd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8681e6ee2622b75e2634c657d5d8d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c2a7f6e34a69da52d877cc3a051915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3db070e3e8223a74e604c2274bffe416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34cd34469c548870a1b2036d2b1ea217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aee5fc2a94af46b8e93a144b503b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877df03cf2f71592569eec4972c17a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee1a1c02723a246ba09938c0b8afd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e826d78fbee49bd001898d1c714821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45c52746356271f58588aaf341039422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad130253ed21f4fecccd2318142a1b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cf8bf8f3e01a65d2de4ec38653d1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab59ab37e149569e3cd626f9218abc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2be160d500a36786b716a3bf47e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e247bd6b18ef823727068b4453f8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63867e2b5b7ff685ce1300e154b20a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cd9e92f3a1fff316cae60daf52dfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec77b850a25b47eefc5f86992d57a8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fa9f0c7524a9ebad1a80ecb7134ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd2226dd0f4ca4c4d3845d2ea6b6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c0e735db5c1454edf5865cd3f23da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948110a7059f2d2a73e29e7641c5ab334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f65e84186bb4228eacb35e88f8ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b8c70e5ed2ae60fa681dd7d361b0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cf005ac43710777965f9f1552d6bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be8fdfe2b487beb98577981f8eecc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49843da99889fa6a4b6231878f11fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63091e69e7570564e059e6c7a01c11e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff7ea37dedf3e8cd6a76ef212cd0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd164cd78b0afd4f8d18dcef99dc4c4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a18289d2dc4c3bdd512f625f720da743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee3ebad179ae23df42cb180fe74c1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c8df1121949763f2717b0374b210945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab7f2e4302cb03c0f9944ec8efd89d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b87d782b9e4a8b6f6354ac0a2893247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5c17067e4b9755284236953eb7fae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d795e1d53acfda84ad8f33ca9cdb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bade762a93bb757472302b6c55e8ef650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ab4e0439e54a09208ce164a3f57db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bd8d9bcc356c016ec40da7ad5ec3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e317949c7792f42a311c0ce00e6d28a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35988385ea77f52810d6f6a92962554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04072821c5ff5bc46ec97e99986650c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecd85d379149fa7266d9ecda1ae9d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530c7f387760aa6f0c745ff3349bc4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd938e7f71dcc479af42059df1cdf9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba5467f8b40d1a4c9bfa067809591859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c598875ef35ec1ace30ef11c8a3aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dedb94fb2955e3e3a3f4d7bc4fccc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d605a6026b6094468356825c706062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5e4a47c5a840a018facba42d2471563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ff9058a1a8502e6f5c6f58ae777164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4fa3e48a9c2acb7ba931e6cc9ae165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744db188d5baa519ed0d4814a1674bcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500cec50643800317a0d2219e5e1bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5af2f90138e653e967e5a3da34e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763a824fa17c558fc35a8263026d8b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dad118d2352ae7418ea6ba701e6e7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5313df20bd791b359ba1c28bca12a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b0802a9ffa6e4ccf6f02eda5856472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755be44da39b33f9d2602a694a56d0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136d04d29aef350d8023fc3e10540174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a68146c074ca1c3d7de658b2c369575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6ee9d36f05398a0c25baaab02740676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968442b12a5f9d71fcc70b5e386eebd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae944677fc2f58200c1540653f4782178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25288a745a1e2a35291c6d89bd95b4ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd506c20a91826c12474cadee2a650c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc5c6a4ae51d4d46b0d1ce2d886a5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4336f5e34cb80afa7e7015f771f6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a43d646f07aef65d7a3356d52ba83a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b523a66d949c075d3f90822559ccd3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c3f39774312dc228a265c05997dff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabed24dd814cd603c3513b4f0d0d5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20972b4d5502b551737ed476cf0399687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6c7a369912b04ebb0f776959a01a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a4ae5eadf0c0a4d1d56b41e56aba289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb269e677ebbb679bd396bb9ef5278a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1ff6222d1511ff9df48920bbc586a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0160bcffce5a25a7eef20799356e8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5ddadd120b2f1e64276c0f49ac07a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fb1df4675988ef0d09f07070cf13594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59571666bd6a7ef4cf73423bfb38e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0581cc7ff5e6d3ee36f661455c64c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3bcf74836840bcdac64acdada794697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781f86324d1774d9f0b23f57238931298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4f8e6f2a3d30fc353068c0a2ccc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98acfb6f0cb8645a7946e9b5c464c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720495c8774d10970077584d015520fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8953e6e70d11868c9c7a29ac85cbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e440fbb384363fc8b2d2ef1dd4ebfbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaae4b7193665374d8bb8ce696816fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b323f36421ac5cb3f5091292ef82a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eb4a1869cf83734b16ad1ad2279ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ef3d8298493d5fa37cd4e43818903107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9d76ac2a874f5d1d3710b4ecfb850108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd3c9d0b5e6641fabc41a4c0ef60ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbe3fbc8406096f0af9172b7e023a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb0f8a8b97495680ddf2330c25aba1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac3548ec95c266a2a3f6fb2c29614b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018844e8bcf123b63cd4caa3de5ea4df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5141bb91a9794d905efcead1ac5ab5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5a870a0fc641dcdd6b1dd3f4bc623115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98b3c4118b8f2fbba93b2f258da80d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15a8bce65e4a90582c7474ec754684117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f943c49e7237b4fa5add667445f3c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f3049b69f4fde7f75c97fb6cd5630119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b13ca270fbfb0988bbc3f6e77c3b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37819c16f20474bec673609670d2a06b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1c871bcd7d515064764670a54ed66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24fdf1317b51b4035a7df4d391a854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77de51909c014e9dcf8afb899460ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4795c4b55c7a4adf00977d78192a1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092c937d72f8aa2c8dcd28077df1b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00547e487d7ab189a0b1d1496dc5ea49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eeaecb1a26020b00552c6cfea9867128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57720b717260c1756996c5e101c9819129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b8c9761821baa6344d2f6b017986130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33159899a29dd735757dd3d3074503b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db013eda23936b89ac15fdf93c81673132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a185b0cf8f565baccd8ece3a57a1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368c2c6b11bc9b43debf1e4d4cd1cc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f404add12cce57342b054706f4d51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56c2794c7b6f4668ee01b4e1f2cfb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5635b3438908df3e9b33b65bc5136d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ead33dc63a0087999fcdff0bb45e14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490533c0f7ee13011c27650260cc2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbcd107ba98ed1e8ae75af4db605d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ddff6c8a65ee19ad167afe12929a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c7f43a00d9e55838461857fc0c6c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e69362d48187f1224d2c7988d3390e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd32004f56d6aeca075b3028722f27a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818458b44604520ad8af9c381b74a2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aafb3426e5a5538e77e5d5a00b383b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cbcda934027d4c76556f3d68cbd49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc17340f4b0e149c3da165fd522217148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032eb8c726dfb04f81ddb3e577b8dc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1669fd112f313fabb3bf861374bb9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110b9260019c7d0cb6c42b9cd677414151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9440c8c4215d3c6b4b4db31ad8bb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68afc1a22bec24aca80a42f62116f97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f17abd051e3cb65320521523eb655154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14244792f4b03561078d6401ae442b8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fa3feee6bcac3e7fca3f3215cec05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16616e504f3134af5e76a8a2c52289ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c119e4a20637411b9119e0ad6a01d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b67329b2a43adca6741cbd1a3c5c73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6c7f1425b9f8672935f1f8d7e696e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f5b354b1b0ac4ac6bc325dd8fc656161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66673d0eb759989e2371b0484de060c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55a2b61d49ba303ebabc2fb86b96f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4c4688d99cb627070056d7f728cf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e00a67e5cf498b3654b2504537326c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a41c2706afd18d4a299da1c2161bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae268d8e8ed84d819c7f587fa507348167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fadfc88861b71b21a3b506609e0a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078ac2a0b20649fbf8171130827fab6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a0e751b298b9ada8fa2644ef1d63a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de49384ac5a827885f7195af513ccf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba82a47889c8d5fa317c7a43d845c13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf847992b15f62dd2271db6e87908f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3eb9847eb096255753a94cda722fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852ab1400841d6cd2c712d93aaaef44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02743c1b1ba0208ff9d9198ec21153176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22ab57022ac17755f5e4782a727cd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264670d44c1aea2698bd3d0d2524296178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca9a6c250a0ab165442b5822cf9ffd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce10a5e5d387315c6a1fcc5bfe46344180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386e5fa5b3c9ed7d2168a2c2c162fa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63902be89b68a7872ea3102211778d0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbb270fb107f90926aa0905a18ec3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05c137be5f021e851f7d1559b049f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45221364f1ab8accac665a1a733c1e50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f8a428753429a5d60cde645cd067b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e64b9a4f8ccb07144b1f96ec0334d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19432085d173838d2ff8f1afe6136d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b78501de44fd03c22b28d440282b24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa5e95d2ef636662ea88bb176fb9e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce4fca7d3d7ec5f11606a9e7d321b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d32424707214f111c8a1d624a8d90b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e063341a7f788f0fd7c96c63dcc26e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ebec449c8f543225d3d1ab1e3d846194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc603d0c8f2681fa41d59be640bcafe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f037bfab6fb8229c601dae8c0a8752196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77283b654bb45117d28b098e159dca4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29b68ae24c7f7dfdef410b78ed63dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46180fb6f15a8993e8aa308f6a2b8cb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eb1517fd8cb4d2f831d5cafef8afd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e1efac5975abdcd645fb459d5f5ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9771fd0ed1bc504591c1d5ee2d9c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690ab1a8ebb505376e3a357d37b6e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4a072fb5c9bf778e4de20d18abd68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd65d82632a27288e4f1fa166da8d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530be5d4bf6036187a5326784f5ac5b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec686cf9e5445698edffefa6a89926207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb208500111e097556c38af34283451208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb80ad76d11d2c361243a2afd30fb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4486c137ac65ed2d922bc88efcce8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73895b4035d5a45cd1d8b7293ad36fed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d993d3cfb9c630862308822b0b340a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182126db4d56312fdcc4ca2991769d8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d378545a67846ed51cc95be0bf49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08c71620dc64d4e671de41c33927ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774314119af298c140c7c06aa15a6390216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc3ede3a709fd1cb71003a064c4ba0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f6506710e3be37dbf85a74f158702218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8684729246f92a06145c7f556f9ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9149f09ae5c3661472c3c56b0c0a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab6d07ea63e033163461a16a2efaf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5323c35b0a461edfda51dd50f40c061222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e2a7738daea5790a03b2484fd133223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4db9ebee68f19412b0a312871de7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee42ae0ae13416124c5ac13b05130e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657976ac35cc3eae5a89da8aa5c093f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fc3d53d8d105403f01de46f419b03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d787a96a47f39bc54b213a27b185b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959a30d5246df3e58b5aa7cdac2a80d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b55bc6f8c5e44f266095909b34c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de48d4b54d5033ddb19947e3980229b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069c6a45e1fec05fed5cbf339a46c0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe29782c13e9a94c7c2a7b02ae853a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98999f8bc6485726025e7817ebda5218234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a10da59848cae00c1825cffdbd51d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38608ae8201fefff318330c3b2ed62e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87f4ba4c98f898d4ee5ba6553d62b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39ee37dea66f29da824cad688bc576238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d64f9f3d734c2813e2e473af48596239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf81640ac50cba423a7cb3f7f6192240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7d9ccccdb34c50eaba2876943d345241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf3e8b354c45fbf58b19a59f0f459f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e867c2f577da9ad91845466f5ecf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff91e61d345c8a239bac4015f5f1afb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de0af9bd19f27abc007da2091cacb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cd7a114f1b97a4ac5144914364e22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2df29f8ec0b45333b56abe91a30b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed07bae356deefb35c1e1ea98abd100248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6082a4826f2fb5284aa56141a0aac9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f55e833f4f866d4a81b8dda045e25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee34ff5926f37b1d9fd8a80e5e93296251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0822df70cdd1168ce0bbb9a3d30a8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e32a420d297de54d32f75af054961c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f2b8527014a6a5fd777233eade4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2d2dcdd8e31f51a24018a67db193a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fbaf1bf7f2ee78b97671e15d0ee6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563056e7232dca3eb8be8a8d071203b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cfdd95ce0796da8139f4de7533479258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24380d5bd3bc1eb7a64d16a9045fcfb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94910cc51b218990d8315394d8e9da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bf05b49c9327f1ab9738a48afbb43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e9cf084c4b808938f879e95e10f16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fdae51f5282d3476e8258e29b3993263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2468d60ff4e58962b28b43219dd8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210e780669e6846e8858a305e469b78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7034f0d7b1e3562072e057a51e66f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f8a7d4cae16f76ff0966453b9c67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7395c66bf383d2553ad13aef4effbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21307009de45b03261710a64110c43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f0c3ecbfb36ccbeafcf734d24fb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46f41dd1de810e7b3bab370f0a3044271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f264b3a4dc49eb284d59ce8d36707c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b7e7c5e8c01fcfe9b646ea7d2c33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399cf8af45fca3fe0f0a22c38d53b8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a479f88d42c9118db35622ab8f32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46a058dcc42b1121203b12a7ebbcf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48446112e9795b7c3471998be20be7cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762070aa0b057fb6ef05881e132a326b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a818e23e2fe2a34cf8288679d1c84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67534088486d9f2fd150b2109dbd2392280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515181118c8e114ecf4e5c9c1f843218281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc4a428b657a884800d6b422ccb99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb650c0c85b11f899b434ec7542fd92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a317cf1b8986c1a4043bc54250b7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d270cec128bc0952f16ac4c1efe1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012aa188aeb6a6d07e421ad086ea734286.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9188,50 +9245,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9498,51 +10155,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J134"/>
+  <dimension ref="A1:J144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="147.392578" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -9595,3231 +10252,3429 @@
         <v>25825</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="0">
         <v>13.3</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>25825</v>
+        <v>25826</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="0">
-        <v>13.3</v>
+        <v>8.49</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
         <v>25826</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="0">
         <v>8.49</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>25826</v>
+        <v>25827</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="0">
-        <v>8.49</v>
+        <v>11.88</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
         <v>25827</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="0">
         <v>11.88</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>25827</v>
+        <v>25828</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="0">
-        <v>11.88</v>
+        <v>9.77</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>25828</v>
+        <v>25829</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
-        <v>9.77</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>25829</v>
-[...3 lines deleted...]
-      </c>
+        <v>25830</v>
+      </c>
+      <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>8.279999999999999</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>25830</v>
-[...1 lines deleted...]
-      <c r="D11" s="0"/>
+        <v>17575</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="E11" s="0" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="F11" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
-        <v>8.279999999999999</v>
+        <v>4.6</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17575</v>
+        <v>17576</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
-        <v>4.6</v>
+        <v>4.37</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17576</v>
-[...3 lines deleted...]
-      </c>
+        <v>26779</v>
+      </c>
+      <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
-        <v>4.37</v>
+        <v>32.01</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>26779</v>
+        <v>26780</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
-        <v>32.01</v>
+        <v>65.68000000000001</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>26780</v>
-[...1 lines deleted...]
-      <c r="D15" s="0"/>
+        <v>26781</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="E15" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F15" s="0"/>
+        <v>44</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
-        <v>65.68000000000001</v>
+        <v>63.85</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>26781</v>
+        <v>26782</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
-        <v>63.85</v>
+        <v>84.31</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>26782</v>
+        <v>26817</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
-        <v>84.31</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>26817</v>
+        <v>26818</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
-        <v>97.31999999999999</v>
+        <v>106.12</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>26818</v>
+        <v>26819</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
-        <v>106.12</v>
+        <v>191.48</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>26819</v>
-[...3 lines deleted...]
-      </c>
+        <v>24457</v>
+      </c>
+      <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
-        <v>191.48</v>
+        <v>19.48</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>24457</v>
-[...1 lines deleted...]
-      <c r="D21" s="0"/>
+        <v>24458</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="E21" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="F21" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
-        <v>19.48</v>
+        <v>17.62</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>24458</v>
+        <v>24459</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
-        <v>17.62</v>
+        <v>22.52</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>24459</v>
+        <v>24460</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
-        <v>22.52</v>
+        <v>30.21</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>24460</v>
+        <v>24461</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
-        <v>30.21</v>
+        <v>38.95</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24461</v>
+        <v>24462</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
-        <v>38.95</v>
+        <v>18.55</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24462</v>
-[...3 lines deleted...]
-      </c>
+        <v>24463</v>
+      </c>
+      <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
-        <v>18.55</v>
+        <v>4.88</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24463</v>
+        <v>24464</v>
       </c>
       <c r="D27" s="0"/>
       <c r="E27" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F27" s="0"/>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
-        <v>4.88</v>
+        <v>5.37</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24464</v>
+        <v>24465</v>
       </c>
       <c r="D28" s="0"/>
       <c r="E28" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F28" s="0"/>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
-        <v>5.37</v>
+        <v>6.34</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24465</v>
-[...1 lines deleted...]
-      <c r="D29" s="0"/>
+        <v>22129</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>81</v>
+      </c>
       <c r="E29" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F29" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
-        <v>6.34</v>
+        <v>14.83</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>22134</v>
-[...3 lines deleted...]
-      </c>
+        <v>22135</v>
+      </c>
+      <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
-        <v>9.039999999999999</v>
+        <v>5.05</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22135</v>
-[...1 lines deleted...]
-      <c r="D36" s="0"/>
+        <v>22136</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="E36" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F36" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
-        <v>5.05</v>
+        <v>7.35</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>22138</v>
+        <v>22139</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
-        <v>11.82</v>
+        <v>14.23</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22140</v>
+        <v>22141</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
-        <v>12.74</v>
+        <v>6.96</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22141</v>
+        <v>22142</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
-        <v>6.96</v>
+        <v>16.22</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18251</v>
+        <v>19445</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
-        <v>38.72</v>
+        <v>1.25</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>19445</v>
-[...3 lines deleted...]
-      </c>
+        <v>19447</v>
+      </c>
+      <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
-        <v>1.25</v>
+        <v>1.75</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>19447</v>
+        <v>19448</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
-        <v>1.75</v>
+        <v>1.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>19448</v>
-[...3 lines deleted...]
-      </c>
+        <v>19446</v>
+      </c>
+      <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
-        <v>1.99</v>
+        <v>1.75</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19446</v>
-[...1 lines deleted...]
-      <c r="D50" s="0" t="s">
+        <v>19449</v>
+      </c>
+      <c r="D50" s="0"/>
+      <c r="E50" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0"/>
+      <c r="G50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="0">
+        <v>2.88</v>
+      </c>
+      <c r="J50" s="0" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19449</v>
-[...1 lines deleted...]
-      <c r="D51" s="0"/>
+        <v>19450</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="F51" s="0"/>
+      <c r="F51" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
-        <v>2.88</v>
+        <v>5.54</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19450</v>
+        <v>19451</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
-        <v>5.54</v>
+        <v>8.81</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19451</v>
+        <v>19452</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
-        <v>8.81</v>
+        <v>5.57</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19452</v>
+        <v>19453</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
-        <v>5.57</v>
+        <v>9.74</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19453</v>
-[...1 lines deleted...]
-      <c r="D55" s="0" t="s">
+        <v>19454</v>
+      </c>
+      <c r="D55" s="0"/>
+      <c r="E55" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0"/>
+      <c r="G55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I55" s="0">
+        <v>2.67</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19454</v>
-[...1 lines deleted...]
-      <c r="D56" s="0" t="s">
+        <v>19455</v>
+      </c>
+      <c r="D56" s="0"/>
+      <c r="E56" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F56" s="0"/>
+      <c r="G56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19455</v>
+        <v>19456</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I57" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J57" s="0" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19456</v>
+        <v>19457</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I58" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J58" s="0" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19457</v>
+        <v>19458</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="0">
+        <v>1.99</v>
+      </c>
+      <c r="J59" s="0" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19458</v>
-[...3 lines deleted...]
-      </c>
+        <v>19459</v>
+      </c>
+      <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
-        <v>1.99</v>
+        <v>1.62</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19459</v>
-[...1 lines deleted...]
-      <c r="D61" s="0"/>
+        <v>19560</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
       <c r="E61" s="0" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="F61" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
-        <v>1.62</v>
+        <v>2.64</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19560</v>
+        <v>19461</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I62" s="0">
+        <v>2.48</v>
+      </c>
+      <c r="J62" s="0" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19461</v>
+        <v>10462</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I63" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>10462</v>
+        <v>19463</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.75</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19463</v>
+        <v>19464</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I65" s="0">
+        <v>3.79</v>
+      </c>
+      <c r="J65" s="0" t="s">
         <v>186</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19464</v>
-[...3 lines deleted...]
-      </c>
+        <v>24467</v>
+      </c>
+      <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
-        <v>3.79</v>
+        <v>26.67</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>24467</v>
+        <v>24468</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
-        <v>26.67</v>
+        <v>17.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>24468</v>
-[...1 lines deleted...]
-      <c r="D68" s="0"/>
+        <v>24466</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>191</v>
+      </c>
       <c r="E68" s="0" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="F68" s="0"/>
+        <v>192</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
-        <v>17.27</v>
+        <v>7.76</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I69" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I70" s="0">
+        <v>6.14</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>199</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I71" s="0">
+        <v>7.34</v>
+      </c>
+      <c r="J71" s="0" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I72" s="0">
+        <v>9.619999999999999</v>
+      </c>
+      <c r="J72" s="0" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>24472</v>
+        <v>24473</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I73" s="0">
+        <v>15.31</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>24473</v>
+        <v>24474</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
-        <v>15.31</v>
+        <v>24.8</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>24474</v>
-[...3 lines deleted...]
-      </c>
+        <v>26830</v>
+      </c>
+      <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
-        <v>24.8</v>
+        <v>36.46</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26830</v>
+        <v>26831</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
-        <v>36.46</v>
+        <v>16.22</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18252</v>
-[...3 lines deleted...]
-      </c>
+        <v>18253</v>
+      </c>
+      <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
-        <v>85.31999999999999</v>
+        <v>23.65</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>18253</v>
+        <v>18254</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
-        <v>23.65</v>
+        <v>19.71</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>18254</v>
+        <v>26832</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
-        <v>19.71</v>
+        <v>4.26</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26832</v>
+        <v>26833</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
-        <v>4.26</v>
+        <v>5.22</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26833</v>
-[...3 lines deleted...]
-      </c>
+        <v>26834</v>
+      </c>
+      <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
-        <v>5.22</v>
+        <v>19.48</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26834</v>
-[...1 lines deleted...]
-      <c r="D83" s="0"/>
+        <v>26835</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>231</v>
+      </c>
       <c r="E83" s="0" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="F83" s="0"/>
+        <v>232</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
-        <v>19.48</v>
+        <v>35.93</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26835</v>
+        <v>26836</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
-        <v>35.93</v>
+        <v>17.33</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26836</v>
+        <v>26837</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
-        <v>17.33</v>
+        <v>15.73</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>26837</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>104</v>
+        <v>241</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>15.73</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26837</v>
+        <v>26838</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>248</v>
+        <v>18</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
-        <v>15.73</v>
+        <v>11.99</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26838</v>
+        <v>26839</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
-        <v>11.99</v>
+        <v>26.24</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26839</v>
+        <v>26840</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
-        <v>26.24</v>
+        <v>12.48</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26840</v>
-[...3 lines deleted...]
-      </c>
+        <v>26841</v>
+      </c>
+      <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
-        <v>12.48</v>
+        <v>8.23</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26841</v>
+        <v>26842</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
-        <v>8.23</v>
+        <v>10.48</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26842</v>
-[...1 lines deleted...]
-      <c r="D92" s="0"/>
+        <v>26843</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>255</v>
+      </c>
       <c r="E92" s="0" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="F92" s="0"/>
+        <v>256</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
-        <v>10.48</v>
+        <v>17.62</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26843</v>
+        <v>26844</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
-        <v>17.62</v>
+        <v>16.72</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26844</v>
-[...3 lines deleted...]
-      </c>
+        <v>26845</v>
+      </c>
+      <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
-        <v>16.72</v>
+        <v>9.27</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26845</v>
-[...1 lines deleted...]
-      <c r="D95" s="0"/>
+        <v>22150</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>263</v>
+      </c>
       <c r="E95" s="0" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="F95" s="0"/>
+        <v>264</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
-        <v>9.27</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>22150</v>
+        <v>22151</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
-        <v>9.039999999999999</v>
+        <v>7.89</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>22151</v>
+        <v>22148</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
-        <v>7.89</v>
+        <v>11.49</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>22148</v>
-[...3 lines deleted...]
-      </c>
+        <v>22149</v>
+      </c>
+      <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
-        <v>11.49</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>22149</v>
-[...1 lines deleted...]
-      <c r="D99" s="0"/>
+        <v>24492</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>274</v>
+      </c>
       <c r="E99" s="0" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="F99" s="0"/>
+        <v>275</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
-        <v>8.300000000000001</v>
+        <v>16.7</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24492</v>
+        <v>24493</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
-        <v>16.7</v>
+        <v>10.9</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24493</v>
-[...3 lines deleted...]
-      </c>
+        <v>24494</v>
+      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
-        <v>10.9</v>
+        <v>22.49</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24494</v>
-[...3 lines deleted...]
-      </c>
+        <v>24495</v>
+      </c>
+      <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
-        <v>22.49</v>
+        <v>11.36</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24495</v>
+        <v>24496</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
-        <v>11.36</v>
+        <v>14.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24496</v>
-[...1 lines deleted...]
-      <c r="D104" s="0"/>
+        <v>24497</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>286</v>
+      </c>
       <c r="E104" s="0" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="F104" s="0"/>
+        <v>287</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
-        <v>14.99</v>
+        <v>12.05</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24497</v>
-[...3 lines deleted...]
-      </c>
+        <v>24498</v>
+      </c>
+      <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
-        <v>12.05</v>
+        <v>12.75</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24498</v>
-[...1 lines deleted...]
-      <c r="D106" s="0"/>
+        <v>24499</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>291</v>
+      </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="F106" s="0"/>
+        <v>292</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
-        <v>12.75</v>
+        <v>12.05</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24499</v>
+        <v>18267</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
-        <v>12.05</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18268</v>
+        <v>22163</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
-        <v>10.9</v>
+        <v>4.75</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>22163</v>
+        <v>18326</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
-        <v>4.75</v>
+        <v>58.62</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>18326</v>
+        <v>26874</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
-        <v>58.62</v>
+        <v>39.7</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26874</v>
+        <v>26875</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
-        <v>39.7</v>
+        <v>12.98</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26875</v>
+        <v>26876</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
-        <v>12.98</v>
+        <v>11.5</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26876</v>
+        <v>24530</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
-        <v>11.5</v>
+        <v>22.21</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24530</v>
+        <v>24531</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
-        <v>22.21</v>
+        <v>27.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24531</v>
+        <v>24539</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
-        <v>27.09</v>
+        <v>8.18</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24539</v>
+        <v>24540</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
-        <v>8.18</v>
+        <v>38.7</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24540</v>
+        <v>26921</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
-        <v>38.7</v>
+        <v>89.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26921</v>
+        <v>18355</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
-        <v>89.88</v>
+        <v>12.27</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>18355</v>
+        <v>18356</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
-        <v>12.27</v>
+        <v>11.41</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>18356</v>
+        <v>18357</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
-        <v>11.41</v>
+        <v>22.72</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>18357</v>
+        <v>18358</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
-        <v>22.72</v>
+        <v>27.21</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>18358</v>
+        <v>26922</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
-        <v>27.21</v>
+        <v>32.5</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26922</v>
+        <v>26924</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
-        <v>32.5</v>
+        <v>22.72</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26924</v>
+        <v>26923</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
-        <v>22.72</v>
+        <v>4.25</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26923</v>
-[...3 lines deleted...]
-      </c>
+        <v>26931</v>
+      </c>
+      <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
-        <v>4.25</v>
+        <v>9.83</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26931</v>
+        <v>26932</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
-        <v>9.83</v>
+        <v>2.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26932</v>
+        <v>26933</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
-        <v>2.63</v>
+        <v>2.36</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26933</v>
+        <v>22167</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
-        <v>2.36</v>
+        <v>19.26</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>22168</v>
+        <v>24557</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
-        <v>19.98</v>
+        <v>18.53</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24557</v>
+        <v>24558</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
-        <v>18.53</v>
+        <v>40.21</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24558</v>
+        <v>24559</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
-        <v>40.21</v>
+        <v>8.91</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24559</v>
+        <v>19509</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I134" s="0">
+        <v>2.36</v>
+      </c>
+      <c r="J134" s="0" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" customHeight="1" ht="80">
+      <c r="A135" s="0"/>
+      <c r="B135" s="0"/>
+      <c r="C135" s="0">
+        <v>19510</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I135" s="0">
+        <v>2.63</v>
+      </c>
+      <c r="J135" s="0" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" customHeight="1" ht="80">
+      <c r="A136" s="0"/>
+      <c r="B136" s="0"/>
+      <c r="C136" s="0">
+        <v>19511</v>
+      </c>
+      <c r="D136" s="0"/>
+      <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E134" s="0" t="s">
+      <c r="F136" s="0"/>
+      <c r="G136" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I136" s="0">
+        <v>1.58</v>
+      </c>
+      <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="F134" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I134" s="0">
+    </row>
+    <row r="137" spans="1:10" customHeight="1" ht="80">
+      <c r="A137" s="0"/>
+      <c r="B137" s="0"/>
+      <c r="C137" s="0">
+        <v>19512</v>
+      </c>
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="F137" s="0"/>
+      <c r="G137" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I137" s="0">
+        <v>1.31</v>
+      </c>
+      <c r="J137" s="0" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" customHeight="1" ht="80">
+      <c r="A138" s="0"/>
+      <c r="B138" s="0"/>
+      <c r="C138" s="0">
+        <v>24588</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I138" s="0">
+        <v>16.93</v>
+      </c>
+      <c r="J138" s="0" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" customHeight="1" ht="80">
+      <c r="A139" s="0"/>
+      <c r="B139" s="0"/>
+      <c r="C139" s="0">
+        <v>24585</v>
+      </c>
+      <c r="D139" s="0"/>
+      <c r="E139" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F139" s="0"/>
+      <c r="G139" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I139" s="0">
+        <v>3.5</v>
+      </c>
+      <c r="J139" s="0" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" customHeight="1" ht="80">
+      <c r="A140" s="0"/>
+      <c r="B140" s="0"/>
+      <c r="C140" s="0">
+        <v>24586</v>
+      </c>
+      <c r="D140" s="0"/>
+      <c r="E140" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="F140" s="0"/>
+      <c r="G140" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I140" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" customHeight="1" ht="80">
+      <c r="A141" s="0"/>
+      <c r="B141" s="0"/>
+      <c r="C141" s="0">
+        <v>24587</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I141" s="0">
+        <v>11.31</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" customHeight="1" ht="80">
+      <c r="A142" s="0"/>
+      <c r="B142" s="0"/>
+      <c r="C142" s="0">
+        <v>22170</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I142" s="0">
+        <v>9.4</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" customHeight="1" ht="80">
+      <c r="A143" s="0"/>
+      <c r="B143" s="0"/>
+      <c r="C143" s="0">
+        <v>22171</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I143" s="0">
         <v>8.91</v>
       </c>
-      <c r="J134" s="0" t="s">
-        <v>382</v>
+      <c r="J143" s="0" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" customHeight="1" ht="80">
+      <c r="A144" s="0"/>
+      <c r="B144" s="0"/>
+      <c r="C144" s="0">
+        <v>29950</v>
+      </c>
+      <c r="D144" s="0"/>
+      <c r="E144" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="F144" s="0"/>
+      <c r="G144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I144" s="0">
+        <v>48.03</v>
+      </c>
+      <c r="J144" s="0" t="s">
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>