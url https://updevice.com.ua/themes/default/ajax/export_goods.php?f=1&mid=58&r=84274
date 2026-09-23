--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173939d338e8d7cd9666c742d517679d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae1f5402ea49b8734ff18952fee2302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492cab5ac91331eebc18fe09052d41d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d74b4f878cc858eb214df47517444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06246b0fd2d868ed35999f1e421a817b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aec6ae0310f1324b6ba6798eb7d326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080933fa498964e6652ba7eca0b0d287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aa717991bfacf75755dfa48b2223e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9524cd7f9f53db6d1ca979f09dcfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe72d81d1d2dbb7a9514401dc104710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cf505213a30e4517b9e302f4ea65011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc27e24839db452e042df3a553c2b1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f21502875e7031c43cdd493f4b72c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cd122b0a495db5dc4b6dd305cc7e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f03a4e09d04fce60186b291c4a86cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf71eaeaed689b08a4367cd5d55223e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318caba7e7b371ef824a0663613483317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ac999249854dea12fa87683a621f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4046bb52451c4b4f8cbe744e38f018019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d263aa147c50abdff0a471e2e3675720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51a1f3ab31f184aa3446036773072d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9b956b87100a6f238da67189d6d9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc6d3b6e78f96b08e479ac219e3eaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8e19df66d0d11d91b9b3d7141a46124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d66b031e2cd869197b7e8633bc6a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda625e051d8b0f223865824e006b1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f0fa0117d763b3030a0257641350b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf0e332ca054232725d558e1b54d0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777bd1b2add43062e63bd16f9fddafd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ce1994888577c59a9de68d475f7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd0453149724d7cb848550f0ce75b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63181191037b933378b4b5889fe4f7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95963c06e073d62e282317228fa26da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e1c11002945658457922d7f09d0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c9d4bda254fca304c05e2a1a2717a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a934d72459530b9aad52274e2b0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c366dcbfd0f362f10ea8bf9517b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1ece966335bc0902f368eaea8f8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceb286dca94c687d5ed5ccdeb7973d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497b64e931f16b092cc270fd01a1dfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee033cb2442ed791eaa80a1a2bce81241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532343807756a737dac7d8c85356361e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce77c315bf3dc8447310df53dfb44043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d8e8a6ca091dfdd39eae055ed70144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c883212c4be866981ce49abf0758a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf55f2113bc249e31d3775692b297846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1757530d7ec867c4d55d834754094f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5e00ada76a9d28195d873679bbe5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66779a34eb72e7fb2bc6f1501ed8e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363ebcbec74f14b968ddcb0950345550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce944180a85b2884941124ddbb7ef6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ab68baa411577f41286b8fb12c3fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6ab5de3124630d7fcd62aa7d868c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa10257ca897cb07827b3c0061d4d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e45a07c362d5ee8afe78bf06be43f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39981b5607dbb481e8c954aa6e20da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db0f7bf69fc6e067dc148ebaa389957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce6b10ed84f15295db202c3599008658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc0978d67de3cc619e81f85ff165a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a792b818ce365b7f12e85296b1b4f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f51b82c0c187acbe586b407ab6f9bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b02d6e18e498c6fe9d8804d08569a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e677026272b13d53b2a3648e2fcc3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a3852971ddc1688eed8699b27af664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e62da9a398aec9d91d8c6c405d19365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8acb9078e97607c5b3ae6f5c694cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741711c211c15aa0f7de646bf4a7b4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c026eada3824a894887e5b1d5c4b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09258dcbe241c4c828840ac8a0000dbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d847669203003ce6c77b554f04cd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe41a40726f1fb4a522b7981d0b38071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a78637c494e7bd3480825b55999e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412095e29c285960d41987c4aadd437073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861029a624d3b4393fc5cea3aeecee174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c76fd2a1e85af9dc01f4da89a130775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d81ff4df7f22d56871b0b4539aefb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db773044643311401e3de16d963e90877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489b9975ccb82eeb568f16b371908f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c775459fa829bb0dc20a7a35985c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dc6c91d79a30c1923c3f64b98a64c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb82fb24d3b3160680726e8c86626e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8108d16f6e4ffdeebd5d329a1f08ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2673094ceb8d4588a1954e5ff86ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c86ac51446ca2539b58e36a8728cf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c446fa41de8da4fa7c7076a7d5cdf7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce57951c9fe547a70531413373675a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8051b36e6ffd5f1884ac0b0853110e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd9d27038dc1f607f602e79605533388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7efe0c35364032ff6ae34f537583e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7fb9c2db31378940ddceb8008b1fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea10b0d19b0ded31fd8c1f1a9b400cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15218080628e216bdd216420aebfc26092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f119cf671a4ba5acf44b0aed54153d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c258329efb4474343dfb5d83f3fffc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3f2679c2ee67d9e28762ebf00c48f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e173537d1f7edde7de0c6aee3ce3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89576be0cd22549730d90f71d043c17c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c4316c7c640553293fb4cc9c8d28498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a6b7ef91cfffb1eafcea86adec52699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655431aab873fb5df269bef6804a559b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19327f7b33a69407683b73bfe3f87f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776f77ee1bb0798499a8a664f4555e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924464f5573c01bfb908c347c9a0a0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c555110f9a6f922b50a98cd259cc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321965ecc282ac693307784d6c608d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15b80a68ab7208a6fbad6518d59c21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00337a3f681b2c7a234afc1878b34e7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9521885d96f08e92b07575829ce8d44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d99c4b80902caec7f75bfcb484a040109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761bd6352c6f548270e324972eb6c01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202877007043589fcbbfec287e30b7fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b13d4f7051306f33b8e1437a395ef2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717efd78d9eb707fcdc10663baec7c24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad403c1df86093706854b183c4fd01cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bea7585b3b45adef84f5fe44ba23b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7ff0046ff3a1a9a2d1d1f9d1e1ea2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a2083e9efdf68cbea0dc9a026c0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca96f34241b8d7cef3966fe097c8cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d7e054906630a6df61f0b4b33ad8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88899dc7a22ae52e1625a8aa9ff5ff3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82422c1ee82def44f3e26cbe31b12fd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb171535a448616a87dc6b9a3905f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dd6ede4d9c3bf5158d65c663cbfc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e75a7c67d04ed97be0e4dca67521c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11feace8ba4c17fb334c3b926d7317125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c09edd7fad1eba5f1e9fd0be45ae15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f76d2f9a07faeb49520162c5d9ad3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756dfea6fe43a47bf197354c0892403128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4db74712f85567339892e14bcc5227129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b326f09d7f558031a59a7605d12cf92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be28ac5e85be500911290bb38f2814131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d404b13904f06f089a05205e14edf29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafa7e9f48aa4b7d3775cdfc0cd76b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4b95155357c03951fc1a075801378134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b255d99ee613e535065b9cf643a34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34d8feb638c1196f1a2fceb326f91f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60debd24d5921f25d198fe37bd20267137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13612e94ae3d54ff843b90359e4d33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9979dbfa8b429e0b072376500c970c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef3a7e1424533b9817630810d69450140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df40a0ac54b47ed8cf2cb901791b900141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c500615ed941f075e526e5fbdfebf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9246fed2371d91f326b0c9301cd95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29ac7cc4e597d6cb777bd31148d0ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13b6fad08256b554a04b347d99e2ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e11228870c6735343ebac9a673fe58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4a3023800af7e9eb9ba8c207c2ea7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b6f9b704a0281fea0a6bddf631e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25776d775557defa2a59a44527c509ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fc952342e39fc53449af1c1017139150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab230923275d2049a03d1ec194c2d58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922193e28e8ab9b7533bfc55d8acfd2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9559bbbfa386e17fa69d6e5a234d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c563051922c185209b3dc07b325a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd650e827c5e42157de2fd6a12f9fda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0c6e31c77914ec8ebdaad9091e952156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62c4f4a56a173c2a18bf9c395691e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d90ae528b493f5ed4196b1bf4ff81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477aa48c2e1158b0887e0e8d0d3eb61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51833ab4969b8ccde2d9bf3ef3af552160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee36d11978211294e63e61567194670161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dced8e321b3cbebda0bfe784531852162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66860b083983d95d52158cf886c1e437163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de49aa1b6acd8499fdd95ebcc21572164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e9bded1b0750ac82b92a249a98a63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5b38edfcebbaa234ff7097762109b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf576c6d15a12f3b0f05fc1f104def77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65e27dcad7b21a1c0d80f37a83825e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa021a4579811ca9353b28aa9223b3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29bb04a910141ac78204c3a524be3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cadcd1c5b68b3ecd09f230c6849185171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff950b7e81e12112e5ad15dd9596426c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78db60a2f8deae2d7430baa58ac7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc06672b740076fd5507034f5610c47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd202a90bea0e1aab7a72045810a164175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d74b420361ca6c19e378f83a798257176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8630ca49a961550681a5e02c41c391177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381fd6533f2eded235df2228ef66982178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b985ce113ca0449d5bbb9007d5077b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2553dbbdf5cf1a149abd0ca9691e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f10cc6ccfd80095402ae5e7030e427181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801f89dcf097f658f7d989025bf03ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86bbd61a4a075680d5a6ff8581bf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08106209bc5a104f4dc6674e5aa27f49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60a0497dccd86ca3f2fd083fc70fd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac534becf676b51309b5db3f341a97c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6c24d7a371901231670496d8debef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323a093ff6940cc6a0fccef647dc131188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c1e038641a891fa3f9c7b8884077b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08473cc9053f12e6f039cc16b44e9ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb2cc878eb112ec033ac9599e8736191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6046b6aff221fdad18236dd8c4da3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36178279e7240a004518d55364c28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa91cc8363c37d99bc271bd836789f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddf89029e7f598c2a7b0e60a19ec05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db34f8255dd845e70d5d3e1dd0e8268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae928a24d6031a37e31e62df77693197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c37aa00efc16cdc9a967ea174b153a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d33bc56802dd0e5a67042b2443d88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd726171735ba72b87899464fc2e0c8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e473dc296b7656148a7927d0610cfe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebcfac0454951a115ca0eab71fcefa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da33bd5f2127c6de28149947258e3da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba91a74e5979e3cfc32da855a077b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a888ad1999fc674e0f3bf5fe7bb8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc12d68e64a9776a18178e0fa964a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15354430ecfe20202572fab37312dc33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bbb6001ba4c2d9c64a0df7d87a565208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe4f3afd8ec0415832bdb609e034b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239acab3e90249456ee20bf164d3ff0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a1b5d4b218c5fc93190403bdf3ad9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aa568c1510d3c9c27f579c17e4014212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1312fb7ba812f52a40be8bda3ca733213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9cac79fa52cda7593c89ffcbbe801214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9a2e239a8dfa4aea5762f6315dff9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7a67b272b032aecc7077a46773bec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc1e56cf1285b3ddce56bf4253f25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255119bd550f3f7353cfcd2b073244e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac679beecea2253ac66db7deee5f37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2267d3f642dbade6a9f2bc7b5692a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b55cd6443e5a181b22f50917b63a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58838911398b3468b28324e0aa01d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04987f21e10533a56f4fbd7cbd9ff04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49a33aff2a99512419ede8307dd359224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5239e47f4923e0909f80258f1045f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc575daa05083b3867929110682ba3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6c79bdfc1e42fbdbc6509f895d38a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7a7cda8f5ed9b5837969aefb7ab92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b20038a77eb7406ef0404bf9e0c3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb273bc265c70c0c02f2d5fe6972677230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035923bef4289ced5bddb2342d946a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40725042acc1fccaa7ab2afb27d1e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9896eb81476ce7da2f8310a2fba33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29429990882a6e77e4e8712a6ba7ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653dee0cca4b9862f9dabad465b773b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017768797811f6392e687b110d8e77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb1b425dbf0b07adbc97c80dcaf490237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb3fab70a3394cb2e75c1e67505dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178a091506b663f02ee9c90288a8277239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894fedde92766a77cd4ad7580fa6a4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb03d55cb808ac107ae4682cac5ab2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2699c0fb2c32314e41e3d29eb59d91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8319c17d2dc87df58d3c886d178a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dc9f08e9aee0c7b6b157dd8243b0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084baa4d73a7ba12ab5194c2b2aac154245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929dc822cba1dd38b1c99f4da4d77eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d846541cbb1563fb117a58bbd4f4ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e5bb6479c25d5dd7fd14a9d0e44a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6abda20aa84d1f8dd2dda795e7127c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2d8c37b97fef90f9b2608bc917eae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de27bf58358a7e8a8c80bcd0b8742251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1a94ced474a4145aa392e54a838d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9078e7858168e80be1de2522c141f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ea2eb72270cb86af0daa971aac78b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bd461daeed4922274b4171929deaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b6c1258cbaa25affc7185badcdb26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0cc880c566640f86e120b74c0ef63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf2cfb5a08e4e97cd0c6564598948258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d20bd289559830e2e35408be06772259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b6f07a603c0f53dc116f4cf647f16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2df32946cb8c521b0fff1a946cfc6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158a0b8f6bc33a0883fbf9c6c0ebb50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb430a6fd66d600a05aa983d0a4c71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13e57fd38a424d197f910a5073930264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90947169ec74d8342afcf0a75c03ed7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b07431bd489ac9d3351d634dff718c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80784e8a6be4e8ce62b83e289a1fc799267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46ed6f4a0ea888a6e043510c8e2f78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f30160f0c7fc5e0920c06b68ea846269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cdea40d6195f68523b42952627b63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e3d268bf508799a5ecf03084fd3e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4d92542d5ef7cad74deafbe95e384272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaf1d894478ebf3e0d9500af5b0c08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e27ff6df22975e5393de3b9d57cb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544cc3a32e17b3e7f5e0ea829255f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051a43b3f4302c908891271acae3ce2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad837f3c1d8d784bdea69d6853048548277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711d2a58fc0de4b977e038f414b646e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1f902b272429a65c1e62344e959e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebf4bd5b7325bc5068e341b9f7cd4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ab72897b1344fc4fc8bd0458fa8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2267807dec60acfb20b6a6a3a18e4e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ac6c31ce44279a4a632bccd2d9484283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e546995dd117683fabc8e69150960eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be93cce8a32c76384dec36f8bdf6ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af23a18bb6112368a26869c2820a22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045ea056dec4be3e96ee1c439631d83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcb25f470e00cb25ea00aaaf8a5cec288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe8bcef55f9e2fd7a1d93cd30d8d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7075ed20669f20b2e9e53cd2bc216662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e6d66a64e87aa6ae90d6072d17f7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e71e585fa36561fc08b3b67e1892444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1839573948dcb9fae6da3726e018e995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d9857672af87958c587e2faf75c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3373ddd14fe46e22f412de1c786487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf5cea8e49855409515f16e18b2c758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02fa5dc9278632196e095e9689d7fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef421ff95a2ea932a02174da152295f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7fef06fc62ecc8e216a7007b11c9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057388f0b57eb4efc4ad2077a10f1e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313ae77f3b279047a9461a15e65885b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b6d57443e50c0054532eccef8ae014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7d9ffaf5fdfbb7caec0fd33541d7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe40bba74be482156872f0615da81b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4cca0df0aa5a8c5fa4f1ef4e2141617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470de6c73a92e6309cc44ac767a49418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e847f09ddcf7eee78dca5f852b07f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c390184e12079a308651e1664dad220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211d139990f5e1f4436f3013ebc6f3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a964a2ead96e8bfb7602dc21bc5d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cdca5339fcc4fff75f6651ec1ba9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df000e8fcfd95b498a1855039333e55a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482120638561d54df9646642c956b7e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf075d0ffeded11621aba3ac4fce6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd0fb2b9be6e9499586b9e08a362127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ae93123fe401dcdedbd1366d39f3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c394a386ddf0c3570fb34da89b44b6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e5173804710524f3e7afaa17a7ece30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9955fa55da0a13a81500c07d20dfe2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad1d38ae42a647d652b63ebacff7cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357a9d8228e40ffc109cd8a5c94de5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f416c11fcbb1bdfe9c0447e2d149534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc19ca03ea7503ae50da45965534e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae345aca62e8e9f998ac7894135c8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc79528302db96e7199f49dc2a4d7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af41a2a47dd6c61c842e350b7bb4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a854e63c374ef7d0a91dee4656e2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8115eef602edab012278f1562e60da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a522a547b8dae0ba7e7f20155e7d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f022fd1a7bc2c5e1a29385d8bec75642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b754424a7b14dfc43b4c6c9accd02643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1903fd88551f49035ba4a19c4bcb6af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f990c99a8a6904662177a34e250de3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112353fd5d69b14236d3007f9ee220646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6b452cdd23a331b8bf8736279c27847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07cf5829a115efd379284f4deafdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a091dbd35bc114de4cea1ea59fe40a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18fba21177b1ef11b3055eb0c7233650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a34ff511040a2b56d13f0ee455d0ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18022b651cac692ec1f122f8853b57b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00007d921f427e3b3c1d66783bbc38c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90d0b7b2d1825611bc6169479edd2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a7a23f09627f138bae95d1b9be21855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b37a74d07a1ea25c36c1ade69bbf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfc6cd2eeccc0e2df6f0480420237157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fb71f66dd90c67ecaf0a8a1e5682f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e7fa08bd9db54cdf6414c011fc97e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e8f81c1d7bc776c3bbe7fd2ba4e8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a85ec763625721735a84c9d54ac21261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dce4fad35a1c89bde9f5cb2762191662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719097d5e39b793d52f92c02ad97dbd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aef9d47b014aa81026f9f18d150e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6778ffe7f0718aed9924303b5bbf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f530f4b512fddd59a45df2810313c3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59f609c7f61bef4dbc15f867d4ae0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0628e663de4501570649d4ae59f0f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c56ebf5a709fc2a853fa45853e57369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d8cb9aa2ce2fce398da569fa617e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c7be12a166d3fa43df7fbd7eadec171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1989c0394d4f43d65b807055c64b4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0026215b92f0b7e02a59376351aaa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21cb4b48bf3eaeae29742f94103bcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d2953a0e1aaaa5a5f72dedc828de575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943ecad695313b75a78c20467217e7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903584fac241480c5f4fcebb759df4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9769b0a7e02f70a128577425570a82378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ae15211196ca3b51a6a4c9128d0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ccef11faa81f0b215b1b3394f3a2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b48c9fa2bcb6602ab1bdd3d4c7c84b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcd61691e26cfa92c77865d7f868e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43fdc0f93e9ad53d6225d20162db9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf15d8b407ebcb82a9d07a2787a41d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c88560fa6476c6066127fe3fc812d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12795318859b493226301a5fd2438bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071489bdb6d78cc80a0606883b5a773687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1d5f65e94490fdb8adcefc51c07f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15df60bb1ae8174a2fe87ecc2d33c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e3a7a01ff29b9a788f8f3994dea590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77573b8cd96ba58978d3e64db3488c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8825174dfe4f4b12e8d1019077803e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be857270ab4a5bc110be6be287fa282593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dc3f3999aefecd91c1ce30df8558594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf5ea7e0fc97bd44851148bedcf0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201da45c135e501e5111b8a2e139197c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da192c4e1bc913cbf389351748f46097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea4c3ea39adfdde147dfd1ba1f326b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1f05368932afcec0672ccfd9a6e9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dea24b75f375e123c4773315b5eda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6316884b487ae9865e86217676ee0d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a143b84e172cd00e88c80fc7ccfb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bc4c76c2c84fdcbcc94526596a0b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b6f6d4da7376894f3b5481dac0df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe367dd7ec6c8c84a2562bc0c9bdf6f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25992415f559bb9c4dcea6a0c928784e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad257adaae1dc298455eeaa2430e70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1955d00b5d852609a75cd73ec9c2638108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eab5ecea3ee88f2be273071dc21db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effb8a7bde4f0fc503f327e332ab949110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d033302dfb08255e50c10a662f7310111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a04c850623afcee1a00aff6ddd783112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860edbee605b510da107471597cd4b8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d0b470cf2a4369e35d9fc31039fc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec383f25474ee953b3d005eaaf368f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feed858c3b0d82aaa0a59bf45d15591116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb8b31b31243523c2fc6df0d07b78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fef9bbecad1190444fb680092b3fa3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83dced77df481f76bf16cd4b02bba0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48cabad3509e2079f49be2a76777dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac424794aac7f993596856c6a5f3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8416c507b308888d0b7c5ff4b8d0afe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd714fe7bc1dc044505bfe6cacac85a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e0aebf5fb05a0109180053915dd65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05035a6a6e7fcae2395d5d8b34b7d95e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40ce85d8c8a22363ceddaaf2ed4f69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbf88fc5fc9138a5db68b05310282c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f916e1213e11948f9a60b01d3f14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5e0a9f665049db3042723821feb03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04181f488e2d0124b0117a0b55e36c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c652b7d0e059725864be9bb7e69ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6787204fdadb855c3965697d0731c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc28e734ddc47672f0cd7613a2d6fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b790557fc6b5f5a90235faf385f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977933c4a39442b0803cce96f51aea7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d80d36d06b1696f7748f89d18d53c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161fdc204ec00f53021c46fafe4a5cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e93516b2e6d91d583c70065a2399138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62f80ecaf6071c1cc76cca73edb953139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e86d412733f8198fefaa3876cdcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83444e739462a63e8c416f45ea4b0ec5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3337cf7de420f38c02bf608cef3bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a111017cf3d3777dab8269935270f67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466401a2ec9d6d26158446e9ce6c148b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334095347330a67caff07ddcaf10dbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb30e56400411e95e75f88f47a18c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e8aef358cc323335c52a8b4cd6988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d60f738c0b87cfd290fd06767aca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4395da184a26848c506278e8e34b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c629f2b23ffe3ca3b7b9e2c611fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b45a3754c484776ece69de0ed8aeff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f28a5ebce2a95791f35401577c791152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493f68429ce994204022b06267d3d36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e478aca696ce3bd3dc8fee4829689b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0ef82ff8e783fedb6d758fb9de071155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607a834ad27097706ceb0f505414f77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d6fc696e6c7798b445e1bb40b114e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe1a02c5cf73efd9a4b8b26d708f90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e3f2d7c3a02f7bf424b80655817d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8e0d0769ac5f41547d26395711a7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a44a65f181c8080177d39d32882eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d388aae752f075c42a705fe934d4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49905f08b5443591f4c6539d0fb050163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a1f2c7d262b987d126d65fd04acd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76694add7dc7a864f6f0caa78bb84dcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec3b9b97d7951edde68e009545a17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aebb61bc985fa73bf623c520615c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6fc15f2ded3b53950d5175d45253b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3eb7ba13831b05fff0189b01822ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f90e5c01fdc0097330b983d16cbc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868a6c4ea03897e5d83315d8bed5d40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94dbb5277c278f00ad8456e72653b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f30d561130072a7b14e9c974873fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4cf689920aca141d1b1b808c9ba89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612513b4c68489742988b08fe846941175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80c8d57403f15db32023ea2b0604f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91725479a6e9d9d560fcaf3f02686be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67187c60e4913716734cb0aebeb38b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca882c2539b8f65261ee14d0b1efcf9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62130cbcef72947590718cd169faa93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c33f045247695a701bf5d34b7432da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2395bdc09123e57ce0672dfa507b42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694b8a77c64fa59264087bfd129596183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00720a858027526aaa62d03d9ec0a5cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c3eda085b432435149a941efd064185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf664b2a04a6ea7ba230d4ba2bd5fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9078dd5ebc095d83f932178aa9160187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c187920daf0e5797cf3f5fd8396ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440e289791156c2a708da0cf9409e47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ae3efb41889030ca3bc47b8ea8c7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a498d7461d907a8a5d39c2f8117df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d1aa316b7dd889709e5f01977ea63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577c762dc7769fe1d6ed0eb6c98d75c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ec1bbd62f5f7fd1c5fe4c1444832194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b32d7dc50115aa8e5a2f87836c65a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2497fe5a2e018328011d0dcbdd0f408196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63b87c44658a3aa2d4b5e60f2c31cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff51a4d7e5fe3f6d99a7da891e8731b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb05beb099c4f215ba7c793ec9c078199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab52296cf38a828597dcb59746fe8f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a621993cac18a999ef6f4075f7bfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fbf12969102081363e039a9f3e0f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebe6d7f7d2d86b5f329016cd043b1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16006b983d00c100d57d15e59282cd8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa205d0ea5e97ad6e16fac18efcbb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14bd4e30dca3be590cbe09f2c6f7cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b18477428d22c46b9b0c112552d99a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c3bc0bffcb5201dc5803514fd2874208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547507f5482412fd407ff4ca1ad64e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d132a4aa75ad39b625d830b5345bbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feb8a5662ff2ebcbdf695f598a33ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669d797597649aca768b3d2271e0eb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac1bc5475284a68092bb67d84ff29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8a2f906cb0782eb9553e1f40df81c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff4e98e3331ce63249be834664490215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f17737a23d39becec1e519fa94377f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef1fd40a892e9b2f57316dd79984ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae5c1eeb2ba5ea8120a69a3457d94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbb66aa39e2f8e59c62f495315dae6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142dead85b43256683114fed98df916220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd471324feb6a1e56fa915d908f13c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc537fadf767174e20932e7b7903b7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86076b8202ede02ce34be3a3070d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47748bbafb2f19012af5fbf13c0eab81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922177b8fce6dd646b9feff3cbabea7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8af45396bd743ccd23d91712738cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0dc5883e4a811bb89e85b8c3d5fbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c24326f75adde429d1304c127597ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af595b65aee54e1874d140f900c07ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba5314ba8f846143bf776a9b65a981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de238f083a66c85cce4bf386a3df71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9449251d741561658aca2d747a3503232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe3c0b0a16f06210a13359366ba91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d97ce723a885bc7f51fabce576bdf2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc6fb5f17f1c873c1ac20f1c89af9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834f2ebad8cd666570c9ff520eda27f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a606009d42bca3811c2855570fa8c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff2a75fb8f1c876038b16e94309624238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1831b92e63f97557d820a80f7af49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c79986b58e2d52263431e210731a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe2caac401349d4edd3c5a1ff345b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b6c0cdac60b9aad3e732afd9be3ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf33f1300a295c04d95c7461027b3d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb7f89013a5861bb619e915ebfd94a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c672221536c414d306ffc2df03b1cc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95277d544d71a79e8bcbe84700b1eb4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17357e7f141223ffc8235c431986d24d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fe99cc36c5f96d9f2121bb63e86d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce467d125e6daeb8f4897d96edb79d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce0504d1beefee60fe13d55dab4773250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d8efaa978151ab045c1ce51b77aca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1429e1084bffc4aa3c938791eb062252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e288ea99509bc2ce35a5b90d39f52e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99644f311b98c8ff4e3e0bafab73de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6da0868b2fcc33ef7599750d590ae4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588bacdcbef6830a00917791ea4bd65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def1fb52872cabd1ba9825d58e8509a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13387d38096c95f2bfe6714f6620fd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e843385d0ddd8ed2e8b5c8880ed84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360d9640d2c25f4927e183e195ab708260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1301de2213fe4bede734527ea4002e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e87d0514937f2d6c861edee6f1907262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92249a5fdc2667c8a642c71774501c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed868e1f76f41b4264090240ae298e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce66e55fe742e3b2a68c7dec5b0a420265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b59fe95c79b0ee94fd9b6f55e3249266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073cc04341d50b6ac69e28666e2322c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c7083405a828595c20a2e06403c97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408073c1f720e70f9db156e6b6d22e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a08104a9e273ae14f7e0541a4e29db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcddff03208fdd63b1fe26955e0939271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bcc310b18a3c85df825102b804b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5ee7278733bdfe15b541c21beada3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b574a1d23c13fd3a2dd6a2ba9f058274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcf9cfa8507a0ef01e2fc8021eca4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d6eb14b3b8eca50c9fb7a3be10d48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9b5ab568ed3211e292c1deb0ff6c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdef9d2af751a56b341d6835a38b7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463520e3806505860495b2a39a371cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f47e1aa24a3b48bf00df19778a22a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4578432c9353d000c3a67d9dcf22ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f73b3207f9d3f6db39c742502dd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e41cb51cd0a698af75efd0e617ec2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee73bb1ad38c9079b3c21593c89847f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f863b32dc43f3ef58eabc6b589f13d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60891ac149123aae7206cd9ea07376b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a9a911131f13c5f97f2a8320fa50a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161183e1ae4e38ce881166fe3a749ca2288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>