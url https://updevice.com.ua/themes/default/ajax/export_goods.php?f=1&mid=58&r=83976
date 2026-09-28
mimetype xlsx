--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80540c13c5d5498fd1ed4dcf4431d0f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6717d14ba4ca0a4f3a53b8e6a9742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f54cb348d152ca2be55a6a2417cf953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3996961b44f186b95b0f420f28dec904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a911adf6757c060d0b5796e9657efc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22edbc3fa2351e130d33291c7a682296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa3ca633bf32af4608f41990b12477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa038d6620184e275c9fcf623b3e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26e60ddf66dd67e5fee6e754ac059f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec408c08a0fd27fea40ce3b6509ef5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c467abb5ab4cc799136e70f271ae111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e64bddcc0ed0292241946d4985e1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab01401388c7b28dde8e953d780ee013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a243e3256bee2f30292db662bc358a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e66599de3582f5503312920dd9fa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786be68311376a62e4b53bd5fb24b6a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3b16482bd0da28ac66f9b943b49f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9c3760c18343b204069d401837df318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ed627eb517352f0e600e75fe0251319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567158a3844492449328460439808e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1bf703d9b30b4af7c3e334dbe25a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68697d8c42c26dc7c0110bc3d64c2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb78511c7fb4b2e5c5e02441912c8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381ed6c88967e7034f27de0602df98f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5069abc1906a952bfc37cfb61e8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bb3fa0bff9421cbb93ea44ac2cba826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff4f325d39dcb849978d589e474f0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c732f800e93d4afe28dea3bf06f75528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a931a637018e3829bdb4013ff2eb1ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b217d72f04ffbf05a637131fec4be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaf567a5301b02033011f967276ad331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5327ac8f2ddc2729049bc12f5b025c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db885f9ee482da5ab833a265578a2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc3d8b9ca602015c535e1194af694e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f188d99c8801a17c52fc59965fc96fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd4a412d17fa6e225b2d0d2a0960836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b2f94e1a628508d632a84cfb033a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac620f02758be11fa61a2d5b9ef3ca4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f1298c1c4821e7103a19874d9bfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46357c077ee6be5807f3ea3a5e47d8c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce75ae7685df44a5777c781678225ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784a07f6f601b20477dfee449e0617e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c35e5aeebcba591dbf5c556015e67a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd882f52e7ce8a454f38a930029de9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b18a8584a046c4cf1cba7954b07a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca610eef9bfebd58311c982413a7346946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b752e6b039070997c60cb43bc9a5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51802b64a0ed69b608d22aa0030c9bfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a289dc322a5afaa9aa98a370e9ca4ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d840fb98b0bd2e16a08565b387907f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc33a0a011517a26df808b85653fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be3ebdc73eec5918dc16aa20a7c70452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eff8e3e3a9e55ef4f07d6b98d6ca7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe0132757b63d2db9f48c268ec16954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d779fdbb52195c84e1935e67f77b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312213a317d9f50f7710512245d4704656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c347c5fbc77fdf27661074f8581ab0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1693d3f18da4d420492bc320d61e8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce689d86d8965819629ab3ae9c41a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95857fb10f53d72f9267148f1f545560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1a0f534211fcba601a50ab813ace661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7501e5d78e2b1156fb6acb2da8ce962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657c195451c4183e9b9b00c362a9f1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2600028df7c9a781917cb2d99db63664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221247f73d7a3e4ccdb7b22bc69feb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c419b885bf87eb56b6c637d081150f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028850c374c1046d1191b8ff6222869d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d74fcd610efac8253128d597142d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9761b1a60e61356c1af5aa2b307e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d84ecd27c253660677a3af073a54570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2959cc7e80dd92e346fb0fdbb2c1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af613a50efb4fd6a87b70de4c812172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988fa810c388df89c7800794a7ad3ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fff52ecbfaedb545a59636560fd6be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d4ab5547306896cd423983513254975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ad7c63e438ed3a4f842b54ecf8d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87180459df7f195771c193202ca2f2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e09f7b2e0cd761c99f32d5a6cc62678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb1376195c252a5006bd32b09d31679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182719d9205a0b603e738f39f173922e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987880228d02d54544526e7160cbf5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a82ba234da3d1b3258b134def4925282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de504e7574ba04a70c30cbde2876f96b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759de4db2fdbcd01559fb2ba1a4ca6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca965efac8464191558d229d3ea974685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80fc751d7f4667994d6569709aed0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38611067d579af1112b115678270c3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59322c56574c47cda212bb218c4b637488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d0cc27b3e37edbf333ab09e71aef489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f4dc9707750f34e2bcd6c1e960bd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e35d0f8f86eafc71f814ac211c4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5131483f1f5847a5f38e85bc6b8c14992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733598331d78396d9bd2f09372f2a6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78a025fa7034520e586d7b8eae1a5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084c67543527a572eaa270d23976daa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f0c38f4453c19b04122adc03ba3be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2b2a9ee1e78da73a2607a00fd699c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104faa82adb06d81c058094abd8b5dde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc33d6d28e978413abed7a86196fbf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a41d0f5917a6b1e12a148871fe2ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f713e790f58f90694f82727089ff9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca013a5c7d5c21a5aa058d4bf99445102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fd5e13dd438a64dfaa619aecc17a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f9619b4be0d27afac810243018e2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c31b92ddc1644903e84abdec12d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3606bc9c55bdda87bdd371409ccb3d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9030a8ec446da566477fdd95232974c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090379182849aef171a96951810d4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6f7891fb1c013f87ca88922ac0f85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1c3e14f86c5776b5c5e107b302527110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c98dc254d19ef630ba39320aa3f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0039ed0a364f7c26adbe5d780bd3a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4edd4b6ca7832e4ffbdfb634237b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98dac487982f635b2c44464e0d2073114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f99a63271f403fe7c466ffaf8ade8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6a52361b7cff2ca16471203e0d33c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2594702b57de5802359f6616f02665117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04997d0b72f8ee54579f65020d2cf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412884de297098a42c49a5d21b83459119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237807ab43fa9849d58ac2631f4cded120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83eef5a36c378a4acc5b328bb6432f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe5a77a0e8684b3c61ac848671d45c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51803f239758b79598054838b746e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43322afccefa6da528ad33750f7c875e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f39b539990aeb585fccc19e8538fbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51f6f95833490de4fbecd43bb18bd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0860c1aacba04b0551c2d4ab4ec793e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21a33d59b1749f30e49aa8ede0cd97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b8cd16a23ea10b8ac0f4bdd49aeda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2fa3a2dc06ba7bda35b00356fe9c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f155962b5afef95c4a19edd595d1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02953fd60ed70eb59a7dde29c8331e87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c769927f7ac669a8dba87ca8b7b1d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d96c362dce434d0c4c8985c49c948b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5bc77c8b330bfd6ee2bfb5a95320b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c303950d545603259a58dfa979dd25b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d22e2ef56df5ede1634b03a571da0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcd0c6230e295574a3091f4490c91e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae85dbb7577c06f75bd9867f921a23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc819c16ab1d1db211ff440da22ee8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98992c02f39c623ea4b0dab48b40888b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d5b5a80744d7e1e87726ebedee341142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbf65a962ffa0831721eff223d7cd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea43b985d61c1464cdfb0bbf111c35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dc0c5e177828ca0db2e448d08181c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e12280db93405a50ca532408c752bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd28a659c7d564f140c916f201069d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feeb3356ac6ad63741b69bf17839ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc86551db6f7f49bb21548dd8ecc2d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affef0b9eab407b8db6e642534021703150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba99649e994ae56d3bfb980b3baa863151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c5d20a446476ad579d112534a95a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f4b56d2e026cee22fe0c96e536c16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f6429e66afb30c0d0abdbf71cec4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013905d70124f9145eb6c0a9b013389f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd1ee4c700bce19a54d0b776c40b83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fdc61efc7a87876d0e3218792baa3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18814f41112f1a20708d95e92d72cccd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8037f220fc64dd509c9a29555ef08e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a04ab5a3ab925209c3e2756ce87819160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6854f530d0b7434e609f0416ddd03d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7268228f451616bdfd4f1fc04c977a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050feceefbeaca064f87b01345c9f158163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71b4797f58b68e9bf85fc825baf99c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacd0db0a014ac65e2dd8c1b81ff4b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415405391bb15200799095184b086fd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cadeac2601a401c083ec428ac254d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d87bca1c84a8d024c357f9e03198e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04e6169fa2b109bad9fe20c0adda52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f22e73565f3d14ce54e326e2f783f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e07d12c454bed8165e5c7ad2cd3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa15538ac8d85e92251c24f920263b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8e969397a6eae485bc71da0444c12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec94f2c0139c842c7e0b86fb1ad941a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9db798b6b102c5249f7427ba87e62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca67b2b6e5a2d27aa8e4eccf2ffc504176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395547dff27ecbd5fae4543a51d3ecd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a03414a55b4f858e8d17d0d7b48a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6dfa9b09791987224b242fca10bf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1477f047022b711bbb7d0ccb038177180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eafbe37e826e133781f98e05651efe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56569b31acfa1beb8d2041e31d3f12f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d73d1098b6cbf2d95f273372fd25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9f7c4ff51af1bc09e7f2008f07c78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e412e54e4ff4064c2769d3aa0445ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ec01da70f946d7ec6fb580d7fb4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2fb3a07fb0be509f759f11ab87641187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbeb8454c659de2beccced5110fbf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77aa702a0d9d65d05553f61905b490189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897e7b148e75f2e213e9c4346544d11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10104623ddea01ff7c18cd10fe207e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449632e01642f92b0571936574fdec3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ffe9cd528955694fb7fb8868575ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05532bc43de0e928509067b3750c8001194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb508dbcda07b7013737510dfadf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd2529939908a4ef46c4e80fe76d8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a53e0beb903a6902d1dc3c65b29750197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87a712b47e88b94b3e401a33d7344d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d307832b1a65f78f5a23a06d802e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb661c17622fb837fdea3adfc1290200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f915961d6acbbe6e6c933dde62220201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4f094e1ce382d9b5c595e4f2eca94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f411ed75fcd3ed8a2ffb7f711b65518203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ceed6f22c711bddc475ea1e691bef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4a63a2d9f8869b268800e5cfdc751205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563f67a1abdbc90c555c0535eeae94f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea326349fec0a38b7dd1a5ceb4e0f55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d135f75303a27a58c9c5c51d2927406208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2fac3f3d76c2eeffc724b20049caf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840fe2375411eb91a3f8af18ed77396210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9db87558474841b1c7c35f0ada1d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5378aabe93588c68d66d222917f60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981911f59378c2374cc270ea79c7ca0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9559c4e69ba98a91a38d1ccde5147214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7850a3d345c6ef8b68c34dc703ea5bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4f512c093c57bad7fc6b7f8585465216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda41c2a3667fbd25bc9fc56ae16bbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc779d95d84b3534d46672a01635c648218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c950c8e93b5894b94e4633eb98554ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9143e204f2cd518afa4aad5b00540220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1d58fb717293537ac0b6be04d811221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ce8dd8fd3e624c035c939215e8e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8200239ce6dd4e4297904e5dc357d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcce869ef4b14ca027eee308cd4306224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbd8b8811c9cda128a66ba80d89ceb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f73aee9cde233bd15830a34ecf5c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e8a0c5db80adf2bce1e772a372f3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44be93c9c59c719be80aa1ed3697212228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf20bc38b75d9de61def719f3decfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d88beed5d13d363dddcac5345459230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553444a22244829977c8a2072765fc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150447766ebaee5c3facb0d7e9f386c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb3825dccf6828dfc969ffd789f88d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932740c41872f89304da5bb94a3407f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c8fff92f3793eb68b830b2742fa5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74984f2c26d3b1460c2b5e0abbb431236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102c18f87b8a9dcdb580791e27c6a9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b1ea332e8b7724b4bbdd89b0a2cd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a2fa67923238d7778d1856594813d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090d43efd196955e1d7315193ae4551240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c172bf66d1e6a725766fa86cf5c59a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86957ef019c5a373a8522021b227fc4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1480b3ee355c240566ed3f621b7d63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c5bef52699f0c84780e83d6387140244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e160c2e0002885529e28e4ab3315a97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767460926db1a389dc89f3220c07cab1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de59b1f9efa7092e4b89e173ea0637f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c38f01d61ebe99a923a04f90d8a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccb4d6e5f4420c917d0a100259ce20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac325d9fe1748467af4cb6ea9a0223250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbceaba2d90b43198d092ed2c364a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e694e93677b38524136db8a98f91544252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c70eedfbccf7c82c6f6d032306bd4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1230a26056fb31524a6425c7a9c76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfebf1fafdbb92057e4f391af77c981255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39776abc0d771aed1d5e632f293ddde5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54eba3ef8c5e8bd9652340251af879257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7ce2d891b6558d92ed79fc0f53915258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062faf2280494c73ab21e12bd242066259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d026185b6d5161ae9ab309e6c4d9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a7e8a5065eaa5caf98dacd6a9433b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea822482a17be0ae019d569986e1790262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25571bb222a5987d6a5a99ce6c5474263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4950a953a020c887c9cc912a86f6cbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717f551ec9970db9640eac734fcce24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379acd7fb7c97d6113eeb74176558d44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eab8edde454fff9f25c10561f028e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f436919e06107c27b4ec815af71497268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416b52dd8bf04c98c411efd685e6251269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478d2a1c6a849eeca9e50d50c60c97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183094675b2aa2a232cfd4849c3294db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4061f2ae9b70499bc67856ab4e4b7d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d66cb7d18cdca3643e9abe05eb0b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4c7d2cf8ea4be47bc4a256d770c00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50952d4bda4c2f62c7c7493e896cc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7ca875dfe0833dffc0376b4407ccd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a397d79fe3768443f8ff0a2029cec1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e5be940224e7befcc1022ce12a3a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f28565a546ba847055144259fc6baa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172acfa41067dbdff622785f3e6fdb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29380d367d9cc5ac3b376f7d9506ac2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e6896ee7559ad24d0ffa714952fea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d403333183fd5fc17c8db7559fa6ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb52320df33184509826d1826667e08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d80c137a4faf27e1462546270cfa55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c1281f91cb3f0d9b0ad2fe4bc684b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dbe939e165a0390c752218d3dfd2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b45fa8fa9b67ae2c74abd7637421288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3468710ff09c91ff673cfe0f601b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708181cb9c881ec84adddefa11033aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd3b8dcc63a089bc4573228fc219683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e64ce2f292e373ec5969b5d79c5904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6ec5cb8db49c8903956522f5b631d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be675e9609fbd5013dbb7952c33eda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c35fd1047eacaf86e8afd78deb3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e63c15ba26c88fdb2c68b57798f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0dfebd5ea564f410630db9fdd72719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ef691ee302cf3586938fb2e2d3d7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83680bef65c30674cf7ff3815cd806e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f04c9ce36b3a6d8651090867028f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da8e614e951f3f4fca98129a5e709b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065332243c6a85744b6020d942e6a7a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4d919f8e72e8960b2aa54309b0f4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946536701a63a79ea9ec27e71fb3a5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6c2e414db1018305afea5014b4a7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8c0c0642bbaba5da7f6ab97c95f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e68649d408540f6b11fae0faefa2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4598f53a185695891422a8a7592ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23320512110e2ab4ada58fb327ea711a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97153b4f425fdf992c861f34dbcb8e5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a90e2c5279d634cfa540d22971ee4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836361d23f52c0b4892ddc0ca83eba724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b531c6a79a053dcfea104080d8d5eb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548079dcf2a1e567e098ff57e8861efd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b3064fa9d9d0b6bd7afb21189555327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eb2776e4d28af864f825bc2c6bebe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194daed864fdf2079c618f7b5d0bd1cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a19e62d2cc1d783708da73c98a24f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000af32bd3bbbbc7651815ebbe92110731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462753e61cf8b63471f9f756890cc45432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d6276c81bc6f116cb2e3387b5c3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa80cd797319d222ab1a8ca4837cb9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e493f15bbd7efbef2ea9524b16d560235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a0ab85ffd26169890cd9ff0d9a39b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87657d466adee435209259c79c672537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e1571f26524235ed2fac662ed2d6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff56a2de1a17903b02e2fb083f8b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6912b37896c2c8e957eaa1366212d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49f36a978f6eb2046a0dda93a7b8fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d69f0756a322a6b0a169417224bc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d44262b3a590691c9dabbcb5c6ebf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc38792fff11358f451179c997c129744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73809eee5081d452cd33b5b5390e133d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb401e60ce2f30fde2012e6b198ea4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692ba0827891cfded4ebe086852b49b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb25450c6f57ce28d8ebe5f68a7ce648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad22810eb071c14f30cd72bae5003e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e018b5965d4ed8c2436e08dd705f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062cf5d8bf23bd271d1011317e3b53651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15b77f6a6cd587e6a5496c87152c5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e21a1758ca26f3ad0e1301580733553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86708dca9c84c645ae1d44cef8f6cdaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b6a5b745b007aef907222186a4c8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d773a4fefc7a2b06709ff950814d37556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae079acf1c5826769a0112991e662d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26536dcc54400ab5a595e137dcfcc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6d7c15e153cd201a7706076e3406659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9834706091b27983d6f7d7f9869c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b73252bc869345c7bc2f1045b573e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974985dfd86e768e1ea14e190d058bdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7fbc22222b7f59931802f834df77463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ae752c34bccd129347649d4b3560764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dae790f712f70dab104afc68a210265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b151c7f76ac5749581f8b07aecc57e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa834243717ac1ae0bdcd94cdce27467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c94a417db8804d5826ffe5cb231ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e6f3ff66728f1873bd4aee6cfbd2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbaed676cbf5fb029663d62a7c1d8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1fed32e7c4ef21e86cee5b702db4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a415796376c971f62595b77725bdff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c815b465455ed2f9f290d66b1127f0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b2a96f46bd368772097704441538474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ff6a31ad886037b163d0f7abf42af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d31281a44e9840c02017eed75f5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d584469ccc5f1d62fe77d1e81a534d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75291274b581a932d0f7a2191e12097778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a9f1b3d1944358e1785144c718d1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3849d95a9553c76528b445d1495442b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6627811c3688b7ca5108f7def773c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294a78317dfc2b49204b32ef0ff58282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d544bb62ea1e5e6cdfa25665cf776e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56198df05e55837bc1616b8889507a0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bbc0464f42acfb0afba6e208cfcd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c227827c6cbef80616e69c310440686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ff07664427228f9ad05992d6379087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ce3a214fbb49804f61c11c0013f8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8085858d4bc469517a7616891aaca789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0dabecbcfe2a2eed6883b5f0137f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d9ac9c9bea9517d50b8b4aaba10c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a98cd6c492dbf6e9f665725ec4153e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060293567e38e70f033cb48a28d358c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ca1008b177bbffe20b9f69a5f39e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccf03874a89ebf2abfa162f161558f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36f45e41218e62a9d1a26c182d2c0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4228bd666dedaf67ef62ada7d5df2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89476d8afa19e94cee24575c1a1a538398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabb5203d3d768386b0189ea2e0c9c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120f3c845cf99b6485724212bf17c5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d8723d447646b413d7431f54e4179101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98c3e0ccbe6ce2029628257b0ce378102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709470458625f9955f71a275425511bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ef5e9399ad9311bb61acd88d4988f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476af0ea0e997073d16cfa545ea452e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f681dfaabd2e581995bc83dc68061b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c56e121e3edd0c979a78566cdaa0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aeddd20da71ec6d066733481f05fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f848682b59ded31a5f5cb1bc97d606b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e084d1af1b8561495ddcac024c2b89f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd2404b2fa98261a2fbe4eeb94d65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5435eebed348bebbcaba0d934ce27a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336afe36d9c2d879f6b18dc723e1061113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f9b337ae83c2a7b18da61bb2cfec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd312c4633af504cb242650ca0b308115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe196023ace345bd2f207f8576ccc35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca9ab0a839befedd85774da0eb058117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df8f92a7dd67e9f385b6e0ee496ba5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569af1c46dcd068416c6f559bfeaaf6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b628aebf561684c3c154529db51d6af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74efbdfd426ffe7c3791183e64c546121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6bf152d941c3fb9fa9d473553ba8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d825d1e5a492ac6ee852e1f46743260123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1656907e8aef6c0322d0d653e14bf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edb0efa4196738c80ba42251fd887d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b41180218a1eae92c0315470cadd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e85aacdcb77bfaa68b1f1e2b4d86e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eac0c127ecbd8428b2b10c82059e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b3d382c3fcca0ab81a1b0b23b404f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f0297a594ca5d4ddef7030e5cb83a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c7b0fb1228c1c3f5292b6893032d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826f7b376f7cfcf29f9b564ffcc58ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeacef8fd344357800eab8b20bb43a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eae6b36fc967ad284d0b86febff80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec57910d97f4016f540e9da7a32e0ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fb76124ab589c8b27b15c25b77742136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb0cc29cc23e550a502f214a2fae5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080a5e82bdd61406ca1d3039793ac4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe00c646c22c69edf3959e82b23c02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea057b8130916dd83aed50bd75cd72c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d0dc3c7a8698cdc30671e7938e0f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f9c5af856fa53fa4fbf8338993048142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680050263007d0a83159cb5c6a05c66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14adc6fbf3707a78976c2cc529544a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da1905aebec68fa079ac10bfcbf2e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3a66a01bfe65264965c450ce723d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d4e1e4dda3f97641a5a2fadc615a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b74d4e8fbcbd470b80592fb643b46f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bd0b826e8d55c902408f3328b20f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f28255c10850b77618257dba9865c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0e8ac7ea044426e2b7b121d920ebc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500c7938a9d081dc64a7e8a53d21d52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754072d2b3bbbe5bb1b0bf8be1f4cd6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43381243b50c0f65052a2f2e7fae21f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349a0e3d7458253d3062984a948d260155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbc675dd6c3b44053859db64408caf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4410678b3b68e8292ff786a5680193157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25136b3f47dcc08a95e7e1640646acb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63379d3b1094af0fdff2f1a2060048d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f0ffeb52a319d723dbd2754c3794d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cc85af2853733bbdce5a4fb71a62a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d129a3486cfa4424e742ca208f433162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b729120a436fac88341ded1679a0c2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7af588cf5363d79cfca412ddd8c14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f1948c932a8c83f6adf8a0d2cad8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d909dfc12b91226baff034ed3c4477166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd1559d89beb8dd97161a8420b5bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e9684101788750012d8d9e22c4133168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9157a708e5aa966f2bfd31f85f496e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bde1f9e6cb38fe3d4e2984a7f92b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b65dbae3dfa55b167907433e5b1f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1449486fc602e82cc0b64fd73afe59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e46e3f00e9ebaef67a022ff58b34ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad73515fad3dfc4abb46c89f217a28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28917b74cdec1ccd86d63f5abe486af4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e0d9ac19c292aef054f1f2efbb7db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f323c635db3f833571dbd9aabe41bb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f47f9da4f9211e438839f915f7868178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e28c9201e8d8cea33732f789a2e80e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683add9ee67c925d1881af84aecd9fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404fe1de813d757511cff0e07bbccf5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e4fc576fdba2c9b3432f31aafc3bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43690f8035989e3f133fd3d55cf9871183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63d4c95a5afb2988d8adc466208516184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebe3f61737a7623f7341d2ec446f96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3899cc46db4d6d416e76e4dc8db3fad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74d5302d506e0d581a798aa448f1a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aef3bc426bfd7ff2cdc3a09ac1ef8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0585feaea5af704869d2aa4828894189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1763f4b01b6ef72b05ae5219472d0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a43791b84506251e5669d21edd1217191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee652963f97cab98d569e5cc77de4c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438ccf834568f839d4f028c99b1b896193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507d0262120f8198ddb9aabcda93261194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f9fbce89fc2900913d44f507d727f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1fd40935c5dddc20fb8d2a2ae5d71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9f611a206384793838b294a7a9315197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82916eedb11ac61ce10abd67147f0284198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e7f92b15c6fb9d01241248a6582c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb9111d34fdd39ca5b27eb05c47152200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1567750c4fc9ebb0e6b753fca880f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4f1b606ce83038151c031f60ebc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09d333e0929b19f156785d37cdb02b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bd1a6fd001f1b792bac8c101a9ba0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4442073d60aa613bdd19c38759cf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2924d618f09b2ad740c0144f68d054206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b3eac823e80db48b6dc4ccbce608207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b97e9bed7ca89d9493874fbc33b43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b386dda99876c57dbd2bf21dadf1eeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f709181c75a1573546cb098cde670ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4babbca92a26197667cedf62be9a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa64e5c37da8bec696ef61d592cf4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8513918db9ce1cd16690acedd35336213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad232201c294cef8b37e939bdef96ad5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87c4ad9e975ab6149d97b6a0b14728215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd966e1e56e8ff17b5302ade5b14094216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad018b6402020c1addbb5134d913e8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c87c34bcc72092edb312f2eb45c6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357987c83cd62c4e2c7990de1b4ee79f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d8d4bbf00808c1183e67ecaa121a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93439844aead80ca5da1f5acb4bd81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98022778600268273aac288afb7f8cb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69422a33f51e0e7671a4f6e8c3f259cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b8d68129295e07487f26d2c086970224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ac2b99e53e2152262631ba80d9cbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f393488db6b0d814bfe1629432ad72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551954825c21b2f46b8b9a0b54e8d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb523caeebbabe93ffa5f14abf66cc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43bfcd076a8c7ef58f53f78e595a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0053b479cad5e699d01354eaa1c24c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368451436184bc21ed78f8c924e1ee19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bdcc1505cd4733f4c9e042e850690232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540df6f4324fbc8f1bdcb173ef335678233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38906dd43276182222fd2abf4aac25d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232386343f30785f6b67099b98046ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419ec455f1b5efa6c280234c891c531236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e903fc7836a7205c54dcc42bc48320237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230b8c77a14b4d571f2c1dc189ad8ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91e5d0bb9b9f564b226553d0134553239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4783c06857cc83e372cc5e371bb4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e12aa06c90456d824dd9893f7d20f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04d2cd501d33446c718db77c6fff42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac075f0fa8b4b1c0954886e65b3892243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592eeb5908bcb82ce4687729e808031244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe39347fed3c51095f1022844f9433b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd131595ad47bb6c415fe573d04e96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff293ce2b6e7c17e2b1467b0731b8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a398e61c10b7055406a3749109103b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1be5358ec9dd76c780c3a063b9102249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff7b9b453f7ae729479ad7749c9bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1ea72e9f795c26ec40072582eb5d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507360bfc0e09ae071f01d3cf1edfc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7df39d1bc0167be9c75308fca1ba3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d431fd8595f3ed446ef355c6be03b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662902b7c1174392a36480f971df9aee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410478b5e9efbb3dfd2063e5aea398cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b958df9aa1cfe843d8ec279c40ec7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4b8cef4d7233513b1d0727153e1d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b379674e6659f2b0c034b804a4355259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df1106c44e51d50026f0fea6a5ac71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77a4d185132dda419162a1890ba772261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e563a2a634dd876c5ebdbda5d6d6e2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473891c595ad109716e7c909e37c547263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a2eab741225ba183e61ea746d2d37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79802ef33c95262b80a2805594afc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee00c37b3c01a7ff050cff9618ef1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4abf56033a6f9211f415cca95789267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83e807a12e44badf8fd4c14abc679c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45f066fc3a718363dad52119f9935a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ef6844ea57a587cf7baa348aea22d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95f8c6f251a6d54ef07ccd9e1efae3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1d9c05a040d75a2eab45253ad9387272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef661f95777762c0fc3460dfaad91c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8372fe5c414342ee2aaee03722b62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1882952bfd7251e9484e443d9b0bc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9afb8d6ab261652eb330c9e1775c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420491cca32be42a1a81104fddcf91d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95625f4c01dfdde078a0e19cee80cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec32da36b7927fdecba8bf3703e638e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63872188236c11fa2f8dc435ad1ac085280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cf262f334b6c092821b2b9f3caa27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ce36bddb3d8718cd326f8a38ecad1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986db78eea3599faaec28d31dde0195a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5c26109673b563308370d38387372284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455984afb3c708a29b14819a4bc42cb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d3f430224e6d5b01b068ce16020c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3affc59efff88e881bd4712d9ddebe4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54ad741f449fd62a54a30dab7ff15c288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>