--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036fa83e435a0701133b9a95ba231801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063716fbb9ab5e690bbf8860c542f48c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c0a16d1855277c214be0e846a4103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d99b443dc2da1cec8abf4bf84d884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1a94ee4d96d9acb407cce7e040bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffefbf02a5dd663bcfeeaf8484d5dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91ab4631726845ed30448179131fad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d6f366f37d6aa18b1ad888ab249af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de59fb4223863e14015d2717743919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15c3209e121bf0babafbf9b061ee6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc81851479d069c50a56938b2aaded11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72764c073e042d06805c99c788102da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9620b6f6da150989465c94cd6380dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cebf216cbb545b48bf2f7382c13a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631eef47e6d6ed85b55238276cd39f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f3491bcde4c55eb797a97758582d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b016dbd0d7301a32ee64bd7bc1899a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3556e5b9ac2b54bd87c23096eafc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d2b07071f7bfd8b7a8840295801ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23059e3adc3ea5b7a5013c55202d0d5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf2fb36208d5b3f2dca2353d0b14921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c36344a42bce9233888292db04d6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2217bdf757b77f53cae5e228f1c94b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acab5ce6fb3310f449cb2dd8f6040324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f5e1d2c6980bc91d787fefbbd3c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb8b41bec7e5c2e14f85ace72f795f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155c29d305c18f853a280af8dd4a16f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36ace7f7de7d144036275dbff8d3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeb39346e0579342b1e81ade1b5f6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e154df8aab622f135e05d4d0f437a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e272a3b641712676f0c27dba45dc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047214490975c28bca32429754e0734232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fac48e0bc5767448ee4815f803a99233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773564765c262c761c9f683faa6e4e0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b11d4a72c4c36fd05b0816d33d29b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c788723c3654e9bb14d474c5aa27f1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac02ef4a4844f60d85a45b63d0310f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b776d5c81034b108892a184d43376238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa6ff1eeeee719996f68a298d8f8cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0b1cead826a19537da0352e2b961140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb1b0dddf82f23e00f33c5c0ba06f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e18008af5bfcfdd1663eea3d206fe042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a0ee313a85a3a5738170f689fa5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31f134ae7b189c081bbbd9893b17af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd135456ee04de57e78537c48e6782c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba223d50f6b83acca6f730775f9090246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99a09a051baa7b7e6037f4683749dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac21b6791b3f5881a1ed934e3812fe948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a1ce68679d49b8cf82924a6c78b5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077843a4216e3ef7b8486c1136188d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2db2cefe8fa00c3e1a3c58d417364b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c2971dbb82138d899dbe43757a0a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c23a7cdc7539ffba7d4419294a24353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f55683dc8569d881465f58e7dcc67b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570d643e2b5377064ec630329cd698a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d904e6f5859e80c68f147ed0d1b53556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37a014dd35c5a9fb89bf4714dbc2e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76010109449e7d86fa406f3fa78ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd7988feb593a5e9c260754d86994959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af4aed49a82c21bd3e2f3f34e5308260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec138fb43dcacd201ecb510cf5e24461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad3e80073423f418465e29483fbdfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c464993513559a591cc67a264527ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63e115004eed17bcf672abb68cabdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682570896606d7d92fb65e1957f4fef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1180ca26e6b6c0de8c512b178ac0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1534e1b7bc11c38ea951e720b5b52d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83118601dfd6e8a9675d2cfb716e013f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7342dec4b76afd70e4d5541e6586969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa96770245e09337f720b7ea9fe090f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad8b7d9d7fa7ac02f890097eb51f7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efb46694ee97b917c55d882e434faa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7fbd4bae783011b50c689aed8f52e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30046a92515fd083ca7508d0f645e45874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c5bbe9befed0477ba0cf51c3b075e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319e792b8acd760d2646b11e544bb0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa262ed81daeeeb0bb7fc16af324877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4392a584647c0b71d7e3dff70c101778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8e84e4de3806679c3f52adad66b7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8d24ce6d3474182cb073ec4a13c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f816860e14bc29a3b6be5cd9cd4c25781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58bf5bbcf2064a130d5c9f071ed73682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff9130f03df8b094cdd7168d83b86f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ba1ce1499ed1ae54a85a2156e73d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee67844d1accd1dfeb271edb5507c6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882eae64f11615c7bc832b3ada56c8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f7aa14ca0ba965f3bcd8e9f24649787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0e7aabae781d3d87709dfb8fcf3f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062497328fba9b5b4d020afcb08dcf0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f237a535084e8aca476a8b9ad3f0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec21190fc2f19b30fe21708f25239791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a480848d60db4002491f407b3231ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4176c54f5d23f19728cd426457aa97693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e338f76525aa76ceb06ef364cc002094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b40b60ce8b1ea5a1e49677ad0f68b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b7a922bdf7435884908f0eaa466c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353304ad05e32e4aa01a068f6fe93a0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a47af3eba16498f73baafeb31fea8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6315cb67db2e785855ac4dba0d8bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc765ac058eff892e4166739fe2bc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9923675f95d590f5da9d6ab41cdde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d814274d27fdb01d2a8824cfb6281102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9e3a9be1e6a7084c882745faa1e6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3ad50281c571ac8baeae434a508a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf40c83b10318c7226ab6661fb030b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acceb51dfd5f78350f1ceb497182040106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65a245c70b5156332a617965f959c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3f167b054af413ef4acf34f99966c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35fb6a1114aa3884a7f802d807c11b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619838ed55f9cacdde28dba09732c14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d91853fed8bb4e6a1de8ec8002bf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc401e30f6542ed0d88916047ca89a71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40012eed454f84ac62e8f3bae791c459113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669044377769dfab6fe0f1ec8ccd7ed6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc972bb127ff5d48f140c57cab5f0dc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd81c002ef02fab968ca8ffa61ada03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b1c63e583800481c17e1a78deb7d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e88f5b91e730a07d2014f443d5b7df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f79c0c9c0f6971ff26ebfb23e141c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f88b198235ea2de187cceb46c05e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafeb086fb4c3f7abb183de95d4bc47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b115706452ecf847ccf6131eab0070122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b55b7c72512a9aaa07bf98fc18e3dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecca476cc14d4d1fc6324f16b7aaae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985df33ab7ad1fb870441c5a9c0734e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff7e2cf4d296f7e6a70b6fbfbbbdf7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b7625a5ad02a50351bbeb06657e0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df87bb5ea3e7227e86d928626117d01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd26d502d706032a77d3135036c0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ff6f1bad0020133491a3dc88c897b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7f953c3ab95dc2c710a68cc249e9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa980da77bd8a4f02a630256844b3ff5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b33beff14b55bea174854be0da372133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3ea5349cee78bacb16226c9588d1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf921a2eeaaaaf2265e2b6b3aaef569135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790ee4d886cebc917c9e48ff8b5b3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c3885efc41a81bc34d7515c3b397137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38f245f4c9fbef5b1444fd3b349a16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361ee433277bdcbdd2deab3ee1349a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae42ca7a7dddb2092f1e2e05d5504a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90877671767e4255d1684117453aa6d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa6ae59e0be15ca6ae76ce9a8ce379142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1f51edaa03f57a82ba0bda3e9558d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a362279ac65688b03a3d89077c48c4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08983fa4b6efa9f2f930d2bfd40ed56a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec089d1e709e275417232772ca55538b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed1c5c72958e288c8d3e9d77fd87d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb10fcb883d5b078b810e5b30a0fb1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6b52ae189e8c969766d849cd056f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d86d65fabe379480137e13d01f127150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e930e860c2354e3f30644cc4ac5de8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b8b03b3fd643bcff64fe1c950d78f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267508ba01b2fa709fcb7f00c6ec568153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc87e445b1be9aebabda7ede620e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e836ad2d3f3bfb966e2bc5282e8923155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129d2d9ee42f090e80c640fcc7e5815156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301acb73befdbcf8cb27606fd0d0efc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a369ac32258bd81b018012480f11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a890a2a3749eb7a5e5ebbf7fa428e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56569232b45d6ac8398655fd7392afbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab44603780a34aad09019882d64995161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bec4455528424d5f30b34931ac18f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859f6c5142170dcc07ba34d81bb687e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb84fd18c4391b8c75922c9a4b29d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cf74430e53a5ca978ac31e88aae49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c8e71f7dd8c89ebe5028d15953015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4269c47cefb4a1f668569990269de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be608462d08c6ca8121614dd73563fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b781afd613f1947279303512d4ee609169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7612c906a968ca4f4a91c2e0b8f3f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098f4a2d7214c837a132d979e42f99b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba60ce9c726acec4d9d23c880756e8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ff13a9c1c332de36c789b239b1b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c678b8c2b0bd5ca65e20fb4765d87d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f8f67388963108fe91a6b059c439175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee080256668fefa274992e03d1bc7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d22018240f5dcb5af98e4104891ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60664a6ca4f24c34e37cb8a1c704a78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939651574f4effe7f31865a22e2cc31d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f544066ec4507afb02e33aacd7313180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22805c6d92720931920ee883e6ab47e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd92be35345cfb8251ee4472109927182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f68d389bc691750a6f3c05f6fd8b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3b34c6c55fddb6b27859ae40785d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06dfece228394d509e26c66a5f3c2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99043c92a922868886a0eb313378a6ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec2a2ab3128c95e7e0bd190d501d20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8370060d772f2415db04a2b23508c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13ec566884f00afc99f3ef9f423c16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61438ef48ca2915d466b42c230a71c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0307f20829d77f500ad28af2d61a29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18185bbe281afaeea1d2aacb9b38f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad487fecc64c5a688d288f29d33bf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090293f1d2a5d4462e2b493d65d3fea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d92b2aa49db4b950228fb30fb019ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84418fc56fa5bb01238dcf944b34fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c2a2236d5af2068652548bbff9647197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd28a42b85edbeeffc824444cec60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6fcd4548ce3c8f6db562fac407020199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cc36c8f7dfd4b2dc6a9ba6fbe19a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29378a6e5c471e5b4d0e0075fa660ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503796e81ee193662fb4503859de5476202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89665b010618ea34621b23e05c6310203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa03783080e71eee9db15d0e924b851204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c282b4c69deb87e85f8152600b4d5c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21770b4f3b71716e4b1189453eb5626a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038e9126cbaa27d51f7152e72f673dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51253af854c211f55baa624bd581acb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b706c09e527cf9e72d5917c915c1bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24e4a183e0476a058ec0e0994ee316210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd35d7138375df6765e4596d34771d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc5023c8c31b6e5afcac4558a1a07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49280a665a2ef6263ab94580a56bb937213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6034bcbcb11e882261737cb1abac3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100d26c68e730041aa1abc1dc6eb2b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388382f4073df74c55a53ad03bc5d97b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d02d1982bc5b22cc9dfb65e9e94b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed0528e3fda3bf0941b6ba440039b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f5453411bfb9dff7b3d5626320a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff701a90ed47a6f3b5e7b1f018cc3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5666fcd5937528878219e052b3d2c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7725d7b73dc214b98938d69dd75faf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8426f1c6610708cdfafe59772073a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bcc527ba81aed5614df7b4af2f981224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4426cf3b2ab0fbf3e475a551364358d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf6dad8416bb3954c72a5af7185c5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba91b982a77445ef21b2e0415bbf70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6642e6f3fc7e6e3ce1a5a93c8f62d26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de550d9238c3d9654f0a46def81a085229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec17db40ed6bdfcb3da5df9b0dbe655230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf365b9a129629b25ee49e02c7a4b14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bda70c0a1a61640f19b24e0dd341d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0fd6e27edc8efcfb1f31f4d6ab157233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e20a93baab0b9452769f33d4b35ab6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2098eac46e599e38de1ea5af87a28f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2768783e81bb5d01b3754143f21c68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8c5e9087c5998cbb1a5e361b58f63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86706a9d236c6cc993d34b5869b98bdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4148ff053e1cdfe1a7fb8383ed313239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab4be20d840e06e5c039949a073a56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d764877b13fc7840e2303bcf119533a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be0592bb24749fe4166bb8e290ed4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce231f1580685e2a5ae3630ce63c0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6f6d73aeab39f78c624fc9b261796244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99ecc83c1aa34d07d3842576370d1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372aa4de5f0b0891f767ec383c7714c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b574ef34069b19798560f391a8e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba1dbababeb052f759cc3afc2776a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e8346fc5d641bcbde4ac2d9b0db30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f8a16de15c9ae1eced7ea2fa7b2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d197cfe279e5e6e17bbe62ec52aed3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8293bb9d992ced4d1805e285db9833252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f9a0773cf582b561370651b511629253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87732571b07df93d4927b7941c0aacd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df893151ac2efa93a1b23f2a9acde9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2731b5701ff5de9fcca376d17974256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273f3a26a1e7b64f6c33fe5c73294a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469889de0abcfa391d20b28f35f481a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac996129ee12da0a10307c8b754d32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383a1d202ad3bd698ccbe07390cf936260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493880d99fac279b4e1cc15f67ddaf6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d177549e5b17e2c0913e95aa613cb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ffa6d026509244f369c827e1fc777263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248b416299e4908c487c31e483aa8ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2bbfed2eac72e494549a4968516fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69b6774944349f987d9f866b369a5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cecb313518024ceaad8d1c28560340267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95bb28f9fc082cee96cb67323b75ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab29a957d7d97015d431550b33b6aaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7f34952c97d7371b5c571f9d0f58e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18977ac369aa92900b4c6366bf2ba2ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eef1ddbad8e00be123c3763b36bc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759978c67e548080005b8438972b9cce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7f432660e5ad311d830744ef58f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9f203c7eabb0316bda022e492b3eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93213c7fd2caf328b50de57589cd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4df00811496ac1bab6fa2eff7ce0c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0440013ee3ee3447a75ca8e5bb43ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28add27ecc47e634654211e9ec7de6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41933a8c8cee109fdc5c8dfbbe1475280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63684c4a0a4a11a766514e251519645281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a3d5d2ea552c2c9330505f1809570282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cae2496b9e5205ec2c837907c9da5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805526a7cc47c5607e16246b610d17bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407870c29232291b91c45520d8cecc84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd390461c7de1a3c9c7cb40271d40e88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb26aa89a1237442e7894c9c07a39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca88ba7fde3dcc901bcf33fefad46288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda8c5604de14ed7311101153d81f651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056bc745a94518f919ce06a646082212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b84b0b0b9e8099b27450740602427c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca7e3b41ce446b0fdbc76fa246a7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9badd280f38c84d0bb08c648415a055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08eb7945492e041964b799a9ab6cfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9114c2bbea74558ffcd04b2465ba9337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11343be73ddd2421ebe1a9fc02c33cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7087b3f0af6102f2774dc075ce22d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22cf4484e115a10878250a4d87b4d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d7297db8fced66d6198b3cf72061711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c033611989a1d3762531a4ed143f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a950f93d71321875188fbb433699a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4f122cbfb13700464b908538a3b7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df10f002f4cb82ea934719844ef33415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861e77a641ca9172fa37bf8c842426b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4dba940592f42d318febb298b9bfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859afa9e22a7c6c25b82d963df600ed318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b8796c0513d59b2f3da700851a9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180f8a13529b6aa12270e7df94bfa5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d095505c44e8dc69d4756989cb4a3d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b542aa1e676acb7376c1afec90dfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05a3c677d41f97c168a1fc676f82d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577baa35a5d54096b18e3aacc3c20a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82865fa7d46384add4d7f9f7d547b0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed293795be9088a55f6210a8dc6ee5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0452337e15a6bb77ca00b45bd46c6e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a5e48a66c8b43fa750142ae9fa16b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e7b5ad2eb1b15bf215d35c9f92d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5c246e12327d8f052b65bfa11b48430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f4cbb690bcd8f02bb3e8eceb13e6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0595ab87b0d072d4d64c2767e9f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7b305c80d94619e88ccb90e8eb5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefccd6064425984637cde5b3bd800f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283958c4365db9041caa123593838f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d3b501138eb03c33932bdba3b2e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618c5734e3954192421cf9e6120b4c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f5556785f6e079de9818805a4be2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6da4befc0cc93e84909bc91693957b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b509735acd434f453597710ca45d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc94260bd058f8be29143aff29a4d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c2a56a292e7b4e39db3e701ea45c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a381f3c17dc7a1bc37fac91921d645243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf06d4998634b92f8ae7e05c26962f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a49a3909d889e26b9c2dadb3ad799645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d2617dc2f80395eac4b2aa5f6a85a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07d18bbf7f8597aafc4d16780eaf0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c1b83e3167409a104afa1e13e6b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ad262f2a03695ff31bb8e9018f3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92660e213ca36e5ef2a04b9de6897e9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e174cb0bc9e1a65da927d63dfb54c7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8b9db83520ad45821d83d68ba636c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f371681c64dbaed80314da56ec03953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a91cfa027a28bb3a0f9a57a163c6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90de5f773f61efcda7b2bccb2c09b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be5436a23ae20819fe76696b222aa856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7b18588bc23a8924a9157921ce26d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52aaaab5316f83f3cd02e6fe36547a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb66750dd41b190062bc3dd1f001de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557921866c8b93f9113f6bf585c368060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d86ecf03033376e8dc733b54c5569d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec039b88f4ee79c57a8cfd23730ff662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199ee46458d8a3c0772783a09ab3f7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e9ea46f1677edbdbe4bfc1173ea5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c8827513257e05805884e7d8a346b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8231e532793273a05058ce73d05fc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe703c9c86e6579e2230e63ab4ccde567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0ae9b486d0c62f53b6ab217ea25b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d238b4eec4c2789071217e1166d0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b04b64c42f0174e8551773fe2aae970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7fb1d7195fd3e10291b4ab95e5a4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872f64737d6ae5ee9b832a35f1429ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af089eb63ace9e339ffae18f3116d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae8976ae1c335e66518f3150531cff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc0e7e0fa81a63b0b5d15da2c0e2e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb31ea566a5fcbac051b79f02f752576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bdc99d488101ded434335e2ff5d3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd03ebc13630655071be9a3bc44797578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838a9696d737c605fddc82fc124b6ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb70fb602ddc48df11f4f135f87fc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df59854936ed1aeec55776a7c00894881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040f9526d6478b0f7d078098b38424282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c3759f547fce469b8615fe081bd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6470a69c625132b4c02b0914a603e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca775157856b55416e02fc28b2645785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c32711381e17ed03712bcf04b623286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe793bac000c63e4d28a039f23f2896987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e8a43c9421415f362750286e7ec2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e25caa2f3e1df6995017e49e9fa6a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375453fe19b2af825f9dbe43cf8bb8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a47f388d761574562fe5a222302e5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca819ef74b310162f3687232af785a9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b70a159f9f9379804e10cdf32da693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef638eaf76e5468c0acb6bc68567e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ffd4e73c4fb3dfd62df1bc3bc445395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8c24937f40f694ebe63d3372299696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974712f34ee13b1597e16204b0572297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46ed9304533449012f087260db576498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26555bfb8be1d486a9ba8dd98638dea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e898a5031c9f6450b2d4aec2b073c5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8350f47ef01ab4219e645885f192e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0712afa8f0d322963915f15a433413102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d14d930d075e600f0d131899da65f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c40732237e4de85409ae3c1d393151104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b477615c8f0339306fb95a3b1a8c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d87137644216bfe0ad47d6da6ac91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f974c87646299da70beb1e5b88a08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa78486d8d5aef552399d76ab44c38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8eacc5ba3bdd0f75b57f06e489d9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a34c3a940467cae0f979c567e203e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d7da701857a9fdac617bdf91954e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52bf760517e818a624b4647a282020112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa7cf6d3f983b2f5c4fbf8c8b8c2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a9597786cc64f6625fc1e04c7353a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183f8a8a7ce8283116572baf476663a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d547dd3a351e0e5fb0029b71475c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1b2e5d4d892dbd6b00826b167b348117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57234684ab3671300c9d8ba0014f311118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d51c4bb1173ce0d4321a800c220762119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc8bc9d8f5eabeb689ba283644d1b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b76c004458ca681927a7a7746ce80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15a7457ad753fb347cf35d35349bbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50a9cc42f93e05d87f22570170e8c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fb4e0fc5aac502508610081dd2416124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac7a912d23c345dff443893ba6dbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f8f6cd739ae9479f1d7e1a0c2c4c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e4c6d6579737276b11f668feed0b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5728c6dfee16676fa77aeb52a7bb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707b755b58ef72f76e909b71b108b0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592d7e0eb930780ca63a1bc816a548130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c9fb1e03da679184fa386ad735a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b8ca5ca4bc696d85214c165a206f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401c276d6fc9b7d693315e84edf142b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2607612dab70c360e2adecb81e899d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2c89a29db6d75553dee46869d2dbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302344db66bd3dde1bbba3df32dad314136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f849e08ac7d5d68a62fd61735dec59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6561198b01c074b20e6871b13088749138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e01febe76328ede1732ee6e1e1f22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e7cf6ca27ce74c688f8737e2acc8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdede6fc1a33b20c09dac3fec8b1dc96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179785db0cdc7a44168d6216f6e791b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc930c88653480ca3e5d30e9c9f1ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb67266b74b87f3277954aceb37c57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07061a2a843d0dd8bb537e4614bdc1cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde23868b3ae52ed10984a9edc8efbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d61569d91c5e44184a0ca8d005c7ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d9d114cc68b89b7aeba7b83201410148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd2b05a1009019e213687e04cd2bb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6525aa81fcffa2d28093e41b3a2e5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6c302c96ada306fc85c8278e0cdfa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e912720e73fbfca66f2407448711be2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98cd849c12249bed8561c3b4030e0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b2c2c627f92ccd02978ffe1f222f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed6e488ce0e6645a12ea2500a592df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7349638539711b5bda57f1c92b7270b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a859420cc62706bfbf28d7fa9c9cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f465ebfd8b8f9537eb098339ef01ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d981b8029c4bf64e8c7790476335ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85a0bf571b4c3956698f443b941f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4fa5b628b0287c05457bbede2fc4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b0df0826b27650f7a609caeae2a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8ab09986967f6a0236396791d1f63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959690516c80fb61569a6164142b8a72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa03d741bb935fb555207da3f22930f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a18b653b5717b49ec293c509c6ea6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230f730e87ddcfb0df14896668ab0a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c90052f106c30c5a753976cddda487168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a85da52dbe9c4928fc80c1909e44f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba02fe96adb169bc23bcbdc4174cc62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ee4cc45067276a21556796fa7edcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa801bf05dc418c43dc84ab8ed494e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d4d8e167ec8b1fdf707532db1485173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b751b8c75637cf81b2f361b60e63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1e5ab09a26c7ebcb1127172934a93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8f6c46756f06c38fd0045d3f6ba73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b8ee3ea372854c918c391429f3aea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd52acda489223312362d10d7b094f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aad8ade9a4582747c1b6944854c1d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ac9b01e16a4355cfec92adaed6f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a28fdc72f47167689c721c4cdf03ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9d410bbf31a9f432628f0add2b6b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9936b98c0d3c028903366e70d6eb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eeef48f0821abe3340ee67a4832c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d1bf8036f0411b1c23066ea75a531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b16e85e10ff8330cc6308899b2cff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35752a3d36af9fbcab5d3944852ffc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76127f88efca7579c948d3dbf414adfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88c6f4afd795db7ca9205f5b471522189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8222b0abff4dabaf613b82843ebf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670fac31e7507041cbf5c5bcd347d96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdecb929034935b8ac3870e42196d3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29fc840d9a973f79a62a71a58c5050193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d38941f1a07c9da0e233a05c64e77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fbb9cf992911f30831fa47d6581a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948bf8dd6dcbedbb9dd5d7ea91b93c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aace0da17e3797c4adbf2871262d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8594bd74da5bf77f36b5d685bdc819198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5376bcad1827e81e025c7a36866e1bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb383924fd5a3d00739b84bae9f3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef2cf9fa03df74140ea408c11ab521201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a404aa4afefecccb682762a8eb614202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c05bc6cb1f3962f60a45adae54ab44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9d2d5f88bc184e7b8f73d3b521c90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef76b871c2abbb15de265e3cf30ef8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f92946de3e9f357d6bbc100cf0ce56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415a155937ae94910d6744673972126207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28057dadc63fd4c0db3f6b49c6893bb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68b243971d14c5ca07d66ffc674957209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c82d928f8a099268b271157dde0e5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c252a5bd6b06e37dac0d4d3a9d1234211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf831d5b136f8541296fba0a21d3e2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ebceaee4ede64af4fcbc5c112046213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8253f8ef586c60bd9b15b9b199a1401214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ba85f8277793d9da13323c5141a15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca1a6f80e7e62b77ef6db22b2210c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef139b980f6dce236678f740fdbbe8c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7ede046a3e897bd1820c8feeda2dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dc9c1237dc3982771928a304fa088219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb1b62b71103aa52e31b4cd79e8e0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732147fff7d4ee199110864315582c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80540316b16e3b4aae6ba6a767c24a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ce3af927fddf57b1ac7de99045c0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695189ff0b5a080f118fa8e689424f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cab17161173dc2ae0b17ceddec202225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc114b1692b513670dd7cee0d6b4515226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e82d86b99801dfce3e9345c7958ce0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fb1ad14e5930ea8d8234bbf6d7b07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff79d5f527f72c7ad54c1e4300f954229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb35c9e7e4b232e84220aebfa1bc53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa16674791b83662226fa848a1458231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137c3dec7a18bc39a67e55bc68023cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9179c4f17c4d07d10b8ab7264f4efc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fe6d6ba821ea7c3528260e1d2915b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3433602232a63f1ac6d988b9ce9c5ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea493e8abbc21eadb9357d36194a7ce1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707a649b5cce79d02251aa5b210b14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49a463cff4fc278756e88c4a745320238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb724ab28442da48abdd545d0e70b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3368226a06469ecc26292c7d38cd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114d11d3bfdc5c0e811b8a84396331241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46a6e895f43d565b791a51e700b8cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964660a90ef017f0367f35bae4026a6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e940e1121e14861cad290a5da677b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4949fcec317dda31791a168c1ca81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dcc836ca9fcf04b8a07bb8c260137246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b6cacac29c72c4b858a2ede80c493247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2739080b81605d982e401bd063414248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e88e23a6723ae7f99acc4a7ff5a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2a24074549adab039bb9b3621fa06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080831d9d37bf2294957e63a9828025251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f0dfbc28068e465af10d6360c609d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d85857aa71d4d707e6256cec09d3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a023083908fe5ba8c88156b33e8565254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cef125061bf787084c9c516329e0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9036e7e2f35446a5428c943c6b121256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6550b9aa9046a24940975d70a72223257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb6c5c5ad68825b5643b512a55749a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcf0e4716c777507520b0543203f8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58389f843287c22c319832b91f2052bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994165f64e246f40760fd12bdb45189261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b369e8ae90a5f500a9c3d59bf5d241262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3592850d1b1c21071b4acf7bf952c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225de87f95e08bafffdf11d82fcd81c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ccc70b8fef3adcedcca34215614d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a7c080e43a07f2cfe8f80ab144808266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4df17903a84fca6beeba109f1f91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59780e08a187be3a01303bdd00eb3af0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae56bdce19cee4bfcd9a1ca40b8f9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb521e60c32d3540622c5db3654ceb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a640c8dfced056b3313dd5e4d2ae07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98f592ec33a1512cb4b0941b0ae12b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e807136ac1073ca0cc67c380f19f269273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19355a493e464199795ba851959238274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4ac2b5688df1bb42242d116c0d97d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fedbdddcaa5d4a10e23c7aa172b15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c32337a8897b630f5478245906af3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c3c2abcf9aeeb3c45d5574e0ce6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7953673e648c946d8d2c46f9af4b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d76abf4201ff5672ecb9bdd0a6039280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73653e9d66bcbee74f22546334347aec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e37a0e5bcb4c12289706366a99ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1714d2025763d65b373b6090ba86c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f1fbce5a76333ba9d32c8b354a85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ad64d32538f36dd67642c460ae0a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b04dc4baf0d08b2b53610fadf41e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba43bf7bb3458d2baf0e16e28e73de6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80b77ea68a2cd3392fd8af514bfb2f288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>