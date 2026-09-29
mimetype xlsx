--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb712aaf4ec78c81f2143c1d75c191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192a5cf345dbc48d013d967d80d30542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c735a16938acf8c61e4c5da12d22393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac59fd47545570d1e93fefaae18194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb57aec31f4e402340c0b3445b39f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a4fd1022e29280805562218a372f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdce41050bf854d7bfd8398ba4bd1197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62a05b6aa9df2c5f020e02f6a1eadb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6359a04e6079cbb134643d89c1411bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbfdb01d9c0859cdb26591423b3d0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf2ec781dc6d631188eea1c9e6592311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352629c69aea56907838ffb8ba6b99112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f08d814754f6b80275b7eef749a5f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5353614c2de1ceee0845975c8bf6f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962e7c3055e433e5a232105815d894d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59515d85fbf6dd0ed4a66b744b3c0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004778a03ba7aea2fabbf2bc636f78b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60566f36c1527074a87ef95f2e0c0be118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0213b847d85bc26cb73e2bd9440a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc6d48370204c6fbfcbc7b18fa262f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab088a6d2b7523920cb154733dd75621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffb505868ed1ba2e6b4b2e8cc8265d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c99585273a249ea381b92055cf61523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661faab0dac0cdb6bdeb29b5082ec1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad551b785202dc8cca46fac320e3a9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683626798b7eaacb8f11d6f0247bb70e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61312af24a7be87e18465e7390b80f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811c9df523ff9063df9ef9ca10e105d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c222cdab00e55e0700b1ebf42fd77e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc473dad5e384496c01429df51478130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8faa10e6357feb9d3df911f378459131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4e87795d8ca76eb0c5419b41fc3ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cfa2b1481553725c237bbaf48bcf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0b9c4d3a93cc4744b66950e40d82134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e936732b7147337a19f78657a63e80d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e54936bf9afb4d202bd8bb48a6d5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c7c9adf9527be75ceafffa8b7f09f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970e726f9abbf8b9c560b2d8feba98938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc08f77d5e28828eb14299e86fa3f2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8265f69c0018fcb940146b5611fd4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5873e55b4f49626f8cf5f6568ce736341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a2918768ec1ea21231753dc6ec4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c82f00f05c118375c9900d9150fe3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ac13445078f707c69c693712cddf044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40789ec356061d06a67a863977577cbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b832fb1eae4fead72053d67e4f00ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f57c6f495930d016ad329683a0188a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da1da7c1f7b695a0a16563197dd4a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b1d568b62f08cea77d3a73848083049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ff82484d8a356973c8ec550b623bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77d6112f957aecdcff31b7abac943e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245222e9ee9543ba7e02e1fcdfca03b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe37157e0c988d79b9271e2a39841553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f81676f04257cdddb216dfcf87f4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c0d78f4177632ac0085ba5b919ed255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34adcbb7261a226efab26f0f98aec3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2825cdc10c4db1b4c0a7f32c28ce757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4aa425ef4a24e4fd62c0c2c4748bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b0f5b57e0e18916e158a15ae31f8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56267dd472f8f139e3a35311ff45e5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c31b3e9cc6a056ec2c454deb6b8dde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d38fdee6856fd839258f338beeb8ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f6d7d550166dc4e00bce7d5edac2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbc27a00c1791a2d18af7f59083c0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab7b4658ee84a37aa17d9906afb88c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99a44cf3358cadf968e1482fca055466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cda94caeeb89ebb64b7b4f90e3f7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9fe344ce2300db199ddddaa89601b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fe1a0abf86d087b66541ce214763169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7386b823794fc8837330d4127e30ff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68aa2cb66dd67c54915434ab6a2ebe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2052a594d30a599a2dd3fd8ea3035872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18f9ad458fe9693044e19b7b4ad22c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b7920ea213ab6df92b88229e1363474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed10dd2c51dc27c0ab33d64a98f171275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a459c8ba3355d2ff083a18cd9ba7dd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3d0f2842b4832a79adc70eae06a7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af3689b2cd5b025a6d407f2ef941678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c872c26c9d0790eeb6e52aaf36c5b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce020eaea4bf046dfaa1afa94def5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0840efc075d6c8a3e9cb28fbdbdfdb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a1af357510866d80876ce04ac110482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8346e2adc909e7e2f693c4efd369983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d5cfd78d2ce03539d30825332e14c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677a26b1bf6da9a1e4a9fbc0b0ab5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685917db64c44d4a1ea09e610584ce0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c790e46440cd6e3a5089825b7afc0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd00c0d1288ae5283f964a8e681cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb6e31a7b58c721089432bac7bd5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9db9e5bf2a3a124bd5859956f477190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e9468adff41f269bd60db6ef2aa8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1dc6467d462bf98f33e739e41487392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384511b78b7873e6df23b19aa2c8c4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7d1faf3b84620a69ecc708a44821e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924228e0b76eea3fa6bebb5a228238595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945355d7a072f04aae776ef142f2cadc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc8348bb467a684f9ac4c850e76f8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7a19b51c27a0813ac38b3aeaafec598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425aec7df0adad8843350f9df43948399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e80891b6840d46f2aa8740f2d539c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471201aab6d984fdca4ab7482f7f88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35b5a6a977a76b2dcca22fd6664484102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc1e400b45daf4d97f0da244f17f93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f8622eed017fdd4ce8b2b9763cd87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e788428c60be8489cc6ff74a187c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319a2bfcc13c4ee6436b39458271905106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea6a0a59a3c2f937b1395d1495a8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c34fff73f69b48630c3888c537f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0383ea620b7dc35a9e7cc2cd44198109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef895b931d3db657622fa80a8a292e71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1b2b973930ca4048d20a352be022a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7c86d656dee980dc8d96f72a1a180112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb02288b8d1f46014fd5afa5fda287c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b1e89e3423de2d809fbb1034dacf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15388a399d9f0e9fa6d606a65f67b67f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828a27b6ffc05398d069edc18c7202f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda553d6382e6245f6d809936503ad9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761f129b1a1ce2e28c7b6b6c184c341118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa858900544cfc1a9e1f27fd73ba019119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e808cc0c3c26f6f7678edf049cd0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51390783bbb3ad337adf9127f73825121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c2ec2939cba942cbb791862137c86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19f724185c7c08fc77bd7ab1dfc565123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864c631f86920b620fecdf026f5d20e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094f67a382c5e898f8b5ee61d6955d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad9d93ddc061fe833856776de0dd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072863ec9be1cf99260f9baaa738e1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22136ba4c37b5665fb6dff165cc76a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ddf06b6e02d9d99b771ea9262d71c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fc23b740bed5a677a0be17561e14d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ff7bf469ab664bd5e15a9c31c912131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ce58c2ac9c594dbec767f84b315bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e221d41427e9886123d93ddca356a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb6ecf34bcf2c4324b1eb2eb69d888134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf98f1089f585af577c448e575ff641135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1f1c531d23a2c33db00db893dbe66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081221d1449600dd032ebe88d72cbc6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe91ad5dfe3ac5d77fd490081b733ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f6ed519e7a4276e6aae43eb02baa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c50f461c00db5dd6ca114193c22e22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ecb8f9fa796ccbdd518efdd0c6bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b32f318d054a8b49561383fc748ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be58ed7a8c992ffdeb9876e57a0e6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04f7c097bc4db1aaa5ba8fa1925639144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af556d0551bfd43bab1ec1800469480145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61c622b41fa8251b8e25ee02ba8a59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45c8099af25a84755f4c5dcf4d2233147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bcca9ef610aad728c55141eab2163148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeccc437eab4407a6cddba29ca5158a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632aeaca44ca4bbfee45b03baabc27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb598412c507ae27d3bb48e82edab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dba8591ddd9a9bb3cdbba3a53617c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a802ce47b929b8e9a3615e0071233f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ece9c418d8c71ed2f866f304a4adc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f59eafd1391476f1ece28a0bfafc6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f602cd4d747c964a5e678dadb1f5af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537cda3fc35d78ac0e842689c083086157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947564b65392b272cb8c6087dc8ae07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217d94b94b18ecbf4426eb62342f0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc0272935aed8c63e6a9282c71a332160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88afa82b9e8918d1143610d540e5cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e03b7e2f91cd95ca09a40119af2c14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187bb0be577e15d29b6bc59a329f645163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169d0123bd6d2cf2699178c0e8860bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2494cecb20c9d528341fd1b485af1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51536b4d44e77ddb7a96275d651817c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb16e2bae4b9901d121795fbfd899d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01533bfba70b579c87866b86cf5b65a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd1837f9fcb2c04ba6ac1fc3ca30fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912616eaa2d6a53c3270707a6f6eae08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a2d161f71288f8b5a87eb6ff33d07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f15cadb5277238efc6c19a3b6ca45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd60bc2102b0d459a4054f76336604173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b798750aeb81fadba3cf1a1fd002b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d03c54efcd5619891284b46de36124175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068ad5af44751a9b421b1cdc56af899176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9457b629c588f9570b9f60328a4ec3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62c3d68c28298138fef27314f1ce51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbdf0a113dd7def021d71451073d85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27172917c93f0ecb07b4ebd1fcded52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a9dc9f08a268bd63df77699169a80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58654f77ab00ac4b2caed3b03898e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78afdf2a2e50fc812eaccc92b9eb41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586195b6e4c6fd0f835ee068e2759e14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d03eec776097ad6c54c56db87b0b48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce1f9e9f3ba67ed8bcb494a0a24099186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281e0ebb24d40a917309f8a6509a852187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca97cd89bdf6d95a879f520f26e647188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dba781dd0dc1a6b7f506a97c97f5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea20e30725068b9122ea86cc198b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebae788e2f6a11b738550415066195c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cf92e09e3a1aa14915fc2044b0fee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ecd8e1e029bc9c79d8dcc5c33eb0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ccba54e31642f732068879beb42c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27579d0c486c4d30276a92f5bc66b782195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887198577e46dc85f3e5b9748f4897c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072cbb85139a704750a676358a44eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596c15a4d09ad40d6092aaa7814e6e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f69c880f9a7c535e643181114cb8bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265feaeed01a97d267415b07df5cea38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba166f1c2fc20a951b1f04007f9ecfef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8556f20eacef712423c31d350c7783b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5bda2c12973bc1948b2b8f58935e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c633f4fb0c81db6c0f3aeec9875244204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaee43b7b1bc60a2ea5258e876f29a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7cab3281977eb40694856852c929b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1bad7a8d7cde92c3c27cd13a05fef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209698ad94bec66f9adc40c3eee52922208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35ab7fd2a341f5d8a6fdadf01e519a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8091a751d46c2454432d38d3dfe0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42302214942f7d9ba40cd297fe327ba0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1adbe0cf3b62dd3eed60134c7a7e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f942f669a98d90d95c73cf43be76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bd093f2835933c6d9d6aec0ad4d91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be531ca06701edff5c1d8f4793bb31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9d166cfacb97a71b65938756ec591216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff3459a4f6049c480a9f0e1615de72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b34092e552769737a1f698865b2c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71064b442360dbd123ba1ebf2a61af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d1a210ccdbd9b16c52c7ec97621bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013393cffab392dc269f598ca26df5fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb4a6e2214a950742e49350e46836222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1ce3ef55319d92d8c2601cee86c15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9183772ece04571b33fb384d4ecde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042ed73aa73b967d67c0ed265946ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c16271f2128fd96ed9adabd9d7ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c1475d5b71ee44128d47cf0fe5a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be45c94b265046d8c1a1a64c675a06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1ae5137a1e4cef7103becc1408738229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7710fdc8ee1a9fcc432031873d4a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3183a3ae22f78e41cb2a24714a8738f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af268c9668f056126c411ee092117395232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbf56db164e0be06517d3213115178233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c54ae3e16a78745d33912d4578bbd1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95231333b0e953b4022fea02a691801235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69086bb76f28c5487411c01c52502c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bb5d7bafe27977b4ff6cb97028a4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646d80be83e4c1cd4067b9fbfa5f47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90fa3276be97a8ea6d46f8eaa109c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e36cbdc3009f3bf355079c6518f6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95989980e1213d29f53e7e64e5ae93d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2501179d1100591b970f659ff5d059242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e64ef4b4a8308dec5c6dca965e67ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6395d29ced532c45254b998f01831244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bba5087a35dae25c7ba9f8e6efa5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94fd794cd077848a5a5b9c3be902ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098e0f6d00dc6afc5abd27e030f70c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebccc1d19d8d942a4b879594686889d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c0e19b334af950a019f725cdf420c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39278e33f71c1938548f64f210c441bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0149d8a94ebcc40b86630a893b6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dba19be551ce603e9ab5766ccce116252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504646f8d7089b8b0c24d1d6a63f992253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a3fe606ca8e178b1226d0cbc07a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8ac66c50d02b62f218c6a4366d182255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a19d81729fb851c4213b592454467a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aef86c81ae954efb1b6e83fb788eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dfbb464cb6f68d69a6f7f02d56856258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e960c49c2ed4fd2b28eb5e5fe795259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f17539834cc54dc967d48f4ad27bc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a73687afa5cdee9b91d54b544d335261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2183c8b1fc6802898d69ce551d1f84b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9728f1ab2cdf7a8e7051eb2a6a9f8fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c91b9e1918675bb49a2f2cf87b79a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b49107bbc95e212304aba989c64b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb40194bd4c6d2912e78d31bffd8d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4dc6cb4e48bb93d1ff12259e887a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c291c3db63915f3e1b08f23a2f9bcb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdfd0b8e89ca1ac5a61c1a5b9cbacf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4af77fadb203bebc46033288b6ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f30ead3bb92eb078e161d987a9ddfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9121da4cd199dfde1db3c8d5fd431272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19751daeeea60f006a7d47e559680a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b56463a18ee21bc85a1472a69bdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817daff84850fa6d8d87f7439de94f58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05350ca70698b76e989781e71371d046276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b1136bc3e029a68631c3af16f114277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0afb2fc7d8ced4f39924ec0a934579278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ac0e44172cd64f18e87123bc9a57d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e5a64d2b0bda93516a54ae766c56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dfa956191efaa23821d5289c60441281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94368ac427a545d93440047b5ffd99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4f4faa942d81eb54d98b99c8a0b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7ca701e9f1791bd94d2254c2feb0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc2abe478ab74dc6e49312b2dcb034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686a614265e40c879f68d19e445182286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2f672852f9b6f9daedcf2f45a53ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a26bab7aa136b00111317cfb1d295f288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20e1ddbf4e0b6d20f60a909185054a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3adc3988241b98689122875fe1a6572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870331973dbabdad9564b2ef9aff9713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04dcb0eb1d10a466e3025a758226214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fac6214cce4477855e5af4cd2390cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0463b8be3a17d879f70cee020cb6f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7ac1a4e6b275af65dadd3f6ff9d517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93f8f7eec8ede4011444e761e67f788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8430b190ec508fd076e61b4a4474fbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d6dae0a834410005b8ceb89c7238210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cb51397c2d042f04aab2a9dda6fe711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b186352449fdc6e4ece436f331c721512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4202d601643d5f82d5e2985094e9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59867367a7a68e8c445c45041b8b82b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fccbf92625f89341a1f39f51f323a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc6c67ac66b512975b01e454cddd5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075b8642a23fb279a2a160dbb01310617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaaef4db8730d648a67352db9cef1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d16fa74e8bc0669bcc14910cd605619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8c1194fab2c64612d7da55ac6a7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a741fb24d04d722a313fc0d7b589c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089951fa903a6a17a418b41df0a541eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48b11528e28cde89069f121450c8f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244790ff4b8641b99408b786a21610724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377229c381a3b2b2a212b55a5174cb6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936a27fe22fa84b0215286a77bc326226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ee6c7e5453602f553e25c62f97db727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a360382af40778811fbc59f54931528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc65d1f48c639d29e9282b8934d4d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d146f3dbcf25ee93e0e5a8628facaab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a0c31233f0d57eb40aee5e0a6079031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d1d667f6ff9a3ed10d0d38effba3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ec799cd662694a454e7493e65071e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460eeefbc25db68ecb3d86c602ebb8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f809724178563c9dfc657aa765c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b867dbc19bb24ee195d81e934a0366a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925e32e04ae6040efa5d0891fed15fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d1ae94c65e53a563d7692fbe007738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab0965ce45b3cc3603508b6c2e3d6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc45544df6e2fdb1333faeb95009d6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2c00ea99c285a532d8c7e66db8ef441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7cf02c2ced4ed1830046a310c113642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9b2e35e9e7710ec60fbe0ad4e66d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ec7a9a9ce1fbe4970d47c126d201c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9b1ac2d473934085ccf4e26e7c75845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275d0480ff34f9a0e2a60d9c3803ec246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0e6a335cacc6c6aab57c16af9e87d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e22b30ae81d2701958dc9079e359b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c9609dba2f42640c440dd67a0ffbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ce24599d2586298f45989954ef01150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce21f8af9b0d944b7569ed6198c8e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba20a0fe4ce028d9082fdeedeb75cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca58c10a041eae94dcb4a6fc1808d1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066c3a7609a301b89110e323153971354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029eed1fa1044f8b9f06fe84491567555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c6c0be53c249dcade8d88d53474f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac5e154cbf3b1426f9a0f65d3c1e4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6de7ad8ff8b95d7d9973c50b709daf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88842e19729c08f6229f2342db3af47059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d648c865b15ed272a4433f992095b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd2bfd5e0a0901feaf0b75b3b5a7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899647a34f5f86d8390229cff1fbafe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c69d864b18bd6eef57e22774bfb5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f0bbd3eea22a84f46cea5e3491f2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f153e53b40c2070ecfa5fb69fcba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a82856468394e6e5e5f86fb4a910e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595be82034fe1383e47ac4b40c4fba5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00347a2588b2d325518e7b74191164e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f907897ae8e4dcd78da6271d076eab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded524d552b508fcc4cb3a2b15b9d7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7b0402bca4707805943e8cdce0aab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd80dcf0bf04d600f05b3ccf25bd70372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dea3834aea5b65d5e4ef3f574328a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c871c343d96da2115eaa3a79b01e2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b5d29cdfd8c4e6d6f1d9f8926881b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2508cbf0387f5fc3c56b4c57143d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5acd3e3c7dd0b3993d9c074a1e2dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c160b7dfc06dbeb6f6e1f3a4930e7a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3638597a7dcc578d03e94499fc308279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ae7066a11fb854a11451a25f5c86a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35504a3ddbf3dd6e62d0d3bc41b24a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906e8b793ba5263c709e50f5ef93ba482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b6c54a490d46728cd35dd14f5b0ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db4588af2fb360ac5efc3b5e50212884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e52f1c6fa11e77fc5d7007477d6d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ca87edfebd5d4421cd332253537a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a27beca2559f3757bc954948d34dc387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8783a5f75a0769355e6fb7fb6f23c9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483d6922c66fe7cac1ab8fbbd14aa6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c2605a98dea4f2e15dbc852ee28f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc2490cb0785ac3e306ab98242a1a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df4850463f57db8cd0480f0994cbea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb5987186e12a2567680a8d1ffc0f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af0c18a450ad042a4c854e81ffc58994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91500c76a4f24933254a84dfeea9a2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fb478660ac94093e070c82649c7e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723aab9d4cb686452f0c5b57c84cda797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb387a9b6b2df9ad01a67c2899ac7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621fa236ff1318339e09144439d494699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed64d8c7bbc1f9ae4ae6dd560bcc6e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07ec3d421dc4ba062e9c371a61eaf3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c187cd4695210c4bda73a6b059693c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f336d79a9e8f0d4330ab004279fa5bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d6128cdf0f08984cd15e24a803be2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b4677f12d38edf67ddd31c2370e0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bd972be728e08dee43fbad9464c41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32472c783742b82aa97932fa1f5f5edc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30537836384137e3a01c9debc626fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723cd4ce7f92fc293aabbc19d0c8d29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1a79533d0ec673dc74e0c61ffa3c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db085de18d67f22766eb180745aa0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14716eefda18701f678756a222ba53e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c27f8c6b14242c0b4c50b08e97557113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd8f449c84ffd29d5940d007ed894f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd612e83324d5bad1d9e34b03d350a8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fb0cbae048acd8ed90734f8024ec0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ba8bb64da5a4a52517c5fdf2ab84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b456acdb6b571892431b95f15a4b1cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f19e6026e508d125c8d8de25ef701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace5b36550c33cbed48b6b7f7ba5640120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333187171427c0185734a034d1e988b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202176e982038b17bd1235368c62f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a698ffc167f460260a3739865c8831e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47710e776824f02518022d5922b75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ec3ee33b67f395fc1649949ba66c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5239e6c7e1f918b97ec9bd9c33ddfe0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb66eb3e61eefb1bd6f6ccd12a069b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927181acbbebb115752eae801514650128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa523a3697b26322660abadfc11b3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a08388c9844bf5e15450dc8b4f4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf35ee30faa790ead5d3838ec74703131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49654f88fb3002d6540b910844d49602132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d046ee2e972ef9bbe71eb1477ecbfee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2be8fc6408bec9926c9c48ab64f425134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6b3b0c32e067d4bd1095fca490a43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a30edc5e534ccf8cb635d5edeb2c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030f48e2fc24cf7ed754a4ead66c45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe6d97d3596733c55991fac502646e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f1d3402cba3868de9378012792581139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f173c57c4ab5189c77a568591245b4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eedc041e4856b4eae57c00927d3c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15986faf73f8a51a732111c50fe91297142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ebb73b89f39b657dc52a1ef3bf418143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed248bd4f960657c79de4a303f707e38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4132621d6b055dfebf88f120593247145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4abfaf3becb8471d53dee6ae8cd931146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bd46ce4b6e64cccbdeca192bc6980147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d0808efd274b509594a6af5ff23da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662274a520a531dd2128747fa8b57cbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c48f2357c1a8eaae8a05ecfd7b261150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce5e92de41bba17bed9104dcdd1ece151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bf22367bc386620bd18bf7e7a3d3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b27cc26b9f3cde7af2cb69daca0859153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515e81731d7e294635e0b1aea9f0c06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78879aa5a907066793591596112be766155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a378c3520783260383f52c1d0809156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f51c3cfccb1723b2b0fa57b7d8408157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864e1d1beff9b65817020106bda00d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6748c70f5c6ab167d5295729d94f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893eebb4e8d19f46949bad6c9ab4aa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5e177c2edab8e5663e57cf256828161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8677c358a8237aac8f1df47a9d8051a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1d2e5cc9601fc171e96279fd6c76e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732b7d86716e9ee121d2c640bd98e34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f71110f4e1f1bf6ed6f98f4af844165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28878ef24cd0637815cd2d654f396b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6dad9d6d788bb38e9d9458dc65d62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46f041b5758e6c95ce3a8bd46c9a67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cf99d79ea01cd9bc399e82b2dcc43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac523e5aa2be8184c7eca3c231bf766170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca650500a7acda2eacb5d0a71f8a546171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee798d37af23b37a86181e7824fef6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe9115393a2740db48c82ae855372a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd3872dc18d1c41ebab2a286279c9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3e58a9af0fc8d5b991990b6d5ea8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e13596bd308edc4d12ff40f750dfd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db80d10935954862db028c173a19fe8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46843e4bd9901a48e9c2fab17d183f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d888b5ffedebdb967fc9f8853eba7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954340947f2fc90fb0297c641281a153180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fc440a4bb2091a2d016e57bb77958181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3e851e656eb4b4557f9f2b5f2a9f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce322fb7ebdff85a9dacb5397301a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656fa79f3c46178f354fa4f6a7e3ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51d73d681130f92bfc6cc6c42935b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c5fa9b2e26263e1ada9451da24c62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5387b0ff9fabbc1cf72438a8672bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6be1caef6bc46ad6f6fd937864111a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c7e812a94766fd1d1a41ed1bd7648189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c104029a01ce4c3abbca01bd0785a8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d5a86ffa578b081fdd0f30a0465b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb911568fd8432083d5d8af8b05787192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc2de216739085c20a18b4188681d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0625d240f9de1ef668a72ffbd0c09f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed7ffbcfdcc8840b1561e173787ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe2d88080f832718d0541b59713f71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90cf1b0a7d532a3666288eb524dbef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045569931c9c20feba4e11a67b786e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f6935448ebdd939132966ad1dbac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c2628a9c6f2bd9fa33725241cc2c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ba786a6e688d653ddf4aa8e39cfc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c42d5c04e095e74f46464445da4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f5523dc56be0e254ef9054917f449203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84514b382c6343e08483956b2a1de6d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da2fef8700701c0bdab3feab939ddc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518f45f2aba40891c8f82a98e346d0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddadb0af110a7e13f284f95031badd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c167626afef97bbb7d5c4337ff2fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd628a7cb471548a3c786410b0fd0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945d429f32b26df2b9fb0a1c095cbdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08b55c204f1efd4860ae458c77696211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53099214985d661288f1db5295394fc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf9d4c3b9d1d4fc071a6a2ccd44965213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553705bda21ab61aee2de611533447c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4a4d44b774e914d57952a3b6c4f7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416e1f8fe611fd322946878a5b0dd11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf3a1245def8022978d7409c8c4e07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8a7cdee7ffa88835ffcb6fc76992d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec32af7d6de5c8562059b61f933fb40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4240d913bd37e71c2970c0300d48f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc0a85538bcb0126837f7abe53b27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf928032fb6e23d255b4550d1a50ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f813c45555c6766b1857adce44116223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057143719b23cbe7049f66f40a17ecf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f38919cd4355913eda68d4a54f867225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27be3d68980d484614c1bc3d5cd4d92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd25e3554aa6a475c67b82e70ea9bae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5dbe673149463ddf3d4520e95a5c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82758c3f9cbb35bbec370b39faa5f2e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57956abee732fa56af674adb70e9d8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51e28a80fa9fc586ddefa2e4894b3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaf0cc6caa9e33e344462390d33c56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1923adf39990aaa9af95f9c1e80863e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ad49485ef16706df598a8f444e0fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc798ab5966f9cd7879b63916f6e57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cc65b04325d41fbdd00e7c4fc78ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e6167e1ef9cc162b8c4f8bc44a410237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbdf2cbf521c1c8245c2a0cc892711238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc3ea837d59ac97bcdff0a2e184d31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351deb83cda3ce91ee4fa6402cb6378240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56973a53dd41ae3c16219c92c64e5088241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be294f0a98c139bba10a5efe39d9f48c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c112de5426e3223ab0fcbc6dac7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa1b7032cef4fb61d1d6383f907f93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2de26e12cd51a1a05c8bb7ed86a617245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87a8493b1d2dc27b738fe0911e4a5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1020a5eaef97e0bb070383bc7edf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd0e47f2a9bd6aecf7cc6235a895c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cc380f286f1000a98f3b7f06dfe9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6e1d1cf786fb2f889949d31e25edd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae48f16f30d77b0673beb142d64fe81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033c1674d3497e9f6e8f2df97b151be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656521b15e6405068612c5197ebff8e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e153d496d5d6f3b3f17b25cda70cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d550c2f3a953940e9f649f4e3a6bca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827135bb1b8c2ea1d625ed54a576eddf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef421556ca1ccadb3689c5f5cd6f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6b561b1cb972863b9a068be0e274a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc659ddb88e074b9423b8ae70e09260259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591c5c351e89cc09c8a335b103ec301260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34a3ff2b3d541bb1a7781672f8a2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de26035acef86ae332b86e08d575fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f828dcfefae4414ecfa926e54764f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec4215490d08a9d63ad15399b2aa2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658ddd554710f0ad7f87b7c57b0e87e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc37fdb5b8ce09a2d0f27b78e0f09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa5fa1b740d0104214f7e8b0f83b48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6272e5b28c6d877cd843bc27822bc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad080089825a718763dfee8b6c13bf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c06a2fcb76d4b6295a5f5c5efba2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f43609e6bcf9241a315af0b954d8de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7dcec4ee93be4a5aed674c7f6f78e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3eadb30e9954d4296e1f2c4efc836273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bc371105943635a618ad4d4e2a84f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea345c0c51828c959e6517a554222af3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b77dc58645204fad088a626ff0d255276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16147644b5a3b69b428e4f97ba209607277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd002ba98e9c7bf51736b06a39749b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd37176f4050a53794b69b8e8a2ea66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c8eed0cc826d18424911fd8b9e31c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f985cdfafebd5a6347390babce36b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247755e7ee0c5a6fd7e259867b2cb50b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117023f65f4fbdc3949988f9f3c818b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9eada67f83cf9514b1e593eb27625284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc9ad277a83c8f1204124aeb134cd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f6d01d56b60ab365e84602743492b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dd096856d589ab9cb7e592ac476a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8644402aa4559fd31ceb5687979b2d0288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>