--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e077ddd59e5b25581f77d153c3f441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48caa8ca25a7d7d187fa1c565624be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616c555743cd867b74230f0de06869f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfa08e6bb11cc19fe8e46c3e11e0ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8457f6f74785d943f0a3ee5cf915455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71416806669e2d566ad9de36d33b12236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1953eb111187e1d34c5016243e7eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca3363861d967fde92efc0b333c6898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4e4ed1779c5fedd1714e6f0b363969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd08effbf141f86ffb9698e443434710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b15966434a78bda6c7a60ae8fedec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfeebe6346c32442b58e4fe36bbfa212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2101409dd5c7bb23920235cc47046713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b688d25560f8ea87c91f7db320cfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407945e5b562b6f47205c4125e5ba30c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30942e236c6498519d06e9d27e61e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c48a1f4b709d51b747a489407f9c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d9c130d556a99e2d03ffc50dd29f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678598d2900bc4876e77046ec520aaca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dccba77d6e8378fecd4f10189bd8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ddcde550a1b4be42ba46aa2653ac021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3ae9145b48c108c734fb842870ce222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bc3a2ee487a9d09d7d0bc4bece90023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da2671ca49a084ba6301cb460e2eee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90802496c86df941e86bbf2374268a2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811fcd6d79215152936d50c6af995fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef82f1a8a87bc43788038ac011903f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb810b22a1b300aa9083e4d93d9cf8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f19c527c9c1559f6de536f21c189829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81b0ed52f61f33367f6502604e0c1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eef9eb5cd76aeb367e98ccb78b56f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a4bdc2211729e761fc5ec18fa7a5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7931c8d2fd7d25bec800e5fab90ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a997db1733c5c536dc1e9b3506c4a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d9c24e194b28c97304c7f7dbb771035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece56665e2c4c6daed548dea6b76a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e5bec827431966a88caf8290b45f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439279e852a2ef07b005797c6246c58938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c908a3452343c36178a9c0c678af1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f2b104f75a5d5289e38e7d931c67740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571512d0c107d4341305ed50a60116641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602398df0c883bf03b99fe5c8ed3a79442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc3d67069b12a8148aae527bafae843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92392f5e253e9ff92d4b8757ffda1f0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4147a54f6a0d394cb50284dd03c7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84695d4c34583a93022a9f10c4ea0e1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38461ab8ebf2799cf7b748520a9499147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750d006f5114a919c4db0bcb0c69b2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfda40e3a21998db9fa968af71b5ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c36308e08be7568fb044cb92cde76050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06009ef57b402d8fb8e014d23308f7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b505a49ea9ac6f6de735415b1422d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7a716500f7d5c35dd4286dbdd5d5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298dc370bf75893590279862ba8f37d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519c2272fef50b5609dde6d57c1860c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b30db0bc98cb3b26ca9dae01e47ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030126016f21ec89bc5ea71acf11689657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f724b9fb4104b9061d205dbd9e51258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b35dc965561691abf3eb947fa9eb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c041c5bbf808b95ef7e80e725bb25b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c7e782d681de1a27dd0719079d4ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077adb289c1c21cdc9060e3de04aa3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e756c848f74d0254d62542832d073de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104977e7d29065821613a8024f92a4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cf9106188f2f4d76550f5b4fa37c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93699f9733a6a9a344d72be11b7eac3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315538485d6408c0dc0062345e7dc8eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d596cac2682577f039ea90c3c16e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de770b2bf8c767861efe3528d0c4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e1491fccc9dc2ab0d9abdc7a1aa3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb205e78aa531f83ac9141962e8deb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac18247a58b3806e29a133ecabccf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2535fd8eb8c5293e89e49b42feb24073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a70ed59d443aaa2cb46d74ac9dc8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46593c00f33ddb2e6035620f0dbaa675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad863c64099a4f7bb9e08e4c214a2b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3ac2bd08f2e58c7a51ce4e865e04277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cde1ea15d5f2bb04b79d28eb7c9f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22365ea2a96934c448a9d98136d7e9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1839b24d4a7ee4934d89c0dcdda2c7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ac04da36485213bb0335644996f2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4548392322f397eb23f6b62823268082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5607faccd2376736e390edb5c1ad883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ecf975aaecddd58d13663ab989b2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab84cdff8002d72687c566188e1376d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1fcccf2df56bbc514adb530578d9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc3644c6261478a51de9abefe7a8f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b62b7aba5a4bb66e9533465e58bf9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250f254cd8045f4af4ba12bc7f9b0a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3679c7b2f61d1106bf996fea240d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d7df7241c3cd5f1cba7cf5d63be6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c445147afd6829139bbf9c3c5d1b3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746a699a61f2aeb04528c2ec1d4a3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db854f2b0f484ea67e70e97ca478c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b047cca963b5fea6fedf2bc835a310695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84c71314c529ab9d8bc55b29057d6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e9c0ebdedc8169a978948b5d3eefd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced22259184610a43ecfa53dfb8d9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8870d307ed914f23b95d4baf8a447bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23f51a185852475c622ef9087c95ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69880eaf0dec5f585554ab38e2791e0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16c6d4fb00425a24a53c14f7e8f055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f6b2ee7cd1d3f2e99120df994f91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981af95b6a20c4bc64d1a93e4a3026c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836b661207efd4b5a4bb76157578628105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efb9d1974c239acda6729cb10b155c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d451cab3781110a1c75d37eed749d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a335367cf62b8e84f3370bbce2faf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40e00b803aaca2b7be02c9dda81803109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c044c784d799bd100e6741fb01a921110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae993dd890cfcdedc9898a7b4e8e3b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c925be55ad70e3652261a99dc0a8c7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68771f9ff39d6a9f236f7f4adf7ba318113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b41f26dc1feeaaf9afae3504d41b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1fc1ea4a30da045a386ede6468eec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623054d467445c6e26cd627d28212ede116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095507fe3c9d57b11566604790ccd23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c3eaae30e089fc149f913f75fe8f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e8bbb911df8af6d6b5530a9d641b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcea32073b670dfd07fdf590ce465b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d6129da6b2f921071028877f1c114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ab6e4b51024418d7c820638eddf73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cc37656c1c2e8eff85a12b2c9368b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea58c3030334b86676dc17601d3a96f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7153d9a5d2fbc9b34c03923d43685a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a28ddf6171b098fb902177aad8c21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41207068fd18d037567d9f861c7fa5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e60137448cdae4f879ef8bc6ae82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6df7d207f77d884283b70dc9b31fce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132e29db6040a5cf73fd0102de87cf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675fa3ef3f86800b03cb03788f14a52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01fc4a854e9fd385b5c15f415a87a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7b3a0255e3e07197cd41b305ec0e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87238c09b24b8b06299ca00ef0c1897a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a37e809e6035e81cd47bb8e4ce8b29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958edfd3d5f09846662bba457147e39e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5ae9bc873a6ecff1414025d5b6c9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82b14d6fcc947c384ce410e1eec72e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e5046e2bae0ea26a255f6b017f60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394b43ddf9e0b3f91ca3faa44b98d85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1974f07fbf6de0b15f6285141ece3b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fafb7108ce020122d2d16c1c0edc6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df38689e5a6912659b1dc7b2062081143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e48fb10065e125c2029139987eced144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c3601ed8c28ef09659c8f45dfdd0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd657ce7ed01fc38a0c58ab31478e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456c7ab7766fe6b86be30b71a5b3c6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd074e0b933d3da42353672c9641de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffeb6481e7116a81e9f74c4e4f41fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe355e1313faf11c71e244ab56a7d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fcd70b3a4ae0e6c17853289295f92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad92dc7b0333554bb2f4bb451f18a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6128dda6bddb02dfe21b04d64d4d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208b2509cb23693d2940a0a8b4bd4e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348422186a069b5749584ca52eb281c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fa8cd207778cf10868e7557bdff93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae44b6daf801461baa44a785cf0a8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf78ffbfa758eb673cabaf67238e6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2554e0e883f95f43f600b655e0b43a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafa05cb222731c96d00634c5fc1486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb83a4d2af5d40014af0161f3390164161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13d8f0fbcf7e434f6a6761898c1758162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42394ff8f16cbd1c824e583196d10ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ea5a6718aea0087a531966aa4ae8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c120bcd04ffb8f019ad0dc2e35aeb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efc28c8e8abe9b9de7fdf40ac02794166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc6b138e8a8851612ac80b837ded87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc24adb266f3fd10b7535186a9e2d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4f76ab62353b3e83cb7f805d440d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b388e2d14014cae3b16611ea08bcbcc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c3d36cdbbb4d94855c7f5c2ef5c40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224cd2504425128769998901396bde4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4765c571fe8916908d594b472ce76c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c32778d53da0b5a9a4ac2154e48d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0dc86f9af7972e63b3408a86c68fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb5b475c0eb177b78d39574eabebbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57093de35d5fce9f9715731a886e0397177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ddbcc7a7e74367884357aff59164e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d7a7d5872020dc99fbf9207147d30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209fbc4c5005b01d00555a0e55507d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdba96f9d35731129b24d6ef596b0c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f107c4af2ab48eaff07a383ad17679182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74619b05231e0a2f734be953916f0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2befd591650fc213f87b7bdb54c1dc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33692eba24f644496695c5617cc023185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35917a21647cb342b063a3eccba8af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa640ac4ab5938b71758a6d29a63a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d94038165da46af027a2bc7fd058a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5878aece27b42c01e9086999f522e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a48e3e06fa512030eb0e9d8fae571190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e26c17d2bb4f62d6ec645bc29d59e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a852d8b5086c3b41cafc147a7867dd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825946ff803f594ea60d981990bac0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399ed174bf06e190d811eb289fedfa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760079b3c7737d4b324579b5bae55c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84698583b1c75a8815a3db57a3d6869196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a9f2fa90078f9cf34f71f72e6f492197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2daa310241ee2572fae16703e2e87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c06831867f966fd23a942f389d2b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c4df1ea24a57575ceb4ba17758c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdcd976b9b1708e925757b2e5226fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650546e87df15f4bab4d82df8a5a2ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919cea1ea8d6c769462caef0e464cb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e2d29b0b149389fef0f4139e719ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718be0b05764c0beb232e5d9adfc090205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d793bfc3b22878ac3c5f592583c47b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989203f142cd787b1ff5cc018ba29f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeeb769459437a4ca95c6bc7d9b38d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72150cc73301ccb80d3a3bca34795c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca70545d84cf3bbdcd48fbce4cb665210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5917e6b2258bab7915e2e84fd0a5e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e187cb9683fae9f072d24ad23ed3183212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced9666a92be899b3bdd8975f612d7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7c0f524ed58330bba794f2c07ab9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce41a67404c982e07d1a83f93f46e13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8286af9cda3bf775217e3cf15e02c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa98138343df80cbcfd74e71cf3c62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5abe10e1308261d62790f1672ca49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd51e76668f441e66dfe951b585c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c3fa31c6452ddbd734719c268e26d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e8330c11489a1e6a17d938f93d9d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb5bb30ac74fc2bcaa3e8556d595d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf771947790fd075b410a230465b85b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc05bc2e6144c43106ecfa95e5e9be0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8905a9371d4100884b8f8af89bb0e65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ad07aea3f75e2d4b6edbf9814c29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13697d4f25fe834382a5d7c42e1ad4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d9f64b1914d610373a34f64d67d12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d980dca693b076e649088016dc4ad7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad488298430bc90aac636fbb2f0d1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf666d22cfd33f436486221a0c74a8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d672f8299c9ee9e66e2cd64cab6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cf318f7aaff97454d3b7bfc474f48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2cbd86a1ad14526fe80ac2953afbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c951a646c5ee9d6790abcddcc861f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1133efb48c53847e8aedc36f34352e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e929343d8dcef13338ca5e7b591afd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95680ccde63b05883760c083fc829a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14019c4ad5d9ece8db153b0409f82b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee4ba5f63425c09eedda8761978abe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c3c6256615022258dcd8f81568670241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75605b2619737bd43da3abc4015ed384242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9cf33f4651981de82c02244ccb10e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e00303b7c7a5f9fe27003ed2eed049244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079873a5280b81d92368e44fa125004245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed86255948e9206487bc63a475b1a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc67fc8f404a3f59fae93fd09e9a63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506f46d030d3560db2ec6bff2ae3f1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60643e50ceda52216d12004a1b5b2b56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cb36fe815dd9d6253eedb8007624d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e38c430587270bbf274cf19198292e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686e5a90a8e24a0ed4ff5ce17df5ea8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678157e4a16a3eece009aad7e9f90f7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38c6f4bf274ed34dfc0a3af4ec5e21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaaa416075cb4ed3b4fa52f5fa18e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10ca67513dc03ead7475c9587a9760256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361287611f87a316027a8fac28d60060257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f3a63789e1955f4a61ad741755be2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4967fa976d42428eccb7887c2ffe79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320347801e42e4a5f405872bdabb546260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef1131097bd13e097e0a7a1e8daf55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b687470f6b0d356011bf8f027a5ae0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47fc08e98da53ae862dd7fcb75fdff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07705517436db2055ff4b481ef5a7da3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab850d0338b5989509e5b60b21a37833265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f222dcb1964485d5c5be40af5dbc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb5e08ca60ab2d145b99a99e85ea6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56989c16ad1e886fe8f90dad0558518e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1727c27405fe16acd5938ed6d6b3a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6155a382e8faf6d4b9d0d38bd14b22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc2edeb1ab962bba6a57f5816fa9d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f8ad549a756bd6473e7e2fca8b874272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf80814a9a9dacd69967ec2b2d6d0a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75c4e1d1d672e4296fdc89c651bd03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be3f66f15ec6ebbce3ee4c1619d914275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d22ae0a9291dd46696d38914b3660a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f8eec53af9501e1aa1ba271413fc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a1ddad4ec3dac1faaf24d7830093e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bbd8447498a558d25c8d2b09b1620279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f5fc3cdb3800546f956947aaed332280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596192a5c59cd6bbac3b045d864ffc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b131d1593d9b66636728f6d0acdb70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f37344379e519f10279e8d98cba840283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb006ed3cee17aa7a4792629a04f7fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f468e662e8a72e4c2dfe87d3a18c01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71d1ee8ce1837a91b2800e9cf4e7c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b7dbf1753838b0674f44eda82c917287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3027409817d359a9481f9812cbf7c6e288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233cebda997e6a90909c94075bfaf851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e07ccedac1d7f3ecac7f0612afddb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95ea1c574719da558f27b198215e5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683acf6fb297d0045b03e748e77927874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ea6d19f85a29e24d458d1157995585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f7a3901d9a9f796abe33465e56bd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1611c1c211b7c3c88ea6276e44e137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f71a5f1309942fa6fe96618e2faad18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cbb12463399d4c7e37e84efc6f2749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36718b6fb010de887dd3af30268c77cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deb4470b2069cd835275c9f328137311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0724bf1200cc66d5d091f480df901f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bdd8446f09aec7b25a2b7c923649813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1fa58c3f05fde8f4ed72c4544196514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddada1e95df2b439c9510fefde9cb82115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9987e27905e18b508a188cf1eb1c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e5bdd7ec598baf264e3a55e489f5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576f1f9ecc652e56869b8990793355418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb5add33f0778b8aeda30c2b42a55219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc92b1812e4ace381b9822a978e137720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ece482d8cdcadaedd6118fef627821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eab855394ccf9b786ed722cdc4da222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e666b555f82b6b141b9cedfcc91792623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3b42a05db857d939e5666f53a6a5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25471ac1d1cfc5bf5a53671ab22008b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f5820bcbb5a851d0e26177b010ef226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4575c303aadf80f6ea0e4749f4fb1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d476cb140c325310cf7ac2878b54128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81830c50bc079253f948fedb6497b02d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252d3f7de9b8f440c1b4feec24c0f6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72ac63261fbfc101d3d79e0059e63c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfeef9b3a591aa7e282dcd143d287432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a47f331fddf1f4cb7a17367cc08833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc07ce0c8c3883b1c3c050e9abf5a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60936315cebe9037b5578001008cb28735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d596a061d8a1c4ec86e7130a37fe9f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cad085ce4660521201bc2d51a0ec237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc7d53d048aa827fb8afbd347af39d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d08c2c569235bec7a7f2311a9448b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e7c7f60c6838a52bb5f2b46f4232c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81127fa8443ead2729be28d6237805aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd16b45e3f3d417186c9c6793858c3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9065bed951fd493d0234b612fddf2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f721d6b1dedf47d0cd43a1ee8a585444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ce747fd5cef29afd855933747ffa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30e6eefbf2616333ec9c71a6c9417e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45e856304bd572fcc4fe2bda62084d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080567fb04a65705a691e7c24a86ed6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa933cd1e31a7e3c78b1ab6ae691b16049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c4a7863b6ba954f9c7f5103e052650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312d9e4da5e85c565697050e20e58c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef981a85e39fbf211c119dfd0e214f8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcdc67906b407faeec17e714c5009153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f36e95307c6d3ad84f050b9904232854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5950994e1ff179997866e9235112c1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd9724a78168b9d8c526a8216e195f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0555c8c7ee521f210e3469f24e5a7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a9108015c2df6f6c24dd6bbb859058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7a0e0e0c4e6bef08231e8e9a0376259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57971c12ae1e742266d232d983596ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73958c668754313d67b3dbfbc54c56e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd2ff099efa17f62958c54006471c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed34eacd951d8b9b33a67dc799604bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7064e80671ba0ccef1396d314822a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7594eb5ea0d6de8e9d6e9c93daf985965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138e1d0dca2322150523759ba6cdb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18e3f4dcc0141532eb8bc43cfe4e8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84453557f591eb663f323521773eef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c72d0630008a063a47b18f2b8318569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6999ae1c4898cd45aaa8078262b598d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fecd1bf1665877aa24965619ffb8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1e1ada3c3f136064d3377d342da0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cc8d20c6bea1e814aeebea25bea0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9b1b65fe090e857c45f7b6360b42774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5e288783ac3dbb83116aa8d585a7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191510a6beb4575c90060af793a45e9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7bf3f7d91e4f784213e88669ae5cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f85ddb5a711a5e055fb017cb691478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14fe554270088bdb72fac7c5530d1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6e34de4a45465c66164e71aee034780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29f0bfc8cbd1a26683663932f08d3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171819948c0b46315e3c73cb2c906fe382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63e5ce18d4112b926b0c66cb75669783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c75c3a1b91945af79946aaa7cf6f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52c2eaeaad3dfc5c48a641639eb9f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f8cc18c8414b7875f9269329070986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efd66d97e198a2dfac91b297c2379287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43720ef68900aff069228d765fa38788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d0b0b1a7633c7cb8950ac5e005cc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f4cf86a3e7a4ee639ece6713389990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f587c7a0d44f6215fcb5a9b0e3a9a6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35bd4236305cb3b67f9da108aa091092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffa404610e5d7b60b61d0ba0cf9c1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49a9eae42dc8f7d5c60201e7fe536c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4fdb57bd17f0a20b6be859817292995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae8cc5b321a499c38ed3a977abb3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c634c8f58e7b3a49ee9586f7e11e11397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a76419d1110902d9bd8d56dc08e01898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e3c1fb287d073d29af9313595f9a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb5bbf6018a139c48b120f7364b048100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f44522afa958a07bd9fdc507f0e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4eb70db0fe8da2d453b553e35e2c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f45cf5e7ffc44c1651c2e57a99ac73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce7a8f320af807a4d716fea2f9a63f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c0bf5f7baea64574554d59d1c41ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fbc7c8bd8ced044a869437b8cebc5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c455df100d8862963c0cf6b364493c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf559419fce57cfadd1583b3b53f2bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919e31afb8459042a351b8d321a4ece109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8809f68c598777551113c1f67c1d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982174e63fb4fb2c894c504d1ffb32e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229d8f13f44b0ed517b5fe756287370112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed788ecf1668cfa1f36a1b7f02c4cce1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec671b07845307811b6c4de94f73f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964f50888c93a3808abeb35183c7f74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0657389672b601fa8450b73545830116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc936322d3b8c5b85dda9adea37780ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfcf777960935d22a0f601facded07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d2e7209c1d7490cf42f297dd6eefc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434b3765e4ee8a3cc133c50182ffd16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b4d05fa079ea43330a70b93805cd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880134b4512022b414411ca9faffb9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de16a6ee12e24e1c1253c4c4626491123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff269556b074aa501c0bd87ca8ff3318124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e8cff38056039ba6d2d6cd1f8fb47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ff0e468c813bb17cf4f20f72c44f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb3ec6b9bcaae658ef7836edbcfe5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c54abca182c456626af4274c9a2ad7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f262a5249104f9ad8fa613565307b19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1433b5950e8a7c38c4e737bc30ef457130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a83188afa5dc4ebb3c0bf9fa4fa8ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcf5bf7c795b4c7ec512b4a8cbaf4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755d6eb19a29c103e8f9ab7df5b9046133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042df909dd8d9775f5a05bd79cc872e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70a8e06363fa610bc55d0e28d38a80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c223b7183dd522c922f94363ba2e4e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55da9ce3a9ef2a9cfb71b0a9d100919137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3f95f9f38ce51210c35ca80f9962a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaa63ff3719c305b902563bb269b0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1622255a7055268b050b9dabaa5457140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e69f02193028b460445f069b556f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc3a8db0156d689d322d0077d74133142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3e61072bd45f5cd71037dee852a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ed4d4351beabaa494da86cf6b4ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab9950adde32c4ebb9f01b5c4a770145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99bc5178cd04ea37840f19b606ae5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e57bbf9d3daf7acdacb7eeb9db36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02549ed8065a9f4a2245cdb56b2d771148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5d7193b1ea9aadfb20ecb182cc3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08a734c28f7414fa1bea1a1de168ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9b189f62a794570cb615b9b221c0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dc95406e8a36080e86dc92b2d4828152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0928a55930dac433b90cd71e144e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb475636e44554fa94882874d53c93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b5a590ab63f02b1dfdec8974d7396155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c81005b4a07f0335ac743ee68f653d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835e2c6c3695e98db9e884086a4c862157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3061de304bde5188ef0c24d0eb03cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e400efe43dfff97ec6f4b0d949f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac1d56faa86f24641b8a2aebe8c7ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512953bd7f461149a858ca515d6dc7bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322babc733fce29d80741627ea520e2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532ac2f97422e244fa7fc68d55b0117163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ce5c49ca3322ce517be047227da92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581a02582eb366cb39ef2124c8a1232165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f72a7b74449b9cdaec97654f720fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe93aba31a29c388b4166bc9f93857e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7bc4f474a7a160bdda0b24145ba7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdfbf8f15b331b8090577728b9a4ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44930bf289d52e13115ae62a667b1eb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d2eed66d895721aa0138c8d50f315171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b219c3b2d255f54a1558687d48c218172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae917d881fc21f0e1e0e8c0fedbee965173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39230ea44ca35e55c18fefa3107dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4371aa732f8963cb7ff118f8525575175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a62fd0ab092b5ae8d35be917b2a8a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719631add153ef15801691c3e542c4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc164bab39877fb57dc16d0ab7372d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827b3dbe323cf5f3489549eab9638e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb620b458d8f37c7d2ca1b7ae19be0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bb3b50e5f91c95331b1fa7b686f60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9f3f1aa7c6f03d4506bbaea823b89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788f8fbc3a3623ffa7f35fb49393ebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297dcae08321d816793f907c1f14a61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8e7bfc4a0c83a7294b11abc806ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618884fb1ed6699b1d44ea2cb458b0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0d25adec3e0d47ad3b93a8f0ce28c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8053cb18236b901939eb15d2c9cc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec7779c9625c67c394f06f98da90af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df31f88261fa4406ec80dd19bab715d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace9f6b6eaf75cdbbbbc3d627306f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda3b468f1d9fb6ba7a38588e8b50e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5d41220a9246b3385a1aeec6810a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15737ed4e6d6e8d2753ae3da4f04c18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3813777be71a11d62e0047fc08bf1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7287d417f9c48db5b1e0448c9ee3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea7421d5c136a1e29e38f9b49d7b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a8c2e011fc8e2170bef3952ef69a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264556d2e81e6f5d525813919f00a6fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbf016c6312e1857cbdd32b3cd8cf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fe246bdb029c20421bc07d41b4985201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e4b3d51d2fa2e7705cd61b8021768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5adf0dd18d990618c9c11a516beb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccf287e6f82361a802a5e84c086e0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85512e1cae7cf8a76211530cacac8b10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19e7a5d167e6d6696a459c7e56d3bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0068bb94597d7641b8b0d5ccc0751d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdbd8af451d23a89d4711f518023df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ae4bcdb8e5ea12355f6c89ce951b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b3d840066c456fd39b80a53bbb3de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ca730727df51bb5c0abb8b19c688211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d4e20e47abde66d417f8df36d9ea7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfb858eadbb5f1d73a96777e0ff95a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128081f4d9211df07b495f243ac5c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36793299610c9e198462b7733def8804215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c25e4f5e2dc9839c074ddbbf5338216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafdd4c04d9e8d42c5dd78c9cb980d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322521fb50b2cd59b5e1a1283626e96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd29c7a633fcea8484dab48f453624219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603c93692116ee0f3cbee8782b9cff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e2e7a0471576fb6f1c51dc62eedb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e2122705ae62bd1511e00366dfdb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08715c29f24dc07e2088ae3390872be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7181810028eed6c4e942ceb88fa43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524cb09d71259987baaa3a6fc26035f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d870af3ec000bf8783724dbcf8ba3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9627aa1cd0abb50fc2ade7e9da1cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ce856a63a45f0515f7f3eeba51260228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c6bc3e4c6ae3f739f73d42ea3b10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad823be0b30cf11390c79e238dac751230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b42160c19d20eb6d9d2a31fc08c2d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c69fce0b36779a536591d058ace3cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907add437a5bb0fe0376c79fa41b570233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0498d7d7a0efc02f559baae6c816e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c5db45ec2255075638ba3ad627446235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f9b9f79b0b90454d9b25b13f90d0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474018dd9fc347eec81cfb4514bd2e55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f4bbd97df172c8e49577659df17df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07a1696ff128db531a762d12af672f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75644302feb20d014a448b7f6918aca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ada7acf867a5321b4df5dc52d3801241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9214bbe49e4bd90408397b3612b293a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558bc157bf96f070fc6b89291e5332f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086878298ad22584142e3277ad5bcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a7b39f088ca6eafe797f9f1b8da13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca35385137da7d670fb4587a96feb65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca53d98645587f3614daca36e3d7352247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddc94e36a3a14f11fa3924e40227bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c552d2da226a2a4a9b9ac17b392ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5159c147e0ab984e6a9f74e670b6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f07c74d5edf0fd052bb115cc64dc72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add64078b0bb9b99da63afa374ab0b81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e734dae272279782fb4f6f981666253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663ccac25c134b97700eed9c5ba3939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af9f014585aa52e478a237b351d58e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec8739c1cf954766edef2bf6e17295256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826d87637225923547dc472beaed2b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bed6d4aadce47aa24aab24fc3476c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e962b7ed2f79a8e5adf106c0eaa549259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f841d2f63c8bd35cae3a10afabde95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a774d519cfd037f692cba41856997261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9103145699b509fa505519e204189bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e1562146f33773c2f94705abab18c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411579f6b831db71c7a923dcf4e06074264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1b6be597b6c01ee96e85bf50b0617265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedd23afe292da2d85f5976557b4e16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7babb08bb95fb1da52d1de98a8d6fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cff8f1ea05d78a723b29df9115ac34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de41edd9688f0e4f6f2e54a4e167ae7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dc5ed11111ee9dbfba97ea9c39e67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085330cda9a64cfc7b25a5d21bff8437271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566f3e8841775973793c668234d83e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82509d387fafbb1372226c628cd89b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f4fe4b20e4e562bfcb1927afae961274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf919b57f9db1fc90af151c3255164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7674ef3fe29327dda4c525be0dbf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700162367ed21f0f7d633f027be9711277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf6c20a538bd075ec1fd4829875718278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f29466316ee582e6c794904d3f7a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499af006a3cc5f683182eed79d9db98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d974eb186f2fcd3fc302e71b76a049281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87c31bf4a226d58f4a10684c789f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965b12ee56b8609dc865a8a777dfac8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7a62e567ff6ac9f18442ffac34d60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df23592883bf2b4e9afe015a25baf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a957822484d3cba4a663b014c0235de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f922262c6a7b9d6c6bed87e78c898f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cc68226304f59c42d38c04988ac8288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>