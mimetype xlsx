--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b432245010e62d50551142b102ce291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c083e822b1262f19759afc95cf31352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa12b08226cc162e718db20a3e17dc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc07f3194a6bac1e5a31e364fc01914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352521270a9a398e0e7fe6b2b33c1cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e24c42d97aeacfa2d8a82ee71633e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c02d179f39a4aebb0fad2df72bb7f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73d3a9c019251cee6f76acdd7660ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bb5050e9ce183d6dacd831e7942099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc7be56ced053aad7eaf327873ee210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2825ccb1b64854699ca8212c48cf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66775bc375d1d29bbde6487453793ac412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd5ed30aa12e444339201d59298c1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7ff34c73c9e50318dab246fa15e0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4d9daeab3c2c740f67e93c71e1ab315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed569842e13c4c32489577dca13c89316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c09374e481f5f55d8435445ebfbdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173bfe0fbc6bc0e0ddeaa2a4e82491a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd193cf7a8eeae302ec9e24416b415b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e75ad2481d023432f32e697d570d0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4f577329d3a98eec00f6b50a665aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9cc74953297c211e3af07ee9abfa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac90f976e0fe10c2ee56aa8f67ad3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beca6b927bbe37b331dab688e254a5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c384a75a31c5f520dfd94aa790a3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a56c6b67df346a65449ae4e24a3a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f6fa21e87e3b30df6e8df65b4186e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee01a4c2c473f93f39f437f3dd53c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea4a5cdeb7b59368b54ff0fffe341a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c59445a35de84a49b80c99c908ef230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25dc9d766fa99f8afc699b69ee331431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de250d56e5f948a465450036e92a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2d5659b88fc7d6f44a4ce2b84a29d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee4707edea1d6ff3bd8ebb4f91de434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e7af24bca3a35757c11b88ceab33c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed7f4d555c521b0e3837d58797a50836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6470d4702d99d6bb72a0bebfe5340b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d26bd790a561eac655b8a06243b7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394aa40d2783cb3c1241919f0a8edcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b8c44578c11ac47c963f81b7b187640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373dda968a22860259b98775d6459dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd4916d16891782c56dca706773d9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3010eb1180b7146f998b9329064ac8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce836f1a46e26c72d22dc552f48b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265251a03e5e7e8e72396ff7626f1b3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6899dee948ac6e1af854f94a4b4c7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c990a8654c7f85bd6b7b1e7f651fb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a71ec2ec2bc5aafe3f05eaa6fe6cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9108d9e62045f91a09890fcc50abe1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca4bdc8d7157a48a48d0f78127890b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968442d767d9c14e276e5cc4f76139851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9633ec61c11b0bc967a16574b18d13452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ab72e02c127974eb906498c98cff553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a2f70ce66aeba675c34c0c5fc79c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3246812dce977f2d6e6810cca2d875355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48c871f961e7609b65723e914636d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90986c2021122f0c87dcdb3c27468d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76ba04298d1bc047a159bfafc2fc4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cfe634a12a25fc20114f2096a9a6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7274382b38b0df84eed982a3765cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaf2c7c62b2c37f47b887397f4a9a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82129622e5a8764588b772ef78c299c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67d66041852ac1b5b593af7c969fe963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1dc226be66a834175cf9c3da4ee7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6e592258cb805b9bc51bef5d61aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceca16a7d0d29111bb95fb5af9217d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac616c5847f94d8e7d66d838ae146467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33a8eed9969db56f7c7cbe816495fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cf8c4cc42478044fd1c2757b56d0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6943c844f9dfeaa0b905d89c383d6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c92be2c962810df4204aa5722aaf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dae6c18096a3c2d2fa7cd972a3c30172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497a3a941ea280c0ed9406310de3e8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c72e3d5718896dec7eac4f5f8dc9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af191ef2eeb16b79866aabb4b25c335275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22090922993bd53fdf42939a608839b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e947eb5c9a1a3771455dac25c328977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ef784f0c1360293ca55b69a868c2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08fc4de2fd2d1ae539f52dbdef254979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dba33b8f971de9519740293eb4a0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7f904283373d542fbee0bd10dcf2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe8db6beebf99dcd26adae414f10d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d470e9e35be60a6a2f1a1a20850ebb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bf58749f671ba1511af75376d8daf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa1a111295b8921aa3d3cac659392485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888e0bf7c6f0a5c04d3c5bbbd9f426586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc6b45f1aad6f93a426d27e8d0c8f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb423c6d0058a3866a7ecac09293988c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7db8493b95c5684c1293d8e320f3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a82fa4c890c475b2da2e0b864340890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8de9a91e09a2211b8e449c297b574b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9db67e0724d5791dec11eff9048dd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987496d187527992aa06c8ea14cab3ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec030f7c07754c60d223e3f70c97294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c313c4864120c39dae27048a6705e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b26d3820c6898453521fd78f5b200a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5052d95c55d069342032dcea3787a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd3cc7a561a1d4f1132a9f8eef3beb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5187786cb09e006e2a3e769dd4409bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca2e8458fe3f061f06e7c93536092b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae664ee24f5ae35e819513a9dd9ebd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858e7fc1977610dd1b0c6d00e2ca7db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ff0ae895bdda859fc91fae1eb582f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629835d027b4b9173a1164df56a3f96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b61284cca2b7dde3897bea83880c8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b040f2c3d6e1a66270bc25e9f1ab7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac570fa13c6fd938b507dd1a12d340d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8492160fe3d6ff0d32e63f71ca96edf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ceafcf459f8945737c8400f88ba7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37140d2557dfe7175134c896639eeaa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33da24e21ed8b78cff73549fd8c960111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe399bab38390d1e030a9959b5a89e4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a0cb817807066d3b56bc75d15c5a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91dac495499e413bf73efc43571e59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc6f1503c076cfd844d040482bb474115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb455699086ee417ceb0a881be2bd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b72e820b8840dc7eaaadc497a08a15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f493f3f8164f5e1e3b8febcbf29f21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d7b7a914e911e22069700c945d058119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a22a6bc6865c07d4f97501ad87cc13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be58bde4dddc2edb4dfaa2a97fed127121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0e07e5f542712a56066d434406a81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685e5bbf509784a97de72c0ee45ee17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4f8d514530da3562ec79f72696d0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd18fcedaf04e08e6a6852f3667012125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d11d16814e36e826d3b49e1d6304bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724f71d9898e93de334ffa76014931e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444626cc9ae13faa4558296ae622cb48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9fc96ebe2a931f1377c6da8fcb40e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc39a7aa59a7c6fe6d097d82005ddb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55e24a7c0197f18e5152f4d54aaaf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0869de402f926a120698f472b8396f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2afd7a98072028ee42f4a7c2d3025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a3957cd1662bbf5d04e3036174ea2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb2728df870c827b243eea77090f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3172ee3fff6355489c758a14c2c15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72c7a1f55cfa068bfb0c4180480635137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6166dcd3d1a356c435d9d220461d0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c5dec79b23477e240f17a41c336ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee8965022e573deb60702d5d26b546140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cbe724a1f2b4db73ded176578f68e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670653a7b3a22a075d37566c7f3e3ff7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307149e7d22f03ad039ced52146937f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e3845676cdc98d8c880f77a2e48ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42547a53627317eea7c1d3f7f6a2e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafefb199ae8a1c23af60ea1aba511a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dac0b6405c6eadc0b05d0c08e25d65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67954feeca72625224e9543bd7287a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59279af2754baef5fba25f532526c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942500a06c01df7fc4d548a67a875150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c98c05bba05b7a6f1a303389ae00aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119a68cb3a12f048c16e0d9cb5dd908152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b287a033d188c504cd325aebaf268153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc638f9fd61bf8cb1b98a713dd82cdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c37c948f2fd4f957e3109e198217ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7131bea51b48f54ac1b8d4da8c935e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85665f0dbed05be5629914576760bbaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93855b07c56c739f0cd130f58918d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef3119429228c2cda8c2070185f7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2bf32984d49d889f698338bf8db9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1fb0bfc9953701f9d1a3fb3dadaff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68805aa7eb999f869db47238dd3bd44e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9c470a5d3a12c674ac4a7d07e63a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d8304d836250bc0c1535b9e10363f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a720993035a1f457378b61a7ed610165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255daf42ed5754f96a62c4caa521de9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b287eae34316c228f81f3ea24250a82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df3b0e4fc1f14322f286dceb4e35dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a8b6f0489c571e8e5e633f964a41e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f6b236c1f62795c38bec2ab377837170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be371a5e8bce8f105306a12e63cd4257171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede36b91019140e1db9bb21f0b7f4da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e569b7aefb6b26b10418627b7aebff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffb2f39a12ba166d5360b5295d7274174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfa1dfc3b2abe8535d3cf006823834175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f8f2b9ed642e15733e5f1d5049ed2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd3c25855f110d2da42f3313d834fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea092d08f7dcf00f30a34f4c575bed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ba539b4894f3eb85986a7ebbd44b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae543763aff809c22d47455744489750180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e0a3facd5a681bfc670db79e9cf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c181b3200da293935d1960aa10af6bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1bff60ce2f27dc5077d1d1df97c80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bec2602d9520929ae5a7978624edb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826497214ae4ae9dec6958e2d1fc8d5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ec426e83788e8ef429270eed2bf2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e66295b82d4addfc29d270ec15da3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d9b58933bee218f6020a34d975e8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b0590dbada2875a87d17bb27ea1d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ad7509d319fea105ecdc0c7044c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0c24580d180c7da128bb1afb4fe23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a8548fe2d6cd686c074b6aeedcd78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b35252881e78c28170a22c9c04232193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86504178e4f0c98c6f1550bb508c5298194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141e705d13e6384f6ed374ab9408280195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a155c9f2a19dc7772bde2894d84787196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf037ffe7c4059b6b380a862ed38bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810469780d1e49ea71999b4ae4218db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297983ebc841f4b0cba208f1cacad76f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c9eb13295182a8c309624ee38a5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab412aa6634455eec59bc4658ca5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c35f659181cd260efa390fcde4872202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366db3c2f4523823c2f9055b7cda363203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d28793ad8c131387b53c3db0894f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dbaaa412d1182960d75e0e2a4e069205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8478ef22432bb058d7d56668b84efe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebda76f4d89bd47cc3e0829225a58c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570913be0e0a66ddaa49732a8d28bd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec5c93db4ef0d6f226814f9c14a6c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8751112362137c71c015f2b5f84603210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe056d495a098332cabf4948f4839469211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaaee0544da23714b4093781c95522212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455235c569096e238483b73e4af1309a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1bf513c0b7f8dd4b336a65820b36a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c21be1410ec5876c81c6083f8cd26f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdcb1cecd27e32cc14a6aaef8b9d9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c4d4990f92e1706ff4710fae8a4e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dbe76429c7e0d5831f8a02c33307b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81654b1c606fa09b9a50bf95487e3e8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5199a74d9460a91f4a0df03160b5e65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9c018efd7e1b8e5fd84188db4f635221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c67867950fe803e59cf16006c0c2e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379bc3f6a1d1e00eb3b01989cb8f6b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453d8fcb3fcaa249950f33260c8a9d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50963044a874cd9d3f33b49fe97eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c024ebe3635ed8c20fafe2e727d6c22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec2d07f254721dd038045340cbde81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecafde3e9d30ab037c5bb3398de5a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565af03d799a7b2fb73cf4909a248904229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a5a2aa1399517a744a7756e17c32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd75d5c1303d31678ccc289e4ccc20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4057694fc5bb3e1f2f07d412dd580d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033707b88809d06902b7b5be8b83b6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d356e577a0f9eaffd1299728875fb66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5961bf9efee2fed94e61186f85546235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fae42da35f4ace903cad615f769323236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801fc8fd10810caa76feb1083963840237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164030eedd361e4e5184553f3492b060238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea4125f95167fbcf63570c82e88935239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421773e0667214abf06fee13c0166f9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e4c39d7197d4d501db0d4aeb5696a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa056e08307824f8db234a6af3fccb0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c87f9d61ded996689952ce913821f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0e2ae809a8db885602519e777b595244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f316fadfe10991d51f73d0977687a5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3784b297134d33c73495c1725966de4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28276ab59e2b38bf2f033d4977cb9ee6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9845f3e9f0edbb98592592b910792d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be937e437b3e2a7af5cd2dd5adea42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045eef33d433a3ddfde66ee8adbe9c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6047a8f3150d7e0b259cb987ea74c54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbdba75697feb3c20441fc0a760f76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43c0758c5e99035dae969ba1a909f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9035e6d38d71c544bb6254a1d32e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe22f7069af10497b59f305e5084ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d5c9054fc717ddf19c5bccc25882256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f2c469f892f23dafdbdd40eb5ecf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e320d5e7c91bf0a224accdead3863c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229fa2823436f2112218e46eaa178e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db12a296e558c0553fcec8e5b532884260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf7846a9965be81a247edfc1f74db5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b917fdb19ba7870018a64ff18270a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6bf1a7c9ba14e2d014203f50cd03f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8a5bea5e97b7fee894b471bf37bae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74f83f8857087e2bd9fbff6926b3b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879c017f5ae9475262c69e86a25fb08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735986f2fb4b53b91e00d8fca562fd71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb90774c72f43487177b6591559f1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf1deac221b18d9ff10d6dd71ebc20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a0acfaab48747a786f708817b7621270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b60356c9a52fb8e51455fd07783f05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3533ddb5c73a4a800fe4e2a570819f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80322229e6f4067be63294f37c9a974273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45f5d464aaf8b613a5985f068c2faa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b23a53b7259bcbf25d0b77e17b8062275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dbcc244f63c0fc2aa8c8d2a61550e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba9331a69692a766ff79668e8c5bdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56863ab2d1c5e2c6e571e4a9b7f52bb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea7d7a7ed5675ec4db5dad34c83e40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21761a326d1897cdc9bed6dbf95f8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2761eae785e1806b28f96d5f8f6d17a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0fde69cbeedb847d0bcc1e2711ef0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6367ccae6beeb634b6505743e0bb57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17d85208b60a6d7343733adcccbace284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6631ab794e829b6244e06ee4365289a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637634ff085335d949ea93e15b8e81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b754567d5682f021357b80fb3a421287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cd3902c2d23d3bf8dfe3a9ec6c9db288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f5eb2c3b36af4100a55623792a3bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6fa8c164c44c5e2d3b09d272d8ed92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd1b2e99bcb7d43657a0d70a5464f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746d67f4c9bb1a9bec2b1771d006b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6672aa97a2ed7ad6f86621f181616c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161db64b3dbbdf5a86a9d9db63b7aa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ce917e299b7cb32f1ebe1929211c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00969adc641caa6a5d31b2fa4725f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205451d62ba45832853c8ff5447d4bb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e702be2d54748d4a37780e0d5fdd4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f308f256e7dd200f15d5635ac31146611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c7654fe1f21cd277980487796780312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c520f399a7b2ada46c199710b7de0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d46dfbdcb5dcb0846541e24d8521b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa1cfaea7e044727b47e5e953bf9c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f44ac3632f023ced06e8b92f14c6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64c6e06d7e154167ab79473e01b30117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b2110f3c0f03b1f94c1b19134df7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801b496dd0e2d5f6746024c9824f27919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c52229d5a34e485b44603c20fce9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99975b77ce34c8b88d71b2689011af5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476788cf70487e2063aa963e2b47933322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba5e24608a519fc223e022959fdb1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dba00f143f0190dfcd2c8cb46dcb3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28adbf6ad4bfaa9d6194f96a1213bd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980c088a3f7385b7ed0787cedda108726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0b40cfef23402821af8c750f0cb4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572836399a0d39df70c7bce01ac926d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeaa8040ba052ca00ebfd9332bd42c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159a7393fef76f301c005cb1b3bc88930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c93a6afcb797baa6e0b5f2519409231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc086efb0e0d8599083dcdc0f6259c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628100d1e9d837f21d4c5990eb9670433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598b2310319fee796880f21855d8cad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f459d0eea7a6c9f5f41d1496dea7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc3b54e1dc5f3004c8a418fc69460d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850e83f8a75de556ed35825b62b567137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f638da6855ce64544208bfdbff6b9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6232e69b56f01d1c4a10f6ec6c9df239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba615314d7b954d99361f2934ede586740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c2ec2123ac66321cc4a995023a9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89845c5faad17eb59d3e9bcf1f758cdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8888966ab2dfebe396d39173d676043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab90a966c020c9021e0016a4be5dbfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d2d279970d93c1f9fb49ede41e19245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c102e4036770005a2aed2aa4a86ffba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e536f53be05d3bf0136d7e8b06f6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1cbe7e746feb847e0021cd18723eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77406cc8d37d3bad7d2024385515753149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1c8952e3d3fac176f1a07d5d6201350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb1bbbfdacc8336dbc0d768d15377051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ae71042e1c739bd47515ef6cb12c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553b015a817eeb5ab4a4ea83c196de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb3e183cf885b1f3ba4929b9df158754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c12b9a73de5c97928792b41d6f531055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724308035b69a6e813d626801a4c4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554e0b986e6c3ebafdd362a4d34ee5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833b6fb90808bb32f2d72209648676558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b8e6e8abac684614b7f5db4dfee0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b66ea5d4d2753ac482a44df41601ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acad2158d72324d60812092e68eddf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c5fb7e80700459cbbcd96876731e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4541f18aa6e9e67819a3f2e8eecc97c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d13f2c53f643b5512f64c8f1190ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb923f28a297b4c9256759393ea46ffe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a17f63d83ceb9ca7e3fad2ba91f4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e987f0242e52b8c953d466522677467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2053886167aed1e7c06aa24aab825868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e688587dbd9c4f82f986f8eb2fe04e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322952be87cfe7c72100b722de8810b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cf467ad55181af601d5608b3d95a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d684204b63b9128e1490c5cb4647b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d088b3c6516032bf72ce71c834d33773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd537b81ba3772e7dc8d7341670d160574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42d3cdbb5772b38a86841e7c23792f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c302df974f0123913d5c250ba562876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85101ea2aa793838f86666648d16f2c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11454d728b9d151961d4caf5a4ccca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c38c73f3ee30c9f670daad58fc6b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe834c0dec544b08ca5e7912e209bfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671005097ae4c93a013d1d950e68190c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6aeee3aa357c2f6d1a8b4473f03e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ff95fc9a5bb8b0c3bb1326932a1b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466037ad114e3ef2baac6bd56808852684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf891b66e34c1ab63e14273bc84e3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc652da0d16abb79d333d23dc92e2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7d5aec3c4839a5ea5596dcf56e05a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1bf9344eeff20495fbab0f80302fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252637f695975c611c39f4d36ee767189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb0ec7bd2702fac40c2a8f76a5bc9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d581dfe39f912c00d15109d442ee83791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ed525fb9822b7bcfa2a5f3936705092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c37f5dbbf36256e9f135c10fc898c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256220e445f83be43bd7fb6fe8e088d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b444cd09980958031364f5323217e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125b3232517bb0399f771aa218a99a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae5f3a01dc8dde2c77a8ceaa8f16d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377c2923539ba2e10a93dfe9683a8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784f89936a2abc631868585df38de699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f98e0cb171ea08ac2170d57432b5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6889c54f60dd0fcfd6c8d6e10642a83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee6339a26ae5ca2ad33017955ed92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417adcddddee33b4055d2a44e8c96787103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f693d47f9eb17035a553377261094db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383001833526d4b36717a0833334777c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059a4fd531587f8b1ac273f9cece85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec986b2057ac6f4cf9ee3b0a937eeee3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4e8dc755f1bf477c5751f25047b80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6110e4006873df9d8c46bb288c75d5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa9ac196e883d2cdbdd8ddde1758ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285deeae0a38dd89b3886693ea077b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04f273e3afffb531752dfbee5bbe08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76da0c4af609bf40f362a8d7762f19e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277de73901f84301a4e31771110a90c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99beaba61f1b8dcbac24e92a2b2fa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc76f91152ad915308513756a6c6b7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bd5b3e7539fe995c7bcecec2e1c27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f340c3c371df091b6991bf5d929e5f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cae65a3383c886b6221ccd0ee1bc66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670ac18cf025f334c8c1caa15cbae0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259319020acfc7d4e1a5198e5e170ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b53595385ad24c65a50af7d7ec146122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226c8b5646eb97bac872c0a9b2aca4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e81647a3bfa634716e516816427a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87b452446d9a787c431d7610ca1df6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775770ed71f24f3d2872d863b14c5d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218357c2ff4980070ba418af47f4155127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79405c7107d3049411c9153bb70b40e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8ae5046eb796e22a12f778b53d35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37821db250d6484783b14dc8055e86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71430ff1c2b211bda61eabf078d523f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e8f21b729dbaf338deaa5f10bca22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d8764cd4e6b15ccbeb0c6a6f24252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd17f393c33752fcbd7448bd1d2e8f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052725b87f1ffaa7ab17dd27863d736f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019b4fcd418b3843051832dd624d6ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6367dcbaf4d44d5facd9d7bfb9d4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce161c75a86b0072995ac25b6f6e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1889ee45fb382d5d1e6f7c930a71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08840717871d0413312abaf3b31fb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e717a6ef1333c6f2c81058efb50fda9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65459414d56319a61852b310a419ddbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5b435988552e75c26672eabe51b05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660b3561a42602d67e22b4f44e5c592144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebdcd19422ad17778ad4a599941d3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8b5fdbd9318ab9af1b9a6788a1f91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dfcd8fe4dc8668bdd1b02642f527b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4783b80fee5c19af02d9ab1607bfca0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a8526ab5da24e4cef0a5c9db671f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407b2d0e02bb0b742bb8db896dff3f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1052bada1260a8f2a64694f5c48e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1906a5f68489dc0e99685ea9c4e238152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbe64be84161515c8a10c99cff7952153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde356e2e28fa2f579a4a3b453124fa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edab5857b4ebf5099bcb155ab1cb76f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239f76b397d65b425cdb9980e8cf122156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeb0f9ab014f543fb787d009886d9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5dbed2853668ce4141ae9ef84b25d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de4507b841bec4718f42bdf1e17147159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063747f3991722480fe42bd4b035b69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b474e76a6818e84b8be1f0de132fea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba978c69e1fb41fd4f9d7cdf891097162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857b936dd96205fe097319d08d4bdeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f5d902b989f958ff12831f53e8995164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2c63b31e8bd47a411d04e2b7f6a26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51c48e4ea1a3279dec63c924bc0ba9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccd0432fc15e53d46f4ee13f661013167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f1ae8383e9adbf33c33fd5435a973168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915384f265a02c8672268c067af15100169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f478ec30d5b685f88eae65f3d37434170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7be3d9f5ec7ebd4864a027e638e01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5294f0c1487aefd137e7d161ad7bf73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d01e614d1a1a1060811ea20e22b24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69797d60c4420edca6239eb8ce8946c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48125af9cd53b1c85c672c886cd050f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9362e4a1e8dfd3b33518ed7d98147176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59a47e60554138a6ae33c1cdc83481177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f617f1f779d4864299c447f5078580178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff295a21cad8a3eefb1d1bdee4604b53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80085edb221edce0e0d3cbff741a619a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f1b19c2029b6f961c74613acfb4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56f489df424532a80c572b7bf972bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd814b722de716f2c46a0e17b09de2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a586976c88010c7e7bb958b2c3962a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7d8021c0ad8c3d9d67940e1b4345185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379693c953c1026a6aaa5cc3136888b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb9a55657a9a67d067947f1fc5d1d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c487ba3a2ae709a039c70655a6b6de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c522ac35c6e3bac9293cb6e8b637c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c6330a7349ca149be69002be2fb1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2ab3dc4cb19563941b63ec49ea743191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d3fbba804ce592284324cfb2110bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac4d5edd8f040b8d3d3792f71a9a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f04719e8c52fb4159a0092fba8dc84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30473b0147f7fd7a11a0dd7d2d5edde6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03c6b1346ca4762d03b967019631da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa561019cf7d32fa0503d3cf929a11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2076db4be1ff45857d8c1d6de578363198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d98cad16af98a31cbede12171393e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3715e2733222bd320ec6e0a4db057200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652b090ddd460828ad9aff40764e5be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237c022ef31f1afc7d67de9fc54edd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c9eef188d13322d739e843afe2c53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25cceb0766fb07182f587bf609967b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260c958e556a71846393be04fdf78db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86490720f3d0bbe96ffea263a9ad66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d8cf36487a531b6e83579cc07f8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f688e4e1a444c1afb9e152cdacf7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52666e0e8d03cf4c2a96a78e97bc87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c09115b7a9b6f426266b7a3c89189c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60bfa6cbeba474ab31e4cc8fd7028f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a13ea42fd0d3e95585cd5584ad6eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437369b5d4c38c94c7985c2d6b052d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21b32a0113a11643317f4d244f5dea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888d625e0eff84f8e5ae6815bd309e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45363c7044bb686f3c5d4c414cae47cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaeb90e9d2abba05c7289e911896aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb6d78eafbec1618c167facf6ad375218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5b4ac2741ae8b2fce276ffa8dbdc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07292db202ac72bbcff557592c1863220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcc1be9a3cdde05fe8d618db834d7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754cc05062e364327ddd68576741594222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b82b0c11767176342517a38896706223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e11a855e235ceed01f5701e81e390d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727da2f79a4250ad94ce6d5b1449c4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de30c40d0736a9b596f005d038a6ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01612f26b64cc2d33a58e538297bf7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f4585d1d6c6df7ff1cb62bc07bb91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2667eb8e68903baef83302008bb9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e3e8c9acb9bdd6f0a53520c6bdb9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f69fb76de270900c875ac1b410db3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2462d032b4e55dc1c21abe39c25c0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e021523608adcddae0cc38a3db496e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff351be557af4fba96f66395c49fb88b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d59f98d5471a581f331bd1971b4dac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378729198bfe3bc73e37a12ef4f14c0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcaaf7da8033cb1e6ade9a5b065f40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4535abfde372f0add026021611e2779238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e3b7a2a8b9656a39c5c91b010d967239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769b8842b47def6d61296f14a5b0c98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3be8c82522c408a1ccc93b6dff0324241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7cfd13a3f77ea0e9d1c37c8049b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c4ce440fb9c134f8f9f61c78cdcf8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1d03f6c0900e32b88f798edb87ec9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfde112fa4966bb1a9c763a4b06764d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf4afa378e8db3b38cdcca5512d51e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c47bf8589869525e427cad44266ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e18ffe0e9721690fae881f690f280248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92638ec71738cd7becb56701645c350249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11794fc5251d059683d810fc27206aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0872fee26368d30ff58f8a99d58090251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c9fe6f1f7bd509f4a3847ce6b7575252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58be29c6157accac09d4b9e4e8c84d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979bac5ca432310e5fb36621cdafd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366e7aab8aaa26694221b1b577b7fec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71992706d623ab08fe2443ce7f36bdde256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182274d2dc52612966ccd6b57e5a85a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74b8f321360afe2ebcfdacf1b529e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ee5f47c78fe88d9a68fb86e0c9ac6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af6c29250befe74f545711e83dd99c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d7404bfbb83dfbe5435e597d483a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34739b1f6db8edcc5739ffc218d50f00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450149b06c12d7466e6f50c8bcc1f667263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf43b82ef30aed343fb4944b3630b66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64fc2ae1389dbf109c52b79dc7259265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e86c6b7623915a3ec37d15ba826118266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f6b84f8fe736f12abc45054ec822267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efba49a4776e449cd418734d7133981268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebbe711f385c7769f7c83ce12e8244269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f61ef8aca8a91a3a0bfc3285adb47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eed8cfab8ff0ad2c6e986a9644961271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49693fa3f5cb296457c49a308de9738272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09092e51fad06a8d9dc8a85778b316bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1fdd1e5753bda3e5b8e32dee27ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298d2c2b7eb7809f0b61715a7111a36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2802512ac795135261c5e1d94d886276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8b2ced276fe922696d42774f762fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c524b8244081152c1a9c512c3fb88d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc926b27cb3f62681c775b509ddc93c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af89e9e4d4c5cd5c2e590bcc386e08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4611686ba675af18c9ea16ba57545281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4224703f0748afc1f59221afb904a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0c71246d55ead7d88e7e5fff192b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60bf3d67479e8e3b462dcac8768d13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50af22beb7bcfc01b2b0f8e4a9b379f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016a3e00bbf17576bc899a1c1c00c44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f71d46a61913b252dc370df091ac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a50ea13f65c35bc44718ee45ca69b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>