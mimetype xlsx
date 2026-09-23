--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371b4848a79f925cbb05d51f276a4ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f14914c8f5929ad75e5d920f2d508d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a04d572c9b3085d88974e7e8cf233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc37e76e288d88658386808f563344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a725347aa27c2cbe8c1f3490f515395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e581035370ec59b8f9864f4a097803c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3f4a5cadeb3c119f051ccf8f7bd427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412b3c232f9fb24f33bc442513bcd928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831b219293d7d66f3d0df1643a84c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d2c4978ac39d256f9e688216469c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e4438f4359b94708f42956402a6d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8b5aa91255ba544f83017580f512b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741775fbcbeb7f3a2630f43e93897ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af33040dd4b1a7ec5765e45ba800e7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0f479f33cb3acf56780e515309d8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406428dd41701ac52cd4fe402dc73ae116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7961142eac9562fd00801e9f5b76e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053269dda3ee511c2de60ae00453557f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0e0a5124a52726725ec5994011f7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cba7a686755e7faab6edd61d645a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cdedd7cd55b14abdc21e35fc1839021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc349a053c89241e49130adb769b238322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c32a279465a21e81ed12d6157bcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e281da3bdff7c531071319a09009d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331119a5bb0a3f48e8c0833e8dcf41625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f53e9aaac8b09c53fccad187bdf4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201332de236c4712c55670d05b61d44827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4af6fd62a63b38c975f9ded2600aa828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec1a66ff4df4db3d5f0faff81ae3d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88e84fc07e83617180392ed37f1f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaa055898cd00fac5465ca76d204be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d9e4a68eb233434b5bfc16c469d8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252175a632560728cf86dcb269a771ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86f17a79b3040de93362cc5410d05834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4e5271a8ef6a42db5b3ac4ff298a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83753ad4fc330a77319135032aae59e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b5f12b43c08ddfad0c90b11edad8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45927b75009f902eff84ee04d1f4a0e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98293f5b34622f1b090e80cf40cafac839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924e8987a385af265e50070ad3da37340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2a57aecb61147981b44cd3b910ba741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c7832eb159c5e6f58b2ee4acffa3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132286355716207280690244509720c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b8f0d52efbc472d08bfbb33dae55644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28b4704480d452d81aff842cca265e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da211d8177d5c226f174fd9b9bc558a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886f6ffa0d6970ccc9f9ba952a1a38c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8fc7557c09f1f189723cd755119e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ea81bed6acb9a726f267cfcc6e51649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634f0cd9cc3403fe9336d4e385f5ed050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c58a17c1438a3f5f89f1c14bb86afd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb44abd275679eb7da4791b902ce20252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c632c21f59c3cb660c65c45e009fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29c37b38d638ea89f17448f3f5121554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b87b1d5f6f520f979195734f9727555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf6c4e1d73f9a34a393c3436bb4b2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c41aef68911d552176f388bf5a1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6a527de8924c0e526eab6acd6a86e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402f3fde0288a09d8f28d74e4bd473859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadf88ea722d6761677d236061d2db360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a306c87a733d551e793dcf78d82f6fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efd45ca214f866352f7c81141fb90f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11b29673bef7156087b722ea9f6f6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b2091459a4f95ff6cf3a2b05ff69164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb92012958d269c42efb248e692c8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a5d16998c6afa0a54b28ee5805ab266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50d26633dc6c115ecc45109e0a94467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa895dbc21ccb5c6073839d76c51fe2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740a8038d1fb63997432aec9445c92469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791a65975d92f892625c1a05252982c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b337173b2d8c81beda7e5cca50ad9aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5533521c8512ec63b6c5d2b4844f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177670b44b98b9ba7d484afb937051973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4f26d09e0f0144794bd8085f2ac7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51cf1766f25f904d4a468f30324fda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78101e2c0a4a864ab6c19ad779fd3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f525edba0aff0a329c70ea3f413a4b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a18a4e283791eb6c0e0661410f2a0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a9021b9f71f961de7bccf81bdac479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0eb5fe6971760503bd9f49b90a6f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c72b8e746fd80a0e5490120360e39781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b04560ea7491d46e0352207c6065e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7d60ece6eac683e9078623eded49383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c9f8583e987a0922f2b01b47538784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2f13aeeae61562f34de008e1cb3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2766e3cf8ad1dafd4b686a457425fee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72611ad7d46d14ac01bb4a54ef43c4f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77b115479fca595dd6656fd77f010f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c422d344b3ff39684e034b313a00c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab8aebea2cae4d1b1c68ba6e79099790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940e53c8a283c3e1e20bcb09a86369d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc4bc2a7f70884e6d1323848fcabe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff9538832433ddc271e64d8694fffb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aa0dedb4a8775f78692cef0b30a3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92d69248e5460abc42098db7d4c7ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116558beb196595051054268952308df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9dbac0e323cb66cb9de65a1740ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367b71e7268b693f794c21da9de0a6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adcf3698fa8e17fba68131661b4f2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506ce091225aefe4be93e06ee4442a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0f68a5f2ab14e4566b06d28cc542f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4692f87bcead63637baaeb065fa663102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68091bc383ed6c35ab034dbce684e71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610f8b7cffbd6d62480b4debb204d3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766ce0266e28ca301ec3bb324695cf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03811cdbd57507b5727cc1ce82db4e22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1a5ee81330add83e79ff75b31b85d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7db015910f5f3c9850bbdaf282f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1da53230b327e135aa1f1d8bd42e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703ff5c563044c6b859d9ee87d00186110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89725bc61077e4302f4d6b6fdc37596111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f07b154558f5997c40019211775d33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d404c260da4c7b1f8bd84f665d1ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb61ba226bcfca0041ee2634a1f25e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04945cd0241458fab834d39a02ea68b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea451b1dca0abe0e42f0542030ba5ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57367336bb485e87d13b24fcb27b091117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dae2f276ff6c35c12dfc7b91c67cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85e2f727f71cb8efd853019d408514119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26740ad56f0a9b028f561e25b3fa3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c555946be8023b4a3dda26514b7ba42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e778c7645bcaa974d39a7c61157190d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac2e59c5b18334b9870e7d1d4c5c98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9306b702a0de4ae66c0bbe14583b6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef37e404f5991da92d88f498daa2664125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b45400bb45a5f8175ecc94280d5940126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc561c16d610d81ad113964aedc6af13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecddd8955c83ccba2ab07fdedf61e70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14494cff33af13065400091e0b00fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfa287287b2a2808894023067046de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c976d282d4f957d7a3ec09704c400ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb85b60e0ff473a667bcd6695a21d03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c68ccbf6bd8be7c18d8463ae8c7fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dc4a489b808bf95b9c64a5467a88b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39834ba1d41f392932f38f1a53aa397f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c2ae1ac8be736227410066367c522136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb41bcfd016303b3d0469332a0d1789137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c084dc11d8cc1e9ffa7ca4017b9d96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b99a3ab9ee21f216713092932075a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df6c19a105aea870baa6d7a557e963140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5566414d7c3a36b54f59b45b78a581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92e5c8e825d0183813f13eb151d599142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e5951391af540e9db7cdaee9dea4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199af4ae2a2bf47175c83b4f0e1111b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f205321c8ebc3cc81d22080034ef2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929f2cb2ae97205096dff31d60b8b47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed93e6681b2a5f21eeab82f6c67daf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9d2d46e9e0f8fe8b2f739570557e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a799bded49e59465d9e678a079d04b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c1b31a58c42b561c0ba30ab27575d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e8f476fd965a1e9c130f78b935da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5df8d0123af3aa458c424423561a23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd4b19795e39110f571aa4fc8cbc8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04564a100d7708353330aa9e14e5c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e751392a56f5c2e63191fbafe1a54e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5aeb4685d53e998ac38590218c033156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7487b044ffe3662d56b1eba066869157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fd584b853dc49675a5983153993ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e83193d38406acc262586b580e360159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3c687b98ca548948908acc301a4a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56731b15e3b5e8ce92df057d8839d932161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e548dbb016d57461e790d2986f755162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274afb2f0985f027ab7fdcbac8d503b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d581001035bf3daf084f10d4baecee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5455103718c03812ea2305e32fa20a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e76c86fb2171043c7faeb89b003020166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1963600e2463e870fff96ffd471a3f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32780a9740b1254cab24164270af0de1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b76ccdfbbed83e08c1fdfc30f7be60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc790b28b037af88d4f4bef98c8e243170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8463f25a8e88293a12b1ec31100cf6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b438a6a6982ed89ba244b1f285e4754172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b6dc96c0eb69261ff5840f64e68cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ca8dcf3a7bef12639e873489f3429174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ee1ac80bbbcfa1b2808716953068175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd1d54f4dfdae100d12f6c17b6845f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f387634c24fee2437e5800dd7b5d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be8f702149547b70c8d01a86ede63e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b438163a9af3b12c739a161a682d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccd08d531f2088f99a88c7668ac637180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81569608c92e66eb84b29b3cb55fdb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3903b7fe340e64a5c4d7d8daae70e9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02ddf058b11eb4ef3395e05d8bc34d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d337564dd726cbe4b6c5218d43e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f737fc74d0bd27d97f57d3c7dd3a642185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059934db814e50f73579bbb8457f2422186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d88f90534cb0cadb932185d5074cd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfab5986fc499e60033dde4bd5439b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694d154bbe37b20e2044fdb3cf7c0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e1dd50f0c66f77281e4773676710d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a723919696e50a55c867bbce1d5ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f3b0f130468236856ae5f1fa3a1cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ac3e22ff95770530ce553aaa36c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989947161877e63ab2bc07eda5689a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3979c07c996c65e344d19e13f5b5e67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dc4629bba4833bddca4664fb720a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338049289a0b40d4c442d084038ef7d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e336a0a8728fac10f2b6a2b52c360198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f6718f60de9762d592f3817d8fb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589895e06895e99b6ce53047feaab7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b01e9e87ac93a9da506dccd8abd581201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e63e544eac1a9ef3c92fb59ef06164202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c6b581a0bb89c4ab01a124addcc9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe420b0be8033ff51fd556bb27e450ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53005d76b129af8dc7bd35722b0020205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdb1da626765cfc7645dd576884847206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8d574ae7f29954778bee0a76028ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e6c14a13e11703d5667ad17818f0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ae241fa3223f2914ec7cd272d185209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdcc55c93fa84e37a8d45bc2f5a69d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c521a4352e8420ca5916636323194f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb213b57498277178c2446a2724860c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be566ced242bb64608c344a35b774213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8253572179e2ba85bd778d0f51825214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e6308be1adfb784034af949db6bf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424507f4bc8cfe2023ae62ce0bfb3f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7412e6625d31a7a70006d2bda49e76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a0c55a47e8754f1c8d63b58f9a1d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff40790ac70b1a3373479cf05c2e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b35ce79af65b1534f0886da56402220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df24c3a0810b89c83723358d1909f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60145945f0d8a5e184122c637d61e5fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdc06a4339b7015888cdc0f4eaf8d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bac7d64bd90375f428081ab7587f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1266515df40a512a708543d62047e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4567c90f64172e9441f18cda8d617226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043690755bbfa28448fad5a401cd50d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c4bd0a0001e3715d4aba4578c052b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0f013b18d5326d0561967c42f7655229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e434f96a94e8749c96af7c9aca921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a75f03a7a8f8c70006051592ad9f70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199efc4a1da65bce813ac1263d1c19e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a971c7cfc0be1a175e4f0971090c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d391c4c62a06e32fa8c700426893234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b98650c2406596afcd54f8c3d4e23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcda5ec72017078207291d2c3e0923236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b25240352c846dc1a05aaf2a694f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c654c69af8641bff25e4624412b30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87670d3f3903d78fdc48ae1e80ac3b3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066dc4182557bcfa24da0e9b30eb7bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78457c4f48671a2be68257b04319e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90412967dfbdca5369c242ff7ee1f17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700434281bcade25b2078b65fe61e94a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe8dd9ba6d5e6b6bb0e783492f1f01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902d568b022dcc17468414672fbd421245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14779e2fc6cac986febdc1746f35e9a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea3e57abcfc9a6fcbf52bb0989b867247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5737d2aa80bcda50bdf68a37cf6c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1d51714aeed5a78702540fd481bb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52bffb65a7c3685852b9042a530784250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26987776fde8d7d64d50428f1633c8ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d251ba9e953e0d1531021cd6f2bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240338649770e17e23e398b6ac83b0a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb82a9229d3c483c7ed2483a5442af1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad51e8113cd4d0c68edf2c875065052255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e06cb40eefade03c90258ce0e90ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174181811c5bc7927ac01e85b5d5414257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabef7b8f6ddcf0592a02d44dc4f09d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7a8e2ef4b6d333ceb683e43f79b9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c660b3544e00a6d38baa78767bb4986260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb89ab6a6cbe7ff3d7b5029121fc58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebeebadd95a0f1b2c8cd77fc568275262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814399b266ba9047862304643af6d37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0dedf875989da75c840a617a371c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b57fbdae178364d106f8347cd205ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879915903cddf4c4c99f5c48af8b41c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2444ec722603b003797d502f401021267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dae4d9532f0b518efbdc167a3ea51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3f8fc489116ac46e87f6bd22972fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecac8cbd358a038ffffb11c6756142270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39556cd3c2ac7ba75b970b29aa56468271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559151cd012ec43b8ee2b87a2b4e99c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf632818e94321469488b7d135e2ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124783e240dc3b5fe6b4ed62ab28d00b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d006c678f22d34410bbf67570c6f87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79cbc1e2a9210366d596e84ea328c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ac73e0786f84ac621fcc0381a81b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac62c5610897297fc01ae1602db53a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9e3c88b0c79561f63142d982d2ca0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0161928de135386d4e6a63551f503280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d4dec2a3010a0725bc71e43fb9f25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de4afc68befec6b70dc9b810f448c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95fa3db22216f9231b94bf741bbe9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1456b18f851f4828abb0ba5044531284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c96ce3fd47ae059349af6500aabca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65e53030cd0267e0aed2ab96848985286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8fabe56eac36b6a36a17f8f2e93f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe1426e9214ad1afde71e29de0a069288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadad5f39b1618e545ee22bb3e72c1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1d6e1e85792ce89f8f475b6b4ae932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe38ae30b4bee91780cebd75161c443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed13af9953215a4b85c0e6ad92486f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a20cdae6e5e165ce88a417c663045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcd8d8c5edf3f7bcd08ba5da71b7926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea4016182079713aa960d47736162a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd3512c65587da5c183c31b8a3c1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9ecdcb8929f54d4b4e25141c3dbc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd0027bad2ac286709f7d6e7ecfde310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d37ea61bdd9e9185db22a0a7bbee211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55266becd8310343e50518b69234b7d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7ff3a53c37a83114619ab61febcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce77d6246153ac60dcc776017417a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fee531fabc57b985c7cf5209f70e3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225535b07171bfbebe87606ce67f02816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67822af3b4fbf3f620497956ab4e998617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379b8a2467c548ab52b199a850e94cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894b1452f4dd27c3edf05e4aa1f3d4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034f7b29af71a9cc6a7d7147654abee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddca5e7d57f79370d5ec64bb99fc7c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a6599cc58c358e33bc4e50bfb17f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b999dc7fd33d72fca2ff662ee5b65923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887563014bf3a986d93fb3dd7e73f30124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d417a201661ce0c1c698d0d7b7f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6274d72acfcb55e56b1c3b89608a1cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950eb81655584e18ded87612d61fcf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a00487ac85ea95988646caeaaa6c1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61850c5da56bc5372c45cfc6862115429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e760f414f9ed60dacb75a06d81a0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86b5f79c77f4bfb032dabfa3827d9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc88c897bedab52ee5493a5cd32a9f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccc05c7946daeea561176b74ccf71d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c26d74da9203d0412962dfac41afa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37915105d8805fd253ac35c8dbf0b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a1c0fb8d2365f6c13c09e4835d01636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38240cd9384119b64ce9ed83135a0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584dbfa71060eacef4ccb426769e63938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248333a941862cc146ee246f8fbd4ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463e85f0a83a066b0b2c2c83d1ebdec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543a68ec4551b70e1d1e5e0f04e6a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e5eeb861c870fab128415900945b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9454e1eb22cd8b24dfafd48c7802243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dd6b96f4ba3180b2a95e29954ff6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0109fdb373bf061e2f4b5b2826027345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d15769449523fc2857ba0212a08e4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479bed478c0855f9fb287e02029f78047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bbc253e296e5ec98012f2e8d85e0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3138f277a0ba96901ed9b51300f3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2499574615c8cb5f75c9c740e58ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1968df79e759b55d8b33de49779e23151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f12ad95e832fe534803374ca1335352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d4068f857a06dc5f9bb41ba1054a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48e1aa0445cfca7228406438877a7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ab0707373b44080e8ab13c50d909a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f93c58e734bb99848044153965fe6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b87cd138089fc7a838b8339013a9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc60a530c49c886dbac854e1c8e10458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34338683bf43b2e864996d2a1653cc9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65cbabb321e233789863538bb128ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fee180bde4988d605f8ac23f17ff2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e2192c8b1e870945a7225e361018a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce615afe9fa1c22cb8c3fd70de91a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f45d87d49f7d630b7b268c3e63c9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665ce6d5f6a313eeee049f859a259b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d61843e64456254db46868f5c709fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ac24dd113babe3024ad2d2bb1fc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf0bae175c295e28b8e04af61856dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b278de76c55fea77ee0f6a585440e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adebc06aeb2828dffdcef67010b03770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b181c5bf31633acb4b5f47db6bc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be72d65457190f925f78690a4c379272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01ec22c615b1bd31e5acec70ce58e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104833b1cdff4e76e0feef22a4920d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8f30b755ed051af1084d677c7f67175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04cc6baa8d203fb342488f5f00488a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d6191a2748bf13da7fcfc0a5373377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47826c307c0e6d2b09415edcdef199d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667c1a2dccac62d172c568eaa8406c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73d58107d4c2950be7f93aa7ce16d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc4882f17826f56626f6d291210b0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2b13cd5887d45de3004db2c4f1d1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaed547c38cac4c0ffb9f4ec6df7e4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a21ae8e37afa8071930ad41fb844784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406039900e7699ea3b23d463cdfe46e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018f428e69b9a0e7866f2274333315986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d6ed0ed30c36ec1f9265818d00ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54b18d4b1d14dc8c49adf844cbfbb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e2e35b39d6bdf9c7fe81377fa8e5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e4e72a71ec28a1b7346ac579d94a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3932866eef0494a1adb18f0451163891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a9ce1e82d82ac16f40e8664a9227f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9317d1abdf2fc7f827ae22e3495ef993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4f2b57b2992e29161feaf1fe15efe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dddcd164f35aa965e3b9f150bfbfc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f6cae146c119c587f560644be794296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980699d99529bfd2a5f49e4911bf93cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dd2072f0077cc9854ebc239a54a6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175f2a4204c1ee37b8a8b7df8b8d28699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da593d85e0b3d046f1acc3a65daea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dac6b380bbc3556fb1096b0dcb4f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16511144b2fb1f87dbefdca9d4433b2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fa3e599ea82a33549d1838c1a72dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55f3512bb57677802464697b4465a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c738fa87732d5ff02d40862cdba13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca47c03b4ebc9b0dc6cd31bfce27643106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06850accfd749fde677bd2d7b7e6ebd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4799fc5883874aedfd4554b37286442108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadb5555d5d54a8fccb06f9c197137c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accc536384a3ea13de58f89f6577b9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e5eb84cee6c7ef3be6ad90efbd806111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6448bb80caa17ec9a78e5e5b683b87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248a9a279687c0852fe34e818facb7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b9494fdfce063314b038ecc77d4f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830d6c7c4a379af1e00a6bde2ad1c07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cd6f07991f0cb6bbfde8ff57f02b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7895b7cebc27e74bffb1d6ec46d58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba1505194a1a28a595a7bab3aa9a18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a54e05d21d792514fa9ff9a0703367119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025725ae6b8c8f35b19f4f63aa763c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fbd2d4b4c9dde761185fa8d53ee72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fc1f9c59ce01b50740d57f9552995122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268554c203383569e41a4e64c8be5490123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f556ea6bdb581b0f29a3f758438be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7de7f34caef35f0cad9b07fb2ad293125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fea4e7f83421d36183885f87b8677126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469e3a58c1297ef302092974cc96b49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d9124a3f2db8d3efb313ac64c8ca3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70304560cae59d94e3ad164a2525ef4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd168c6436364c47b55e65ef52aa2ff0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521de915f5678f04204710c5ee0375ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0bc7834d6ca90e5140f530c5447dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107e7893f0e4beb6f108cec55ad4b7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed666eaeae44de052f99816f90f3b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a22a47d1bbb7300d1a782b6f25fa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959ab7ba2127d2dc739d02a8941a5c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080d132248119ce9e2b4472cde248ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0b8868d712e224a950a844bac21a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f9d8176e9df640926bdaeb059c43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b69ac805e1b2e6b7ee775ea4309c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e73e2df24b8b6aaec6e68e0988bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9407b5cecb00e95db1b358f79bd0863142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ac51eac6ec94672704beb6ef13673143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463149f3baded1aa1b6e4d310a883ed6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e55dedd20315823d8fddfa1a89ac7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20604f0226642dbc62cb405888c756c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c36386ffaab82c8a026afadccbd64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d6b1e79cfbab3e94b043b8fa070a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559a75962b8450e1c1e106959f8ec33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ccca1e286e3dfcfd3c0a33c637c74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f73c2181c97bc776875580a867e0da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65144817607926eaf529c6d13bff065b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c29b923d65028af27fe721150d3e6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2351c6c45bd73ad10e4af85ad23e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf3c0a3faea3d99b24c1bed0c9589155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d90b97c8f282d6f787b97cf816111156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8f492993a278609fb85b3e8b947ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b07a5455325addf39363096e854a19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134a855357caa96aa8ef6c8fcd611f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cc1893f85a23d7cce8e731d9aa474160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78623fc42ed6eff69017440603f449161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b747620791aaa2ccbb862ca450f20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38101187d98e16bf340330ee7bc60d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420b4d74e8c1a2647e331772dc32f0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47676028f3d24d64bb2e5ffa2f3d0001165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee276a67dbcd55d4af64493d36dfce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc461d3e733db6b073b1f9cb31fa06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803ea936e9da5fc7fc300282fcd3011168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20fcfbe44db4d329836430ef1776e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d529525a62fc21e67e0dcd9690d4ecc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b8720448b5f86317f17ab523b27f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a2c5d525a85b79f48398dfec7b2cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995196f0b9f8483c4346f063d38fd2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6484d01c16100e9aefdec4a41a6844174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57d3da4bc94f16020e45742d397efd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e5ba6ded542614313bc4ed844c74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a52c75edab2fd6e1ee817f603edd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe71045dd1d14516f7de9d02194c12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc76ca87e09672b137c21e2910740ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753788c0c138482bc2eeeac523e7ada6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa031944f096304a90115fb63bba8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcade64adc6799203da84b63fa3821b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114bcb5b68419712ca947469235c2a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cf65ceab191f729a0f1f95958847b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8180ed3acc2a675b4d434074e6a73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee295b39d4d8df884c03d908c4921151186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b33c91cd746632c0866e80c582788c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2103ee68bab6a7c1466c55b8f5c273d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02e8393071f3a58238abedd35b8d14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aec69eda1c9015f3bc859a8b9800ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b41c10bd1bc98627efb410375bab0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a57f1ae1ab7de44c9e745b0b740d53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb30987b34918483eb07b79645946193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb6b2f45bb612d40d912c6b8af8eec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac291dd0ec79289b0aa26e569620be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfff384274dcc1c6c3e3ba0c5c4a0be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62769af3a7a3fbefdf87d1ea8847ad1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65093c2845668823b1131aee108e957198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026bdc974964e87604303b4b17d11ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f7626b8ed8d8800172920a4edc3e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6016000c50f60e6c3823d75d57579d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb509d1e7df2b3d99f0f69ce3a7d524202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547908602dda07fe016a15e314dc50d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185990238f3d2810c736ff5f3968e0a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea8c1ecb29beb21dcc7a8f28b0cf9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e475997f9d34a171c26d988dd9ab49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b881f2bd777d914eea66037029c102207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a413630eb5173b81422ab1a23e345208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f390b0a1bb91406d0db0623ca3eb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1534561bf9bab1c48159633775f5d54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2421765845da75720e435b07638ba7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ead005e75a0873726eb3b8f349ebdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eba5a46b166d6dc8a90ab7838b976213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f34d06fc56d3f4b5ea0588e6fc2734214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306830eac4457aae94a34509105355f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4fdfaefed2a9a3e8d34080160d601216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01772bd0e1800482c1730c7747f03d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9931225756c404a457def5f76143942218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b051a06ec4d1d49523d4fa06e2385219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ce9c5819091500fe0aea88df7e830220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efad2d2511cdcf1f6612a88bd2e9eca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed71b4eb7472da16f078ec7f555031c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5424a4234add8a2c08634d827d6d78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715386437884c574f74a6e1a5d638161224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c83fe5b13c6be7b10448c00d5b2ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dcb2f50404c4fa7b5772f6616f6ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e03e87c0147b63e1e9fa6412fdfec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c93b88746b96b021c2ad2a369a4e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50247bd04460c2077e73838ac2db97c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb66702bea786f060c93fbbf54d4b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e119a5d611c2fbe245b634c4eddac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58872f7901d200891b4e5c4b9c9566232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8eb49751a5b247dca5d191127c458233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f88826246ecf286a9d27befc5931234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec441e6715f830d1d5632e1452ac39e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb8fe62450408f262c671acaef5951236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e72e9c576d54113d9f3ec648680ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a2ef68a560ed9146d5f35ac6a4e68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8770d950a9e0eafaca666652257f89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849035cf117608aa0f94cd7f7ee71ca6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735495af164dae09b4b6a264130ac951241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5323620f0fc618b5628919f9648d9e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3b93962d6707300433a0e7aaf5e86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6473072ccb7db5b8dbf3a9b9cf4b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27585e9167e7f1d27ecef6d6b8261245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb12c6b2e11c2fb6924c53e2d9c7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac27e1ef9e55ff82813d07b963f5e75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc27403b9f09620bd6fb5febc491b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2ee21dd91a0f38dd915e11660dff8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dc03709b5af9bc88ce9709d472eba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a353fe1c3aa1ceaf9a3c32804d6048251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222272b90bf7df15d7ef09978b34ef2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa1519dfc1c31a02ee1aa7cd5a5add253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfffe3ec2453898e32f44695f7ed29d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc097c6377edfff034c3dc3f5e9c17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6f8b73dbd5fbcdf22524ee6e1865e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a2f7bf5e594e73dda6905c783ac7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba142d342a5ccb8fcd0fa87df8e4e253258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e2837ce19ed6dbdc57a997a547483259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f869fffcbf493760c672cb6b58fddba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c15ab3695fc10754cc206cf9e79c03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146b166d17a5a0c160ab59b28cff689262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e467b7d6f17002d832f69193e15da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec534ca8fc390c9eaa647b8eddee59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb988cc9b78ebefae7a64e0bbc5ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003d958201d9ef7a91234377b5cc0cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0dfeb23f6439a86cb7ad84baee541267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965deb323f60ddb08da35778c13364b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b77df805f60bf3b524cbd852a8b54e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f1bdfe0e93d052242f3653c752513270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf514c6082795ed6282f190e75fda8c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001bda28a038ca45e15886a7e18d5c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6f3a4fde1e81445c89783b232fc11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9cff313ef39d9c0fab1496729e6b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a55847118890ccfbd0f68bb2ad0cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf0f36336d51b7a9725ab74ff2458a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ffd353e3efd05fd0041885d4cbe94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91846b0ab0f5c619c0caaa4b3ab6268278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934dcd2707f181f2ce2029610c75689279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad89ee1562585e30fcc314642579b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ce2fafa9bc2f197c22605ba3e35b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6784a4a39527c6a1a13ad9bf01e42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1e9247b60f15ab2dc8313840dbcb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bfc428f26c2d7a01f7fcf0512abec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e051a1660887d6fe16231581cdf1d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29b2e8bffad6d3351e171270b25e1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5038ad1ac1b9a57818a5c7b2891692287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98105d3d2fe8162444dfd1d7679378b4288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>