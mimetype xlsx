--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60efed3188e12fb4853a991b58aff3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451eef4df963e00f8df05d6b9d2f95b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb668cdc11016f08e363d3aab1fb7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788b3ad9650ef506ae771991890db74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fbcc711c932d921f5b875bbd5d2f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21092ddc26923a7cac4197d37bb37a216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686e17950e31e2c0f346dec002dd1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62c864c538b8966f6b8b3f063b506a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe1032beb6e45a454da667f04441419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c7c6db62d41a21aeba46ed8c2de0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f965fe19f284cc57a1c35c885a127d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd451ac1fad5d236d654a7102db3f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84974a6b07bb195e289a4921bba7ebb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cd2867fee569fc6b03692403ddcfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a1f8b2c76760e5acfb5feb6b8e62315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec35f94cc0d7bbeb5081e8aa208bde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e7c79330e85995e9a49f9faab796a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c6aec1a09cb0b7d241529896f994318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfb832664d2fee240df353d0c056da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f267b5d15cac6cbb182cd4128d8afd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f16d0d9b3d7c15be0cec86060706921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d1a44331b61ce4b681b936f5e3c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d290b0cf7ef650d3cbeac3e12ec33623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec968ffb24ae1f4c13e904c1d23fe9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6c71552803a65934aeefafc859d2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a823a7d511048f4f178fe493f9aed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d610e072b64bb518191296d2b299a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8485b6c307451befcd39708a030d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ea2b3135ed01299ea37f382cf07e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e6c9ec84b9a47899afb66f019ae4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131580a70aa7268019f158f7c8bea85431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd78482888a245963ad40d3315863932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd6b56d1c666f0bbe0514e5245d65c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1806b4c6c9459f090ab3d09d46f3f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1227abb42f75015111b9251e6e06e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01890a8eb3bfecaec11c8d3a471d913b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4fb6a6d1eb33ec0e2488094750fa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894c06d66672248e9940284acfff3b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea9d5bc571f03d95be09c3524d477f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0ba4c4eb5fe28e6cafbe20c2ce65840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a4e430415e40bab43003364b682ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f62b99f5651f80a731a164c5fcc22342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f388ee3d1afc59818db0f127982f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c11808f4f114c9235272d06df172ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00041ef7bda8c0d438343f24bed07f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508332f4894a7b39d68bd67378cf02146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d05dee4d4c6af03fb77d9e51b7a9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eebd1d4a9f50757347d0a065a55ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a305fb1adc76f9f5972531c0e7a5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae8bab42ac1844c34fa0ed247de2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c02db31b48337a03fb9ff1ba53b7c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730f55dd8638a4281abb07aff1b016c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195675865bb6b59dc04bc06307c2d1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d7d8710d31a98e44f66fb23ad6b8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02040758e44564a37b9288784a3334f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e70197e0f16c281f401c84a59e3b5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800583b3c5a08c364f1d3f9e875c14757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f36d2b7225ad488923ca398b8b38058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751c00923ee008d5fbd76b124b514a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620471a0e21e34a8f663d97a672eae4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f65e0344b6ea778ffc1535d166edfc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b36355baea3eacdfd894cc899fa63a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54295bd303a0aaac440b5de83fccb8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c4dea476cf737ed8834c7064c85ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03a484013214242bc3b639c73bb20865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76510f8788157f088278d0dbde14d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d174025685f5905761f9a5e814365a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acb030df6aa98ff2b3e74bfb78dd9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74953bd53dc6801fead316cac2baba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc9b174c7ae58bd6dae9cd139f7ed770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bee0165616b5cea4c04565623b56a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1819955c1dc3215790e3df065ad9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4831cd9d9869c7815a5d6fa6f9f9e8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b2d7c151b280bdd0ae36305c7d22874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba88c6683147013ed026b28f0c5152075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64908fef34f206c21b276e4d4f5750776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f3a22d332da90cb3f8396cc3948a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22491687a44727ecf7f03ee60bccc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a4ba64537a89da17135499ed8aec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6e67ab3b6fbd3432daa9910a92abe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977800cc906d23e9d06f000975c5e53981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140503de6e5ba998c85ceb8257555ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c716c7f71b202c1d47867ac33ede55383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17cfab778d9a5d2059cc46b224376584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced89e0985347466098ac50ee65fb3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede52e09b399486f16cfa708f9c24086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec710e3b466c0f683916066ee1dfb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfd846974b269520617e28c0f28ccf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ccb3bc92f40235799c809708f80aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56a5fe98d82238191e60da6961769790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cf5fc6a40ae1a095bc5e6a4a7082b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb2870bc5fa5363293f896744be0f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be4da0a72f220d6f78a111aae5894293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c785701c859fdd95570c9808b27a90e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bebc6323b13d3efae03674a832b8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0e45007c40a95108127c73be0a9b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b23365625f9ed87f5fed5859e60b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9518ea61cd7f211a8e8bfe89060fc6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d4345e33faab5ca0aa1e25b7868a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72a9425384fb55fbb1e8359080e6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa18660101a32391a153be87db2f8e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b097f5aee3cafce9e7f9b288a49a05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fe68aced69a5213295b69027dc38e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a8983cbc3894714314873f869f1d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebb410b0964b9caf1ac947442bfa24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9675594c951edb1a89591d377371718106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acd5a33e2df28aaf12566128f8a9b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b79071ce0aed84c2df4530fb23012f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2113cd36770096cda3948a9241d2798109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c8742e2c613520593ef9edbd815b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891992a679c5d71007d685dc47657e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a66aeaee593c668b69220fc182818112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6431a0463e700a8522cb32c180e7ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3c7854bf35a8692545f428e7804cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664301869774fabe0a63662a146a925115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a1d5bffb2222f5e9f373fb8d1558116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307daf18bb32e986f92020234309fb73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22862c1350b60c786831bf88b1d09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a12f8fd3c8a214e4ef47a51d16556119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b9864b4bc3fd4454c58a179b6b28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e1311467c19b5c46947712f83387121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b2ab3f31587b23caff9437636c7b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb949c27dc4a98decf25fdabe721238d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80014cd15cc5e421ee815ee7bd7204e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3032976e77fecbdd3e95eff9098f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d277aa039bf05720f4deaf5dcc363f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf191cca89cfc36c458605c142fad43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893075df572adf735b8d930e4e74db34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfdb8e17d27e287b6a6ace54c31d72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc967f70172583b94389d1a8b02924d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c186f2a6ddbcd4a348ebb321c7c4541131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ee12b67a604ef46ce3b76260d739f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2067833e50884f426746da513c514133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c49b87b460c2f575677df79d902c93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d350b375c85dd6fea9584a54a2f4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799846b4aab94d01e7d8d32d2950b02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2319d00a1a2b0abbd95f127b5f22f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e41a5396ad70f29ec2105099a47ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70580a99dad2054d074c3d2303e6c6eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c55d2099487ad3b8ae92a815a3d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77101843a4416f0ab9c7cd6707973f11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd8272c0122b2ff08da2e25807a347142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44229b92911f9a25eb85c8dc38882676143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69be2611205b6dbb25a8e746da7661144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efb842644ca2bc47229133b4792407145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3fb2402c8b0916893d93ba71d7e96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e139dfbc13da691ed84ce26520e4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137066b7ef9e539cc54f89857eebac8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2128bc01c9df490fedb3d5fe4dede149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198510a18c3ce2eed42e40778bc1fbd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe428a9cc41bb184f941141fe9b967151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaed55d7b1927fed27b67454f12714152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5a922e6c70e9a2bd019eacf02a839153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b2f05f5b98f6928d83a37319bfbcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d1bfef2d5a4dbad7ec71e52bf001f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7878d6dfaffede2ea2ef17fa17220d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fbb83e901d37ec8bc0f7967812449157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c609ee607e7bb33fdb4c8c17c2528158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113314824b0888d5959eb1640d092dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb76ffc9169a7f71aac0d8eec031dc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950b7a00d0f821c15e3fb241f13e9e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ca0c8edf9e574954acc0aa44d083e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2b66a3bef5139409a660f0abc9550163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b709e4d56b306dff94e9ac38d2d9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace00fb998349bd60db660bfd2eb804165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc542e925b7a37353d0792349fc1ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319d79e6413d7aa7b9efb53f5703cd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5222afb99abfcd4359e2627e31d8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af1180ba93731c40c9bc7f159b4c31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb6c2c4139c751d2f9192e2395297f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f6f95f43db8932d58e4bc11eabba6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664ad447254150b5ee66262b62bece8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c74096ae575b15a8b0568a54f96c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32031db78683f0769d165bca76c27a7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bda0fada5fd592771fd9c65791f4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21e0017d4d6875b1465f954f40d86b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ebd6f8028430d6168b9575525fb29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb0ac9bb1e5ccca30428361a36924178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f054d8b3a5485b68db1770b26276ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07267c943f2b7acf809717afde4fc9e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1990949e7d00a3b9546b6db18fb9dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1e694165f366960b3b00f0076ffe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f996f7ae5795b4f5aa1d89e0a56ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd49598a2c98412b35ce93d932449184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955e7883b44b30ba1ef3744d649f645185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc83bf77ae10860470ae90dcc7829b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec930f23ddc4a21bcb9fcb8e9f1b88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac46eccd69432e145cc414081a4531188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c1a0a0589e32b38698beb3d9e4246189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20e596a0ccc933745b4937659a2dc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d452a6426517fb781fc22bea3534c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c65956d3ddbfe23106772f0d861517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaf2a68fb4ef99052783309c69d74d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb291128a75cda357e5a70579772ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990d78e22240bceecc5525d23329062195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897402a547442697f86829d18017b7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ab0c35ff3d3d68f8a3d382c45c333197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a590caa18435e3bf0662e7fff3d3119198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac1934d091b2743efa187196a5308e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc8159c78f0647512f9235d10f8062200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71436102dd926aca1dc30361c50a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff67f30c57d5a743e31abfbe51e1ebb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca021cc1cee3e2065747bfc5f3f672b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab0af51bdeb79e85939ae47d4362f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f1c9e6bcedad7beac93b88c442139205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c49964efcc171e8c27498ce39c95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a107e9cb4e34df28a8e1c6859a21e28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ae5c6000cb17b397434a8e45aa5c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8b859945cdcc4d18de7ada5e6c280209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59811d41cb188c87b4ae045672e48fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed7ee2caf75c736d36b6fc6bc4f2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3924c29f4671fa23b4d56f9ec014c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7f0c4796322fa658848f7da92bfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667306aa6732bde645d4da095a9d548214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8064fe0d921623eb0ba051e734c10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12a32ab2b9798d1247e5c5a29c1dff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bae8bd5712789befb34c579c0885c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3969ddfb064d06cfd6bafadc9ff9a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d33911664f9f4b9dc9b865274d5e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6011a899fc71d2c0f911cccb8c187220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d65d5f82014c98c745604ed22581d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5f9e68755085746a57f0dbb8112d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521e874af43e99cc7f7abab3347e332223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af822962123ef020d3a8a05e0b18d3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba94ef992943c8eefe507c7b291f1f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd246d20699db9b18adbf1bbf3989979226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f678813426315b1f2989e727afd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d58db0556d2663c7e4e33f5abc0be9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e424b95d16ddb3355cfb56d2fe281d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452344bd7f69f896c1f4f13d9783def230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16001293efd04a4da11f3e2f94a147c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198ca23181a4c7971ee5210207545e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee855e50a5617f838e217d789d5e35e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d522883be79a4bbd4d19dc51fde19dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589cc0779b9a01dda8d9ff6de05265a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb748d12fecd4ff2eb65b8c808132c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e727b4d3518cbb934d07dc1432f934237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4827552e477dd2e3d1b33b06dd316b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3adea0958f17ca3581769bc67898f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406c7d7fde0a5cd4fd17d38728bd6f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fc489364e5a9106142cf28b229712241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19c22a4551bba0895ad0484912bac6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490397d4364a0c7f940ccb41c51f4a83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727969c3be232fdca6f50bfbbf7552244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463f4e2e0071718bc569b9bec558bff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db38a5fccc5862fe980749a9943ee3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa26723c07e5138dad09886363f153247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12797dd2c81c6ae21b6effcf83ec80a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf025bc07967c151a99251e50f9f80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bc1d3aeba82f4f73c56a00b4a877e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305049e942c474601fd60f00bfffb9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a13442fc6990e96ed40e5a2237190252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c30ed914e872a7488842e46b3099b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df9989ac3440b29c0b7d6d4510bb53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22a4589612947d7d6bef4c59668e67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c62896b6dafc676f64267381c0c7dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3c055d8f27c82e9bcf8193a9f598257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1788933eb8f27be66074aecae33be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8774257e5d117bfb1f0ea95b5c0d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd5109c41acfe444334ac56faa1c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc18fa26817efc146319c1854ab7072261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee425c28a3c39bb077a0b47eee55d9b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcb5f83da2e43121b3489d58c18820263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71085395cd46dc6069c6ca4ef841a17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87941ef62ef1360069c909b811473c17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733500b9c3c5d3480a9554259c62181266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987fa5a02b3da70474923ffc8a8ba92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c13464416685ed0d2bbb468edb9f3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bab6de6ae15e20f6f4100f800c807269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160d67ceffaf5a4d1c72bf6ce922710270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed97bbd8da69140d6197625d5586d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11961e8297d112e4e2d1815538c53244272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04901603f0b792402b20fec24e3bdf28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceac698058a9c19e25a7e0463dd0f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a6c8ff2574d873bf3dd8ec69d7fc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc039b45c32c444e9085918ccb91f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0331fd30a9c145c37e9c3ae4cbe7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7085d6ef8c0b92f2e71edfb14b15f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f886d164b2e553bb235f11c043b4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714575abd524aef6d6be49bc5b0bde7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1aabe0227f39dbdcb138dd88046c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa50d062de31b3501b626c26b0c2dfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b44533982fbe47a6bc41aa0bb6aa2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17da252760b96e310761133622726d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35f9c1eb9585dc01e70e210ac8d470285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c34c45e9cca84cb2fd966c9d2907a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139237e20a62f6de3c7495fedb667c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aed92dd3b8e52fab327138e042b155288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3761abb4bca1436420887101102d631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb1ead0361c3c5cc91b24b16f5c222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f775bb85d4e95ac4b1cd6d17c4abb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d0fe8df31ad95de5616d0de6b358f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a39189ff505660ccd66c1c6323259c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297333e008daa8fc2a56676c1517a2476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b21b1c6a56dd5a12063ebe4d9efa707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d59aad85c714a888ac8687c04d01138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4df7955f8ce334f5abf8d4b7b1869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b6ac14e3789144d788097c436591e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51a804593e80d1dd900e11d2b6fb9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b743a09e6797706787cccd8440d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375315e7935c61f2f14f986803d935813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2715fac7ad889620f6818abdd3679114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2733195d337b19d4458425bbc0bd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defab81967d261be7fb37834d232ee016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1b71590cd918842489e651e1d3d3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20371d7ea6dd1b74f9603fd9a550cd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199aea29ebc5134b081eb379ade2b3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b4a7924d37f2575ac2da43e3aec420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc5e1a100421a24bd38aaeaaa5bf3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3355dd8d1237886e4f5218933c02722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58740e812ebfde5d39ec681bf20f95ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bd9ba4b41ee2319bbaf513250842e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d197a9081896cb32979549cc8d3b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd1558f6f9e1cc55d1469c9b75032526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc8118be46d2ada58cd32a806c853427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6504e47d6e0a6f3de9cfcf6be7b389d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a3ad866072df85814eaf44f69fc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea445530615e7e8b9e2bc69c988e55c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1ae9e6976ca462ad0e8576eac6d5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbee453cfacdb1ca08c9456648c6d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04591260b5d12658888e7d72178c2d1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897b33a857a1831db0df7826d3203934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210155d925cd10218c76ab3dec4cf0d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b2cf126e157b0579d4023d0c48e4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d14e69e86996e5d942568ced28ef837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c09f656ce8a8f8f528b27071237e0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff119dd6da7f2dac4ad10c62f336839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec181ffc3c7340ab1336a56a80de2d3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635e51322b1f192039ad9acdbd2adac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee556205bbb6e8dc0f38107d519a016342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f619422dbde272fb8a06f755c6097d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b020b0fbfc7737776e5df83664683044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8e4585d1150f9ae7e828f074b0c2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c88917dd2cd5e6d0684d21e95464a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56c43c48bb4e9129b64d6a5d7cfa9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199d55e9a584ea2a43d42db60301d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88ca4fd7ac0ce13b7de0c00215f9ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f34d89476b8a4bfbb6819eb242f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bbf8a8cea5554372bb2a9905dbf7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3cc3fbf8be596dec212893ef4734752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f370d13a236f271f5cd4cbffead9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6550a421baa20274ea55ed462491c1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01a44e0498e44ba5ea3a6d7f6bb08155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3471ae60dd327dd4a82e90d46ba230056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b97a242f18fdb4cb146e5d7034545b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bc40e629c2136349d2b0b51853dc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb244f9566bb143f59665fdb138d89759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d388565eaa81bac270fe1f1544488760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457206f0908acd336c897130b050dee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e95cfb7fdbfe421545f91a972e6dd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c21bad82a04f7d8f6796ccaf59997863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa6b1bdcd4ca837d54ea882f61b06164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d4bcad0e77bf7583e38cba60cbdef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9d50261ae1aade9a2f613eb649aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16d65a31ae4089555519096f67b74d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f7b91b03de89297a68d006c4cac568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226af8dfe9cea74fe6ac1b426bb63c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c02bc3357b911208df5b432be2b34270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3523762d2ab0ae685100a41e924dd5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb16723442f3ff86221bc9a42e44ecd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ff1cb77bca4d4834e33960fd9c66d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe14a46df485fe7f1d1a45721c53c1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbfc166e5972eff482b7a71991e6b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecdaff0fa5fc9018eb0d584cb84b7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4bf8afaade1a0a3e399329ea2669d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80bfd662190097032049af10946e3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87848b7f6c54f0557d43c914682e14f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e08a161bf071d255b3ab025ded5c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea262a6bdf66545684a28ae123629f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7593f594203efa19b8ad46a558e6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841adc6218c3426e3cd49bf44482d28483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44217c0059aade7f6b3474d04679c72084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a8c6a672a049c5cb49d3926247fab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41675900ca936c07c95b7eb5b102bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6a8e6f07ffa757b800c4d1dcd60bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b192e1b49beefa1336689d2294bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682cdc4255765e095194591ac82022089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10ac46d81f1e077c3bba40f7963cdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ce6fc5325d27fa3e2a63530ad891191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1847369c205f0494367abcc1127784c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b34652406a10848771e0d9dc3a401d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd9f715c3ddabbd93f5c97e90f61ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cfd4bf6c4e769bb10d938a89a19e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33415ff6f3a6bd52cecc65d37e19c9d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935997a652d2b27dc3deec7b7b441e3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550af70762b74c99d760c0741628c3d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3d3aa3225f8c9d9de7dbad1b7e58a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ec23d27dea4d83b27a903e14948ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f11446bc5e70f4733a7edd2eeef59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281808ccc22e9e832d083d95f902cd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f34960ae148cca4ba68ae698779d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9df01c148ac66fdf41b0d4a7630f1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fefb8ead93c012b0f05336af62cc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be3b1d46ad60febc3b1fd849f8fbfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c2078d3bbcb00aa1eab8c555b868107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d34870cb3cc979c324ca3e213490c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7568c27940c386760b293e5f75fe54f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e568ab73bb0b2eb4903194d9ee75abd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21ed7fa89dbdb0be53d31937dbdf15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ccacb6925859b65ee73c8af378657112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72704be9f66b2f126057c82ce202a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7ae3dc5732ea913536db903cf616c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb909f7532a1c8a1659637ccc4bbf96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870b36d20192c2ac9dfb246684bf8e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3e6bbd01155a9932009322727c6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a9f77eb3c6e46e5263649318f6ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b1b544ee4ed52292c31426e89522e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93dffbc88a235dd073a7da5c534c2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae070d4ac5c6ea047ecd35642e95fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ae79eb18fec561257cf8dfa4e816122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130588218cfa2a3b179146cb7e26cf2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5de7cf8619eddf631b4bd0efc9f563124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2149dc9e7e0788579094eecc4d2fd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4948435644a0a39b9956dcf9b704e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65170f54524801cb9f9f8fbc2f7fabc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20732bf5e2d77e92ea91b7647da9f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c795315a4150de8ee08fca1292f301d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1510f60e5b205de983dd85c61aa39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e237e77a553e8425328e5e4863870131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bf4b0672d252f0ab1c1764f903821132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc277941e51d4fd43131343a2e2ed25c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4ceb6c451e3c061029f6eca2c17bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d95c6c6e23f8c62adde45666fd4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fcf7fe77daa374a62a62e485020d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5fe7caf55e93f3fc6ed9fdbc12e73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a48245bc2e82d80a1311a91e70551138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378216119854fa3cff2484fef246afd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef5b9280c2abd8a83dfb3584ff6d14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a7ff1a6bd9939e56dc9c7cfb72e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379062975942487a0a3edb0c325a268142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa9655963b7beb09e7fec57faec261143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fd4c7e2a9586ec61f064c008f08d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ea79e20430a867e939b3e544b01c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3766ee152370c6ae443c21a4595bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dfb99e42b0e4e6069fa8e0d97c608147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6dbb8231f15f6d005e89885a3c32d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9bf9c152ec4f2ab43aed04c5a311e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ac85007de3b6428a7ab5cd940ff6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f51e3c30f30157ec855227f10e6e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610367f23291774e03ae60d8a73abed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dd205ef06e22a566af33bab21727d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23886495671108b85bcb27c59d3e57ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae938d4e05c5dcb80ed936e15244e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4b4001372bc96d7d421b3352a4b09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c438b4d4265819ff20b516e42cf65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c3dc6b51a306f73101b1613f73a8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84838f5f6610b1627cf114f56b5e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0329305fb77a2f07ef851583478bde1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f51dd12140f835362a4369cad565a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ec4c71a098871f334d7a659e45177162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb2bde8d5dd1e33971436cd57e3d65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc416744ad81ccb05143485b3e65d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50176018fc1be78eb37166790d83fd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93570447d9c4f601471a5efe125ef3fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9d1cda393022ebbd736ee0f9f05cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab071862a3d4ae90fb4ee0f590bfc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc694a51cece933f331305c24163be7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2640d64a8f57faa0a054a69ca22cb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94783ebefc3e90047fc0551beed26582171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372d39b663faa856fde76f40797c0c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563445ce90cd69996870fb15f9f860173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e841840918ccbcd71806e794814d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18300c8717e310c232533a0fdecca1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11126d4eb064dee915efcc09f7e2bc2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b280fb81da1c581def08cd21ba1e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eaf467796764a82cc0b651708ec4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d8c11efc15dd8816600c40ff3c06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a329ef52553510f320a9c28fc3356180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b33c45bc049d4836bf5ccace72b0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86eafb0bf8d7a97e11ae7376dfb360182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcbe636619bb46459e66891f8c6887183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0c2f5b19081a68f75e4b99f832f78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645f441cfcd9d5f04a5d6817c09dc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025308c37491643506d97ada48993f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f790d6e173dd4781a137767e7c942be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01385cce6c646a1546a2ac7289bac994188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d889e5358083adb9b263d6725f0c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058f4d950f393281b265e0c207bdf8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ccd11d66adc9b7a9f37868e37bab5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13b3072e2425a3662caae5aba74cfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60083d8cb6a70c19300246a3472c119c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bfbd2a5525b0e19974a21d6be9b3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0710d8a1ae73011609141b3e6469be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5963e8a3f1bf2d053decf4de1c55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c3f972ca1c052afec533569cc1fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4673938cdf4f61c6a0769fec2cd60d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe5d79ba83be76b0ee33af2513bca0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141325e12d3b12513acf4a78f4af6b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b469d7e87670dd4528a9269d454d28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323a4c77a1906bf66462accdbc32afa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ce137124b05bb934383c6f3dc1d24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa27438aeb8672c13722b0efbb9b3e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b4d5a6c6f35c99ea0412289cd1ac0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81749f2c037b8e54cec3e3f3eadfb5b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3190e426634b9d4508af5f1a8ebb29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c651d720f2ad02f2d188e5b28dcd81e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0b8f33f954dacc525411b7e6e95a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be303c56b675ad144228d95c888e8101210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4080950d7b68939e71159b80a3d58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba29f750b9a01af246a224403d416d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b28c33e3be295a838c769a3f779e67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883fed9c1dc01e945567dbba40238aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653193a18d18a41cc44de512252bde0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a8d60353a87f5b6612b1a232aca2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897149ec98c7c02f3869e0b41209e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d768c877aa2015c2a74eea8f9e61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352c869ddb5072dcfe263255843de08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed4394a1a74f1faf7c6421af0c3d4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2ab3c91dde824d0c0e9bcc09beeaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c93abb0329bc9ef9f3d9ab792d51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a61d025daec7116eedc4c318ddbd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b379b2257d6ef5d2e423a589ee9cdbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a5cf66954102c6c9f32cf628178e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404541051dd46a08efd02448f411e072226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cd20af0e44658b721430665d6de94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb6b7ad9eb38460f00c7c9ca3f4e02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa5b40b66caa095af46092e887b754229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea357c139bccc2a0239bb0759f67cbc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45e9a041d5f66bb4c0ef8fb188beb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adb3a6e76e39241932122666579fb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce75fc1e5e7b655b4fbdf380b15416233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23246aa6542e44dbbe35cc29758528b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0930b7e07b9b27e5865016de59804c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f069c1b09a99f334310dce2fce867236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d952a02c7f51ddf0331024173220669237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d00e01d627a2506c5feb18b8d64e91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5d6a97e43f4c156b3f8451c4f9c28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1c5b986ab490ccab17f59ce9afc19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973716698d69e4b49ab2f5b307a1ba3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08f70f6342c771c340c249810c6a25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297262430f21a95647f378067fb6fef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf94aa112d6d28c6d3c7a9bbbdc4d78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e1441de34b8cca32a44931c382d4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac87a3961abea22de8b37e495600dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b38703574f4724d8caf3ba257dd6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8058ae45082e6929003c70c804f2a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a89da84bb8bbaad44cc00512018caa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0667f3436484196149c1ddffde48b72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9683f56af4ff416010eee27e905905251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935e571f30f04822264563d9c478c21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda12b4554ad77d227c5a8754494fc3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728e7cc4521a93f5ccafaf36484f3a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a71ac9897ca1feddd2688d10b11f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e8e9ee2d5329f9ba7a4ed2af271f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afc9255e9731747f0570e2574d5a04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b13763818afdb518639e1650461126258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254750df29ec5e16ba355bb827267dd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e119390c2ad56494d9c08abb30cc71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9818d1ae98a428d8e94b62b677ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67551905d054698934063c560aa534262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7717077ce2671d8681f104c84d81f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214afdb9ffd5c453155478df2b98a4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e14c7fa1315b59f60ace4c0e3fdf7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf836f2a67164f4a1cc0ba14cd127cd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6925d4c21197b52be5da09c157c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98eb25a3cff0541b0c92ea987f0f00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c90eb59446e75456affde8fe67421269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40719877e841a3a8426d6bc9b1cc915270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a18a530322d9fdff3852028a74120271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d2b95e7b3d3e4291d60c30a7f4f90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af431563c264f1a10acd5ab84fc3258e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe8a8417749449daa11dbeb0c5267274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337c2a03ba86e3e8bffa65b4658e764275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5763b4764118acd60ad3e48a9eaa65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ac89e19eb8f43e650c11f057ed930277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43772eef84cee3cf60543480744f4f8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f8fb419f3bdf6cdd7635400a56974279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a7effc3c4e919d4b54cfcfdce41fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60bad3e7bd4d29261eca1826b07898281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2afc40fb8489c588f32c4b915d47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da87b24d6bf0527efdb0597b1bed41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adcd2b2ad0efe053133902780aed7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9331724e060024d49dd934ef899a6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2f0fbdbfabf622e2c6bac2c30641f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9606f39ffaca2a2ca38931b6c28ea57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f5c9ea72df18d477a56bdcfef5951288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>