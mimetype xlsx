--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65238ce93f1551a791b417ef05c0ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15dd12684d73d9bb2855398fb2a1002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a76db9ef1989d79519a500698032403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d01408b5e8b90bc4e1a65d53152cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebaa79f5800c903fc81bccc68a28735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4c23ed984686ca38903f8a514822d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0981458c58cc970eb9753aab4240097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fabffd669a4dad6581136c93ac188f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb758350408219e0d7f4ce9a35733d199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88d3e9c82dec848c40395628408f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855264c00842c67930ec6ae509d726711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f2bce4013e1baa659898759d0bdfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06552ec28887197942f69f6a1aab9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01133ad0d4daab191f1ae6e4e20b990414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32842b3755553ec8e5db028375f5175115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7af0c9b3bda126e82c45c86f301f9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d755ee4b8407ca5434d86b7543c802117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698bac078a43821842e55cc8b00bf8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f574979b38d657bad72f8f77ef4a0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f0b69b2ebbeac66ca2cc72af228c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a7b5596e8aec838924ac9b87b628921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15862e56ee383dc2c24c6faf8b34b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9530cce6ff4d17699252a93003e73e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c360eee51e72d6ea63f61a6b36e52bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d404d32b07b56d80c0c3291def5e15a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4992291bdda3534571922883dc7c0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d889dc1f3d426bd776b7266a78ce26127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76768dbd008da88242efd66e34b6425428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525c75e3dcfd91489c4d0a54b6fd2ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96429b80924bc5e03c9411f13bd17130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d5b861507dcec7aaec961f40449831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab364039f5fa5d86b583d903d923b62232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f35385410eefeaf22ab80925026d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b5ccbe5d068b94e14b3a8d600117934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f71d72c1ce772e68f4abeb80254c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a6f922541e5d6c9edc50a2fafec4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705b73aaa7853b52d840a043abdf7d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638556f06e1046fd4c3e2ba011a140238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ca907a3da0b94b814cb11bfa79a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae54cec851b7ac947c6f9d7b47663b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cc8a410cfefc21e51a352f4cae99241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aecae7be826727c25aab37c3edf4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc024989cc37da1cf695d7c85e96e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba88b6bb259e2ea595df5318953dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9fd8a9d09358cc813a628fc923c4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257dd9dc5849998491f89a46ad6d9dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252fc65d9a80f5c0eb5e3441e3f95f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510ee14596c68d18ebd788e48f665148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d2819803db0ec9d529cc147b8362149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91260809b34eee715c64621c7f4ddf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af6463c1aa272cf8603b7ad04434b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fc7a31829327d3ec2981760b7ad5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357034e9f9a3bfcf9f8847bf9cb1868a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228749b171b9fc1cb2c57fdf63ca656554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b646ab7dae791da3e834b460b59455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd3b960785e3e4ff8b68292bfc357856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb55109bcbffb77a04ce8a4a37431be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71761353fcd4078de666b7f30fb6e6f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab090ec00bfe5b5c7a330693c25f7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13d1c978bed1504bbe1ecb4963089060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657717ea65a55f609e21cc5b3f07940f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621876fc3fcb1433040487f539139c0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12774f90abdbafd63a1d7e1f5857aca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00d6b734d40e53316e25469dc289064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf08de3c333cbb8e73224dc5490c9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a532545aebc973bf59b476e6c3bf54766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba46e8c56a306de15e69fa961ae9b6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b358ce1044e4b71ff0fe6cecb563868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fb386f3c3af23e822519c120a227769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da568880ec2433ea42b2088dd84487370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a93fed7bdc291aa674194d200f457471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba2be158e41bda478349c0c65dad272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeced2d7d6f04c3d4e3b38e0548c7a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156094d3eb73f4b028587d927b340b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f9f8fcfa2070c44cc14908572289275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d588070bb2c1fbe7db853c7ee9600776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8868bb0f1ba5e7d701b63445c4e342f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9badcd81148cb6047e4d6b566060a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30166fba8caee0db64238144bd071b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ef1f706813f0ce986f706cc7209f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a6318fe11b359c30fd6bf9067fc2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82267b76e6d8b5512429d19ecebda7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ac7476393e0c035379bd8059eae1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7274b3fdc824e2d856b9ed9404b1d8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78513729994ac274eb5b039d8375bb9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edff7ae3a0346637b115d8a77d1ffd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b4e7183ac4a14152d31042beacc1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c334814a19a3c77220c2a0290b20688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c9cd7f970bbbcda54db02447ab86d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881537685d49c59d37c299fe684030790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7783dc0bf011a40843db62d2b2ac091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf27b52c749c5a38a95f58c97cbbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e68abc914ee9c9b72b43fb988e6f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c0a4a71888b72670591fcd6b443994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f60a76e96af766d9488d0605f5a93a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602ec737d875fe4d9f34486312200896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295d7116e09c739a3707422370f70ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b7792f6993a433beef9c57960b1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f541c11a956f20297e813112bb4b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6371d8496f2bf77e72690a52cbfd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7fe9c7c13e35571c110050252f439101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a3cadc703fdaa947ab887657d7eab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a29a0022611ac79182499f82f07ca9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d345dd8d058e2798caa5412a8c96b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f0df76622257d8e3c5f759e784461105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810751787bca542f2e75b2a4040c70f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefcc6d09d78c8833663b0c6724c498107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cf2961242afe53b5ad440346c020f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8957641a98e25049ce9720ebebddbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e11360a10fb5f4adf5b4c092883185110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aedd80c8b23f3ac71b90f8759df7c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf272a08bb73311b99ac9c7364d6b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08d61c0451081f22d9d0bf8c6a191b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24cb80a99dd1ade73caaae1f72756a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e5e8432d0e4688d1a77fa385cc1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d1478a0c26606ed74210a9f509fde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4a50add9cda21e275bfa4a05ebcfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f859dc3a67ef668e0ef90b6d06940118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c2f16b1d93c3e26b154ef07137b7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3ad5a3721c2ff0efb2b940542f836120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec4cb620d070a67bd70560c01e393121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892fa15a49e25c4a8faa30a37e523d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fad3e758a923a6b36f8ed4b2a1be6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce753ddff5ffbc94a1aa369323a5bb22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce487921361de12541547f6ab026a88d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4561da468841ea8be8aeae9c80e1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517605566a5edfa84dd8cb42a2cf33eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55470a62a513ed983bbedb6eceadfdf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b050099ed793ddfc212bab8528ae5ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabbd809885192d8672f093dcbe59ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7491e77fde5f636fdbaed8f9fa57d25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7b3eabbe34008d3a2b5444ed6d212132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be1e154db74e9bc29b592c8910c88e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e732d787899f3bda6e985bf92a38a46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff18d9e16372c8fb7f6e5ae284a85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e151544df465aea9a07a3c6e4913b7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13877aedaf779f548db85de5fbaf6e99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d7c49e017ce91cc6d41c74845df8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f48c1ead9d1f385feb6e58e84590139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b667fa6ff4ad2a16c98f4ddcb97aa5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de899e92916d1e57feae3508221f8dd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05939c00bdf58140c7026b1eafb54ddb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9848657117e83fbc2fdc3beb78815ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bb1b38bc9693e340a6352f810bf5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571da4d020de21b3cc7c1984bf44720c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b06cf57cb658458d7f854e43f32321146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882eaf7876228b81b5c0ef4521d1af2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f8c36d8868f17852b69f8ce55f2b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cda99a7dd97e331129ee92159b4e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa4c19a55d0614512f0f8adaf4af73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc10a7cf81c00abec9979ec8707ff9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5c1c867d68e21d49e3869223360d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e5fb4b6c11ff7a89b973b8a813b17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba43da9198887a27057c66956d5e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cc5f68e6ca03902c7b1b5d598f81f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da2e502ca109dc13c0c8a8ab44560156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308d6e6bf59c6d279ad1d569ac45c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa1903e3f53865ac28d7653a62a22a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcc50aab42d48ca8a2f7667c142b9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bc1bcadb108af693522ddc65ab418160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfcc133678cd731a888506ddf0401b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4160e19e8ac39f646c919f1069e8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75e505d69a586b5963447b47b4843d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff49ce92bc650d59ee161cf8a7bf3ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca27cd498c11adff4c3af7b656e2c1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34515e9d84a8244257f09ec7115c2f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da147112a00e1c59b4adcb4e9f2bb6d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc568d0d3e265f18d160e9d7f8973168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e1265daa1b766d0602dada980319169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1e3bda3056c1322d23d424c3d6c4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf8e63767a0028771e32642ea938a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72defc08e59e880f20bf0cbcc2ed9cd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02cac72ee99ec70621e03301b7bf5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0519df0536e03ee3e0387f31c4e809174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396006e71f84f1ee72d0e539221c78a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774d26d85bf0753c9963b8692a8b147176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e04f0183fe429941c8687b1a4497f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c61a8128345e6337998fb46fee981178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb2b1d99b54ffc7c12bddd4dbe7216179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58006aaaa4e1fb0965e3bb76817d9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e2eabdc70c48132a971a7879c29f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b5d20da232c5571621d8787044d46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50babda52ff17ea90ab71a717f27ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112d1cd895bb16732e6d8a22719905c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7cc9ca2a56eddd412e7572da38bd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b57351b76b9ac84bc59ba0216811f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe39c6c5affe18ee3db00cf6344459187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d226d6faf84aa68b0aa7d0664a5f4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b233afb6096ba9aeaa28508ed4d21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436b1d1288b0db370aa106d4fdbeacc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc2b4aad730a494e826759a26c8538191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09810ad00a7d25babaaf2d11c6523a7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7304f7ea4b0bce84cecf800e11a9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af2e71eb94f9880a32703c13f9e065194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cda2892ae1e0787f1e40d4eb0458b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2a30a3dc66e4bb64ff7349d190266196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303318a54e8bcbde37c128af83e4b5ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef728d5b4bfeb522ce834c1e40aeb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f2514d2a3cf5d3df78552f087ff20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc8ae73cd8c2fd5b7f880bdc15afc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62071762f66748ab8a071b8d883154f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e96b2b749be448627830dca8edf160202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba80e8065e76ce4cd55aefdb24ed8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1480711c8b5dfd29b4c6d6e9eca583204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887db0c2deca13e53654ed33b21d67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e6f7843a7ada9cfa079b0e5f9d3ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd12500197427d97f40f0dbdec8e213207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f522339e509c2554ee602b9dd5c8d03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46287e4d17d56e1b933c42b9c97d6c10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38256ba6e05d6a4cba0342511cd45340210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6ba4d706a7251fe483f6db93ed7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728048ca6c546778d23cf97bde81514d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d77d1970edcea15e169749c9a5275213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2190cdf62faecd1bba15fd3b735ffe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b01d3158a4e23a19819b01f3bf97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41895dd58d91044fac1a1b83c13410c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f10520f555e1a06b4d4d371b32adb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475a1f04e7811004b336e9e30535e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5948a1957de9826c31609fa6b45d58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ae22ddcaa3e96e68b87c5eab89260220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e81b08416822d306eeb0518cd46538221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd1a7e8c62618d911b24ca6c25581222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d253912801f3c46278f36331ff07a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d33b6f29f065af1a7a4eee08ad8a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489baac40dcfda51caff9b4e93a6aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400419f0ced93d84da69132ba76f6695226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ba011f8b228104130b9031034e366227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378cfa007b3756073bfc18113cbef89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f25b333c86a90e64d782839b91fefb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a45340b8469f49d1e25c01ecd2e4c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c813c0a6404ffafc055effe8271ed2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b24e78a7e9e1d877391b03cf4ebd6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471d240f9527e7a6a00d85c0d46e31e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37c401124f1f8c1afe111eba0cb78d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b8884855ac952f4195a586f2a4fd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04c8e175f6b6fa75750e0fc266cd0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f174241121e0f04677d96a1374a8c7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff02dfa0e324ab1cf9b25f3847cf05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aa72d332c8ef5f2dfb2b219374b94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa064011d173a02e64c7b925a584888240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1899c6b52fd7daa1bb8456df0e000241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be556c0244faf1b3c296167a02ed8877242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915d3a1b484e5286cb7584b9b822431243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5caa1981980f4b9ae65714ff38eb3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c6914799ccbfe2719e074ab3bbb00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a9365e822d29d91109c6de93dc9c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354545ebe5f582b53f2adadc93489491247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92f19d720630086ebdd210f534c9f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b2c1702e0ce805cb1c7c3dce03cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4463dc058474cbdfefc709f8d509cf3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff2c2238489054e7fa7b136aedcb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4052608583e29424842ac7ca626b800252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a126bff5a8eb14c7f4e778918ec9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bc28541a11e876a13d3a289d63f5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c7278643a9644fee7378b142664b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ac37d791e0d6781ce44d8c4b69fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82937f2e009d63b9caaa340049bfaacc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea6944097f5f23d71267ec1f935adc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801244271042a60d6b5b1ee42c65823259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41348a106c578250db75360ce81b3220260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba54ad88b70cf00abbc600b3e4325261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a25c3c5cccf2def412526ab0f51a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a53cbbb8f6cea25699fe1a369593d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdcee87e5b09f63a34e9d37a9403c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf9c605126e5cc51db3ce45f56886265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9e673956bfc414b1b4dbeba3df8b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c420954d7fd953fac161554f69e71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fb6a15f3010f32703cbcf91ddc7c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ae8b9ca0ba79549b293e3fa24732b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050ba92ac353a10698260c8ed4f282a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79011d6821821b0efdc8f89aef4942b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c65b3d4560391a28933bd426d4648272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f2cde236534265aa28c1c8b4e902a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf256a6036ee3cd52a2c8ea5b1f825e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f9e010da202a7924718d4db4637c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc89a41eec80964676e6f26435926c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a556c4905e30d1222453ecd8479bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c909dcb3d64c9a66e7f277246f880278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96ad8220928cf3eec1f5e878c9ec3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8058f8c250d1ad6f8b229df928b7f96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff833d5cf721f0c1747b911dfff298c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed156dc607641aa9514ca04d4138b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef2b374f10de4cf4e65aef7501cca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4547991ba2d4cbf9c890c6256e63f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79478e7d579613e595508b74713d84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de1a719ab8020623e55311e3be06b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f60e4ff0ced08563d4391d9a335c2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356dc98db30691761753f149f96d8a9288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4323f7c3aa11810086a38db9316b5b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a7cc930dbdf9d4b0ff09455ed2cd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eb318004916191399ceb205f357af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e984ece3349e41563e7266f2b4789b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715655abec0dab2074c506ff8457ab55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c112ed59d2749941f86ad80dff60ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce26c232268318c1158c2c90c897c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38fd2c9cbc0c760f09bb283255ebed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b5a7dbeb3e6681a09b15c7b3070489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e204f3d4d69ad06e6522c118a6860110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12db4157b89b2f4261ec672d8e71ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd046107aba8653d860e0bfdcb50da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5788530a820d01b82d3ab46e6eb762d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e322984f3f09d853efbeb2973acb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d3bd767e37cf96ddaeda2de373e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80ecb0eb3f0d45d805375879dc26bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4caf42de9beea055eaa628c69a5c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d886adbef5024ce983a721170c062c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294933f4175110994fa427d6d4ac6aae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b304517bd511289468810fd3ae94c9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e8259a49b485ff76241b16c2a3f9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fb619d2d066cf846e8f5d7e7da08122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3335e69c899451a8b407beb34c11f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc402b81b123fa9482ce409b8d9c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe239bc4f33a68aaa701c06776f22a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6918ba3645ef1bc7b7d66b5da9379126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f344d35c426ffb39f14b80e25a69f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e26447337d8c62c6f7795598b66a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f13df5169658acc2bac8d043592d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a96cb160e5ed64478d3125255d6f0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac35808de8628cc73e42d4dcef8e05c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f2be9e24b7d8e05e61b72b027b9a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764a220d594d7833d975557121d003733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609daa16ee893e5968a789086b39cd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c9bdd4e0b5838812df7d662d4b64035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072cc9e5871b7af2708c78f30f9a14d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f24ff5838b412209fe4a52d7db27937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fffad38f9726b0edee328c59b14f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635071b30c806a81e5ff9f85c58388739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a1e649ff24796eb31044a740c68540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f62548e929c4ece8d6f0155a7e08841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091748e7739f322e887798c76d41f5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d0288c784532b9e6fb9a114d931143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f612ba4d9c86c0270881c5b1008c1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df79d78dfd87d5bd03e285e737e8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacd96a2aa0f22a779dc63e8e24fece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4e048799a95fa11a507147080dc7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2a07a3578961714f6dff18743c10348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c124dc1fbed80173102b69406cc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a555c67ac75aaad22d3f64ebd691b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9243120225d4164ed78c239e62ef151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e529a9d5ae628e3c45cc924d930502e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eded56625053d4692c02af145c616cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112c5f328fa938280ad836981b6837f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d93ecae87edd22deb62badd0e586f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2470183a0cd65cf2ce16a7132521f6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfca6f92a8673e128c7dfbf1ea7fb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a8075628ee161bcd2d4e7c618cf1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f6346607c1b689e09a1083d92133459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfbd4440ecf126c0ad36c762b187a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e29402290c41733ede6699256129a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda7f83b2405c6328ad02bcdaebee7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f91ab5ccf76dcfb3aa56a938a095763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5bbe3f0b4afec80c1a42a08bbd6d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b3ac8e07b35d57b5dfccac1fbe66465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb5d5712002a692c17b939096bf3b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81baf292fad1e9bf311773170f3aa867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcab5cc55401b98de85508dd17d36b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe85cf82e95c385afa857c0b55d9a4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700090697654cdf4153d69cd5b995a5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88574040fffef40a9ce493436eefae571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a8e36d4b765fe64bb4993b37397d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7954b5e7d973d85c85b7d6c03f24b7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a666ee8acd6fcad9151e51144b8cc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0101e340020277822a19312c4ecc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0de60f5de6713e92fb14c1697a7dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec594404f4a068f86eab9cdbbe969ad277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba4cc6c96aacff6b81fa115d9931ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709f862eee88b0b2dcc0193636bae0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ea2b6c8eb33210bf130d17554264580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a1a38c70881e9f928e16eab25a60e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e4582e2fd086dbb597b73a0ac551f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be251c8b9c8ea671d68f1d1ad243d9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3bab6e9d6dc08516bf152e168523384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d8d13212283b6c49331c9a38dade085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765e2201f2c573e06e9a96d1f8494286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab734fedb5d0b33c577623f21230987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f53eee93f33b8092b33d933bcf99688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8209f034346296a1af422fa608e7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b5dae977c2f48c38c567ed83aae5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290345173b2e0183574d725b179f04091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d4701d5376b2abe4d5bb3252b15c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361310df672c9e7a2835508532bec5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048e27326e9c96eb4d93f78340a2bc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a1d5151d036a6c335a3ceba6ae69395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8661b1cda871c07c16555a4e9e9f90d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021851edb4f4042b6b634d27f28e415a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3839662427c8809a4a42f6da8de8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a480e16df97816054c8f8b832cd9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6823c9d81af8bc780233adf2c65ea42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d490ac7886d48b9d5e550c30cf7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ba6d6f27655442b352b26ba49c522102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028dd7dc36343def773450302406b3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c374e4cf0237524c1136c400ed8fc36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989357865a5c6916e055b023bb351c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d901d0894f37d05a04c9ba052a87fd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e2d0771aa9938e7a50496f40efd71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ba642bcf1a50db5442b99b130a6b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa871c1815b1f8c9b55042c5befa70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5915a19755e1e0c53368f941d420628110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bbc2d28a1b48969825a732e7d39f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f29209223ea3ae084faf0b8f0901e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a83392848bf79063e08866c34892fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8f87d91d7377b5cbbf23e60002dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65896337631820316a586cd85f749a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afccfb4485f7813fbfae686d2d22c34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe75561f14eb293093bd70f5e659bba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731019283ca8856e1499ecf3d333ac3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7426a3c5c77a0d5f9c61c2415aba34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8166f097643ec83a13841de48b7c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e9ddd2c137fb510a55363c2e1decd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7957bdf7ebe102d15d5c0d13899672122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd1b7c1ae8e1186db40fafa7e6c5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd571e8e1c653a6da4b986851dde4fb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05aba31506eace9a56101f2082827d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0634ae68e532baf56346bf55333ad9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd043f41e8a1d8bbb88052d46211759127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fac2605fb6ced2e34b06287f66c5d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc2b1b0e620775946d02168b01c664129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0525d385f4dfa99539190ec0f30f19e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5fa924694744543c275d9fe67a9ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b5886be80e793a5886f8b65299e14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd3c4dbb5d3f5e334274407a89420133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd330986b0553551d4de7e17e8de44a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82265fc17437ba89a3e8be2777b96938135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff63afc0c1baf6764b643bd688ffc01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a1105ee8301a0483cccc9cfd47d02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756abd0a0e633bab00ff1fbbb183645d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710cf9406f5f1a815b1edd24df6c666139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d61bdbf75a61f933c1fc62a1f5b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3d03b161150bbf31fc51fc24f65d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2276f5d0cbefcbce849b95714b84c9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea924adce43c2507db6f25c57b76814143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc5e70016c8fa790525c4c7a367053144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487b4688b859fb7f9dfd6d263052561145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd204a4fd667eb4057f59fe330faa34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2fb871d13cb7afb3cedb6f3d0c46e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ce890dc93b3876b7d3743710308b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47462891bc04bf9e3f9172a556c0f228149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2684a3aaf7a6a41e15f5a37ba445150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c4200db3994fd95f2783b93484270151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a4baf76cd89440819d9cb3468618152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7a2f5e507ce4b92c2830bacd28bc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc57392ea6b982db48fd288033dfdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c2b912468cbcc9c5f5e23d31b419d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad5a8861f9255235baca0ec38a42d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0739605412f638fe68469fe64620bac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ac1359b64dacecc67c90b6d4fa449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44677e525c3c7c2c4f6cd2c9e6e8f9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829818852027f56047d6a1c60a7bcb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e8ef3eb19e11da6a7ea3425d4a3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84280e1ae46095f870d2eaebfc8be9b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c588b53bb2f2a76153d2b5fe60230163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a0c59dd1f180d24b14538ba2cfb1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78b4f6b64d12022381ccb28cf3e0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fbfc27ffa8b1c6eea539597defa75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d840c16bc9c3c22e88485b32d4190e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db73285778ed03e9b76e0bddf53ffd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4151588db0397f594ada23b1c2b6d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58222c3eaa4f6cf717bce30b5787b89c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7fa6b866f37ef237939d0e0b4e625171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174316ca2d51457ddbca2b1c11d5ce9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4ea255e69ee89da624bb99d912a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d3cae3058ed3840d29e3c51d4a6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbfaef5cba8c99f4530d511aba9f88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e158f7b23698303aa7bb4fd0197a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd967d672e54f700677e17849f23b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5980023ac29f8e9b8002d50339c2c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8751c7c39c1e87f012d7f7268c90a82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2392506f5b69204e0c4acc0a5de710180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a16f615f2f0799b887c57f88c6c0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97fc46374d65f694acdf4b29d2ae57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4f4c24a509926a52f8701f859846a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f27dba474bc6322595812bbbaa12f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e8e8e41365d27c45a3bab90c3f74f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067e28f3b50e02939a772611b7478f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589a41d8f6eb74bacba7d3c0545d613187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4cc62cbce6adb3a76016b3dca286b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293a143b9b6d7afa51f7a9f017d0142189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca8ee20ae672473a89c8c7e7ea00d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ae2cb977891110edf023223474307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106c72762f213bf2ba09b780eec633192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5780869dcde3113ad21f996c09c1e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5788c1a6c3709333108cfe27bd97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7158252c9c1472e27272b118febfb13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5eb9f2e42f4ec3cb87e36b744aa5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456db7d36202a52f659fe7686f4f12e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d054316ef6f06d6688c85398482290198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e626150379629f3b6c910b1b58ff389199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039a302077a9df2d5595e4e3826f058200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056deb05b5f01415c460c044360f5438201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb4bcfc174477f5653f3dae45aeea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6447d79f15896d137cdd1711b1fa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa1781f93854f47ce28b4da1c9afa4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b983e42a54950b38828aa3f62e50af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2ea3eca7f24522af89fcbefd0c987206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ce51bc0ffb533ca240d37580b5781207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a09e5c88daad5fb54c96ea518df640208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3adbaa8e09ee31fdfecaa9b4ff3ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb823cf894cf5d08c95bf0061b9c70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d78ea0d6ce081e1f5489b729b07a36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4345ea8aea0fe6050bbe4332b49f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b4ccbc1f26e54131ac3538809c5da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab19213e3a23af457f83f0a999a67d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da505e695350864be172d44be21d7665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4dd015e6751f0110b730a8544a12f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ab5051720aea476d8d0b884b70ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b64f9a42792101e92a7a373069fc5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf06f310a174a3b5fd29c086e3f0d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c73e8bdd887bab1c6b63c5ff02b9e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b58e6f1ba0de43a12f2ab20ec94f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff8ea4e69f8d7a32b7cfd5bf271a16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c074cac14c3862f275e234fe2c1dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab3977bec2b76795a405a7b6c4880224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04b08f514b351147b244979c68a689225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0911becf3ff2d9508775fa7d875a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a09b51161d028ea2d720e861da8b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518299879c7356e56ee6b5ca7b39e84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9a67fbd54d589579496110d9a9796229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630af8c4537cde1965b42f5819d4d3ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d741ea7e135474782494a9cd158b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b384b0af8af7417d3496cd4e97d1c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04084d5232744d999c844b21d7de2804233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6111c219982c2a6fc6a7e46249bc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88470fb11bf1c8eb9090eca1a17b18e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14596a805df3eef369f3a7375d6919db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d93f34be23981da1c5739157935de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3d178650f5d6b822c9043341e058238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b71584af41284a8a9d3cff5070372239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c03b3e068810f8488423750749626d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e9dc2e8090814c37668a63e086b6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d234dff7d147e65d80f625f3182f48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79798b415cbf242d6ebaa061c2228f4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf2eec4104b35843acbdd91f6aaf84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eab35c53294a9ae24d15a87614d50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f304445f7dcc1778194820251bb3242246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf60fc34b1083c1a13b1360539f1e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c765bf410aa8c06c4a7dae62181dea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2827b5f3f744cfd5b03f315599a86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efabccdcb06eb254612cda65d60c3cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e69ccfb21488c7c365f3fb3886f87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec4b9de353012f5f1fb1e7de1d6c77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d432696a518123091d89f612bceabcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe0966252efe95b58cb9d014f79c36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd19f187e08c5630e66241a2023a22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7fbba21cc8ab887005658e536ca4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c504ccfbdda9e24e452bcb464bfa4ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc776fb9840cca1feeff7d68441cbe5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eb4552416ee8387cb7f7117ef4bec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15083d7b3dfe8fa464bd979272df91e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233545d3c101eb5ea2679f73145fba0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f0b99a3117fae377394bd06dcf2ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d76212492f1005ab2559a2f6baedc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eef37d8902b5b8b1cd792b757785b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733e4960889131840510b0785a12316265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad170a7b3e261ae056289237e52d09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f37e9706369cb7d09528c8219d8c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f44c2aa6dd190b4833bea57819cf6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41dcbbc3e4e83fd9414bb1758ef9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4225958fcf4a888e0e502bd23164194270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018839f8594d56dda9f1ca3ed73abdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908971b9243eac9bb77d00e49ec78fbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432498de9eaa3fa61f91c707c849b81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860997491901602dda01f07341cb4ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e897e1f4826bdb429f20952d025c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9929e64f869c90d3ea9fc14e7fd73c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83fa936ea2fd2aefbcedf26a99d2ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd2fa6d85fc06850ca994948b1113278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7cdaaf7887642fb302048a7c3d674279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d57cd82eb6b87e565d0d77cca9ee7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6874bfd148518a72f2c16385112335281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dea73dff6fca68dce1d9261b33d4db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c183b5eeb5da904dde69e4ad24b7aca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e557366abbc53eb621873beaa77593284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf4f56fbcb3466418f7248099e8bd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fe807d1f0760cf17dfe676c74372f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422920b1c53d9127a224a63148951fd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f998e94fcbe607d161413117c5957288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>