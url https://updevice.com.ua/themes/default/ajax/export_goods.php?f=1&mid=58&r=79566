--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0162f0cb560af33dde943becc500651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9501cb8868a5df62a199fe95dc9542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63f31404562ae17711c7c9a45ec3353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66745b90b42c8887f0eae8317514ab924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfd4db2eb96ebf2d6801b2216aacc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1a78b2285728bc64332634bf7eac56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9948be061e4394c29abdb441e236467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef16a766be729c7d96e6fdcf7486d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41036e591412eeb8798b0136f37606379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c83e72528dd8c5caefa29b6d3518c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694971b56c392dccca6a8dac3e1941d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0cb8f356b22c7c6b981780e7a7bc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4b3707bf381aa7df9d244c9ab20c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d287b0a6067fb47dd30aaa5445778a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea70fd113cb30bed8689c11a3b52bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9019ad7d596cc15e09ad0ef0610497716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b21e05681c3e055e3fb7e036fde3c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd636e5f81148ce8686082e1afafd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47173d12101d03812de40c287fd9e3b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7795b0036aa4da896c3ba60e7455ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa95f5e335aa8a86b1c51682142841f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1a5c6158f30f7b80bb6e843be47f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dce0a2232b404fe8786e6d8af38b3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e9d6f52c5a4fe047948c3fdbbacc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678ed91a1308708aac5ae9d9b741cf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793142ea38298b134f6753fa64212e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34bcf71c5758bea8916e636c06a2d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c50adba6a5db0d817cfbde476b3d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec43dd3d6de98b4b66a40bfdc5576829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975da247e0d065d44acdb7cdb709c8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4078c8a9103703b806da9cfc8bb08bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e901e00e105cc6506d6b2afcad1e53f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed218accbab7976cbb736913f1300c5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d849be72a39f8e01458633f9e2b78534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7788f1121a2bed5b25c1d653e385535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa39e940dbd90cc60890bad196646e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cf8564be65b86f53cf4f1744bb88a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a9d82a799639d948336661ab8c44738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4089d78c9a73ebe6b9b116ae54ba8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9d1cb4d5ec1cac75b724c6c58fe2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795529cedc683c2b839f759b57c6345641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0937b7fb840c4030d909a380da6eb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d58ce7f2a6e54ad1d6167e248f987343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185545eebc12ff5d7b35443480dca75b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938dc8296d8c4a38e5b57811a4d88f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3778a5fa84d93873f71207a486e9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f47acc8d81e2ceefa470fdec56547647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82432b3b2f8fa665b4b5bd0d3d4279a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c3c0594dd225bb62a0e0734ad71149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ef858523f845e241915d09f5b71150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14675c83e771dc1ebffbb000a663951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b5ce4a91cfd634ea10ee80065e31752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828638197c048b3f7f59953ea72110553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f4d399b41de602c22f63cb7b1d8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def06bcf0c93e1ada769eca0a86af08555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b806fb65e75ebc1add37a84af9624f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523c279a08fd0864803d3d27505398d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad97b387e14b060b6e069c083eaf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c21374053836a3f8ee570f84ed58f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50078c3d34debb2433b861c215795a7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc966c992a07a17267b51b80faddee361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cc3709fa76a7d6510a41d6bb8542362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1444d26eea73f32a2def454a159b3ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad01d8ee169870891d14c37a543aff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b8588522052e1b50827f89fe5da865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf880a88a3c182cdbae6da460d4dfdf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b454c2c184a1c55ff89073a1aa2c39367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83222e071b4f93f09b84d84e7c521768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13dd600df485922ccd019cc839a30e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293421a169665c5275503d0a92bb1f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63318add6ee8df4f3d9f788c0cfea35671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f4c4bd7c371314000ebf87a08133072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10359cd24860f862f17d9ffa1596e8ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c02d4008a40ce382c21733f3a9cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8254de2a509e44b8d62cb1dd67fb0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08118f585e7568ab8891b5adcd8a0bc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01be3df21e1cfb5bd36a6555a7c83077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe061ddde44300ca8c83b0f04fbdd3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124320bb6a3bd74c90d2588a49945e2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f82c3aec5c21817ced0b51b64d35080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabd005963ece3193e6c731abe4a93081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602b3b7d1232c5f798c2d0bfa1520682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678950ebbce71eb4f0a3f1562b3d868c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b3965cf076fea606a315851782a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee00a96ee948d7ef2bfc00480f07485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7938be3c6e27a0fdc66c3cb7ba6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cab27069a05aa74c6a77b77e97f8ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19193f9c28fb1a764c86aba90fbe359288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be3a25641c99410ba4b36a2c202a7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c50b982bb988ad2516e177a61f951390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b92a1d27a33d30fd932f513cc74a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b480fe55f4002a47efd44b2264683992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b02e2d5e144fa8736bc93830205a4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c084a00586020bc740096b6a2beb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eb95b35246022af5cbb240e7d438495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10e32e559d3ac02722b6b22804d8f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826311a90ecc168a4f95f562bcc457eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cabb3fc8e09c0e890dd9d2ca55ae7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765400ce148d0679cfd1f6eb7da3805999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289429c7209d930f3d463d95e29e6cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f21c770b70d65dc2335f9c546b75f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd5304271025464de2e84253fde47c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028499037afae3bfbdf9107c0d16431103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84404b28627554bc584f533d3e4855e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fe79e357f725d2ab71a61b7eda422105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766486dde08edde1821c15c9cb48074106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0648e9df4f3a4632a059663fcfdc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27b02340e4374a723211ab4a369cb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e13080fe102554a2b9a731ab91ca2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200d39a3c74e2e9d4b92d3883be8007110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13ffbd5ed1cd8edd8d21bec6ca83d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798fe043801fc6b8bbd97537049e2be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf07a0e6c5b96b05d2bdc071fab2b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdd602ee29da3ea2ffd500505fa8d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dec5ee40720adb62b34eaeb9de9bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d5415bb747de9aab92f087f1923bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d988057a071c722578e766d2511bcc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb7c2af33b5a495662271c6eee2666118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c638e8bd6323bfaf089a3195b49e2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb41755a59fb09618be44e7e49907c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3cfbd8aab8778022c70589cd28520121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031055e5bd97772c8c11bace7287983d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daea193566a5fca3776327cd94f264123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2602b06be704a7d605de1641f670124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaab53b4cb445ea316c2525ee75dff6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205399ebfdad68856f05d8c1efe2f181126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f725d1cb5d57df5f120a1002736d198127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70da215693a744a58c36eed94c419a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff98db451eda600d0652ac7f1163a6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085d4a1f2596427282505bb018bd0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b9dce700671479d863f887818925d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39ac4891a1f62f0b75caaf60abcfdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a32a48dba9d2455116c72584ad8941133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea692143cac668e323c1504d874543f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591f60a1ef8ae865bd40ae055970a83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed6e6b96cf1f544c8693dcadcc99e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48198c3b79fdaf8e8c26acddaf3424c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50a912200ee61516951b613d5e2f97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342de8ead04b506a59020c018dbb940f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f747102dd2e4ff13379d0fb2737ac8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd161e7eed9f32a5c8721b57ac2a134141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3a50f46b3f7e1b80e61244cdd80f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1248a2742970829730b02b27323e65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28807c49a25d45e36bf423db792d9d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb2eec343191206f57c84ee78151e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f085fb98cf995cfc4b3c6ec36f33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b40d426995371af0001fa7008e3ac3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabf8686da9db770f62d01f0c0ca546148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d8dbc2682236e87908e5f3c80bd90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864640f43e8cf9d5ac18bcd23f4c30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443885cc785dec8e41931ca8e182b16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379385f71041760019385d3194a7f2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4361f6dbd5773b84ae8cc8eaf32c3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab73ab72dd1c26476071abdf9d0b980154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27515ef6fb672f7e4ee3c81a3b745687155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a9bafcbc38dd0fc23ca93819e7d26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a800f3110aa98b54c9ccda9bb79d732157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c85de59ca79dcf89bcd11a58a0c19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61552704f0050219431d4e5d9e4d8cd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbff7efc902e394f8419d94b120c75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e284b4d1399fbf598b7f2f7f141c4ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653131a3f0130d63eabef99fd148abb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a279144716dae196c1a89eb8fc02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf6a15c0c3fdface100ae9e81e8368164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83d6c2d62bcc2190c541545e33c184165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba3f997b784f2957a563ea9467ab0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec405dafec94bffcc7592ac634e1681167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9a1f4724f2434cc0af2b41ff89765168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed0339c212b1d8c54e669855ea2579169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca9372cc6fdca2b431903684d452f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e36ff9a1c518e3473354486c425b47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332dd79d5c0c58a5f662a541af0f91e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b25132d74681c60338398d6b431f1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfb28b0ef1c5ddb25a3ea97883908e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d392aef0a5c519d23f37a4ec1df05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85002bedeaf8eafb2123b9659c01922176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbd229a537b52c08f19b8d3b2c1cb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa722c020d651fcb8e129b73e56e1fbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2cd7f84ce92e57a7bc8d337e6424f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32bb27c8574d1bd7364352860207bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a1bdd496427e6fcfea6303e427eda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4774354dadbb071cb1aeb1b4e7081182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce87148b98f0f2bded00834d457a677183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e2159c57deeeb1af7607cbd49eab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10026b11617e049250c73561d8c52161185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024f3c69dbed09ae23e5e2314f1031e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b9dd41433c71664ffe87d5cdbc22d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a13c1991c0d69d94aacc471b2c6096188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefae0404e314561f00a0caa73e4710189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcd70c2bfc1c70ffba93d4a10405cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db5a3d6ae3df16725eb142006d9ab7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848a803c3ba70fe1fac93cc06d283f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85ecb35992bfa1fbb953ca4919f80c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48e7a0a8a2a56081b83cbbafa13b95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd19da544765d14723ff60a10b6d11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970ae6570dbd894df9ddb73f9d5c1cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372cbbe279ddf78ced1d67fd5dd621f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d736500b88d8d114de9f596cde3a7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630c3405b79622c09b466cf8a24f08e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47f7e0cf689a72221ef37f5f2189a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7529fca1b6807722e017b1e9c53a398201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569293b9a2f725c4f295dc6cd4be982202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d6be8fb06b5b7c42de5eb1c35ab8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25aeaf6e7efb30da88af399caebee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a0a34972b4c7f31adc18c8a8d0a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e476df11d8dee7bdc890c5114fc004b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049709c7bfdcb01c69bc8fb93ae6437207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af897e07c05059296339b65930379d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12478e75cc72ab5c729dc9555aab4a2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e2a67a34bb9af0ca3f8b9166ce634210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b267679f26b6e8fac9565f36772f4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86890c3fb0f17f4b74a00cc070238212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda2409ad2b63c597fdd885e1e1ed9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda389ac017d6b33f77a5ed4be5df43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e81d1a3e3419ec99cb69ca6adf4ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e72ee2a7273dae8ca2cc83492b8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f00df30547fec211ce4fea1f54584f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2bd05e0df8ab19040450c25996ba8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba29e85134e20df1cf20f98e72497c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656decc4d0768fcc15e67414c7de845220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de1bcf919128b55df33d9d54e28414221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a223f122c77350087d50dcdbe98e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a86952d474a06c915ba375ebc7a09b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea458b815f8c46ef87e17f2e1aa0cbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec77079f8a9d868c3071824a226acf2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4276d4b96eb889b7eb717b80df5f60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb44ddbc83f0e7badf0134f0d1ea87d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851d137414931a81174974ea703694c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e381c357ad96271024e012b51da75e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd5d0a5a22a3c20357adfe28cb53d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0f36a47bb889868720e750a51d880231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb4173de1573062b77656f3bdc8616232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a0330a3b11fb4b1e9cefc45d07809233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a1db2c9e0f0b04ceb237ce856a34b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d0a3fa6bbab3ccd9478c95492d7e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb26d24e68b409f453515d880f6cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580768a0228563a78e3dc06162253d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781bf54d3cd305945eff4da13153d2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98844dbd6cb3eeff8d7aaa84f4d98f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee94ed9d6e92e16afa8972534c427ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc27374ed639beec6381e0d5ca9e29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9968d55587fa866e477fa88b640d1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f84ba7e492977e1ca4ea2fb3a774df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015af3596f889b958ed508ee01a9ef2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc00c4521e6b8aadefd4e99f80f2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85e459836ceb561248023a813309c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d945c0c4b99b2a1c1ed1d21421baa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ae0fc254e9bf32d47e8a5eec8bb3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d985e2b354134a12f41e5753687b4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5aaa88f748bb44a7d87bb220ecd27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8e3e377bdac28ba18c7cdb025b301251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856d75755fda8771d736ee319f5d0e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80374a7301482d178ef0e22736da6299253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad54e14fcd3cc4e553c618d4771c48e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb135faf6363b189bd1a98f4eab870255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59333b8dea852ed9468122e86239d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aba0f822b6efa500db8e53dfd4d354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8940ee45aac0caa824ec4eead010c5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00acf6045055415aa69f5f24ee7170259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fcfc8bb64e8d90fef0cb58b6392fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554f36b6bb11352d756dce408b1641d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1148d5cdf2b023635b203fd56aea6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436fcfd079d9f778e569cae0edf7d0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08517b0e730c9f7ab943fee7209f3452264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce3caa7e1c5c7376a3ec5a8404dd28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110afe5be96aa07ec2fe674a48960c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37171d5fd27464476584473a8fbf17cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff771b01f7618c76214d08f8afb1051268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8fc43da35de09becba5140529bab0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d09ee65ce8b30b5d82e4e495be6a94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be40bc0c50c7c9cc1c0dc0821bb509271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25de3ccb55c0c80020dfbdb7c19776272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aea936b36e31cc9699dd215eff7500273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6224cceb79fc830cfbe43e904e61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca595f4d6fdef82c51f64eb7104203275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc45a21246f4773053fee429d12065276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b885a0a52aa00f0d90a88b8dcb7b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52277397265ef8ee310fc6726356bffa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a56a807d0d86ede15d4f9a6502e4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b4cd22f3c3cfd394467070831c57d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cdaa4ca0a892fd959352e09005301281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4f741dddb06d21a5293a530d170cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe974d1e521f5fd228453f8e8f964283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33cb3bbcb60dcccc6f8ffb45f077c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b23e7a18f3818f24561f41e4dd2568285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78e415ce66548bc7e6efe16619d21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9578ce5e3d637ac321c8fd8889469e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adebb055867a16c18bd607ac9e8dff3288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bab17a0a24a55e819386ab40129491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7307b55ecf8dd926ca3b1617967f892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f69edde80bb86d49b57bf63def0e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab60e44d2925cd9db325f753c7f7bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773070c212704154f9c23906ce9ffe85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42cb6d69f3762fa1097edc117dc19c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250d607d2cec067781ce41508273777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e5e86865bede30b666caf04bf037b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad2f88414280f85e312349dbe0ecf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac89de7831325f55cfa5736b0d4b1c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575362622300dc922751009c7821d2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344dd507bc79fab561e83cb852d449d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6a778260c2789b2d0ccfba04f2d9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480bac5b699ce3593c1d71fc206043314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d565b1154070c183b9c67eb6c10115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4f475fcba4b8e683ec31ff7588e3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58466f10c8e32ce5354c4ec11d33de4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458dea5b52a52a19c2f46998d0f2aa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a278f2c1a229749c080b321b6fd3a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a4ed3f9223bfe6e941b8380f9984020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142c1d73b2ac2243aed07368c25d00c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9a5a5c8d559966f4b1ccd55583c5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0a67e452c0b9fd4f05e29eba07be623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e46fea742b60b653fc5d4ce9b95b2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a6a802dd74a0fc9e8000769e476b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df693c1fce9781df5c7b93640f617826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de4e6b2b5b57cf2166b9b29c81544d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109487270590a7c8cdad13dd0c2b06228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7cd2f5acd88d585e9a7b5a299d7b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd47713b2d951ee5b52553f0ec660e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a03d5786de4ef5d77c657d3ae9aa631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd920682d17de53513348e73063f3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2cc2a5237433b6fdcb3bb77d6612933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4859e7272cd786e06e8bb4f8d9877d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85d46eaf2b9521fa1364e2569e533d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ad9b5a729f2a51fa16ac34b7c0b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4675f6a78162f4e4fcf788e77cdafa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f398dd5f3be221d2f4871ac948b4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a25c783df026caafea48b2df78109439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eabce8fdf4f71dc08c4dbe9c06534640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22964ac9f6df69fe5dfc13558127ece541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8089f212e74a570a650cbd743da9ac942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd59c17433e53faf71b6de00f1b6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f154f3eb2e7477848654214bcc99f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0441bafbb0a6d5df8f5c9755002a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ec262c9b6e960ac92dc417bffcef246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d8fa29236b496de71110501e6571147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05303bb461605ea5779be46f012197348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdc744283b637fd770e6a27d6558dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af026a7b8a1c854caa26a9633b007c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9395fce5b5d9715583aa8660ceb76b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b2683e6d9d0cc7a90cbaecf201e1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0659cdc37c49105796e1b192dd982a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06d955f001d5ad25e6c16ea937afa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1423e50e874a569cff959bb795ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680bee11d64034d251be9ab07c912756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43d6bbee0794082bac4f45fd1874b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c128b4ec5d6784168b79f41f1c55258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f24e8c5d64c566ab78a1c8f708a76559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0570e7a44294e454fa50a2b9ab9f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fed9791ac1c7ec170829dd28a381d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd8eebdf3ea502e09015e6491368da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c6b2f5f06424dddafea877fe6bad963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c15be91711256408780cb993a562e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900704d100485b413874f6e98dfaaa7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca966474fc67c6f69cd6fdd2237ab82366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bbe9c82b713b291707a82120b83fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e7664864b599c68affee3dd3006ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aefc5061312ffb906bb594f9002f9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8370b1d696b35e73f2aaa1578f069270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312723e64e53a6b2cab4c7316547be5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e09321595d97a2ec9699607b190ae272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99d692f492af66f57a83abfe6c2ac173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54bbb05745f57ec973cece4854045374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421235572af7856a2b6503d8ae8e5f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568ba513c4730170573cc103791e4d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa6e8fa1a622f9bc8d2501be66483377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf62da2ae8ef060448701ccc2bc73678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04d693a80c16171f54052de83ee35a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad6dc9be40a706670cb3d21462ad5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337143f0dd835124f900c3d3c74a84881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1b4a17c100fdbadfee88b802490c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c4c5d096a09c38eab909824839be583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7558294d617910491a968df9fa60384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac13f6bf59232c295b944a221347f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c64a6ffc3a41ab2bdece98781b1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05b3d169ccff9e186513e00b4a773e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a634448e4816fc55c6963aba7def888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c0fd4a16c1c2c110064d2bd07b17d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc8a6f7167d593568642ad6da2f0c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ad8704017d11be6b3d64da912df5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d291bc4b0081135336c0f72da157e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6910a7b4f59e7540598e6c3d34c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d06a0cd156279bc52be28323923a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874368bf3ca2cab096a3635036e99995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed190ae9abc86a91bfce10956abff81396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f5e0dd350a678d8d2ad71847062697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152ec190a400e6bf599e02412c32c6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8163e929f454ca0b0f7755295cf0ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b670066bfaaf657e409c538145cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d19a184b8523049c80a0391f1410ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf153ff85c47e95d089060184cd2001102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38036e4263672e62fbaf02aa88fa31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a80d2f7b4bcb94a0a3b4597895faf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34884224a93bd5b8558d8903b60cb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4bb7240329b75bc5a2f21edf0c6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafab3c3b9ac1bbe07b68d0ed8ef228107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa2c785c5e50b3e45eb31e059e3427108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4e438288971cab331de24b7050c6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc92799d32ac5c883eef20a5ee3b110110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4089b8bb2bf8a27b3f59e05068a6a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1178e91d8c381fbf1246786f0e3cae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7db7b3f70dfdbbf2e396fde71f62ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a59decd4455b0afb1c9a9d79ffa57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327269a0a2455446a5a513c8503c8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3e2c30025861f1b7137fd7a1854a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501d0882cffb7824d2497915785cd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696a531067ccf3b990c8f5d7789218a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff66cb3e7443fb222b1bf74c9583c21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743ab20fc8924b4575c0b3e35d69d03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a77a9ffbfca465c4d6c012503e9f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7159f361fd1e1223b6a38b551028122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb2afc00ef26167e926cd839078ceb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623029f67c28886ea2ab0b10b6e42e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108cac890cd4d04b61df69687679643125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee5e424bfa01d448b3bbdd7b051a32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5adabe9ea134989acb79ab10cf540c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db0fa6322b96cb4e8ffb657837fd0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb30e77c168cc64ae0d1d4ce77f9d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be4fc86d938a630568f153535d0f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f2daaa46435b07f8071da07393232131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c418214b7256449643840f8e1cd8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4aca53668c3816d8254b2731d73a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb604d9a3394b6daa0914c6e30051fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b6020aa34caba057e2efb96c8788b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe250149e58e24cdc4624c3a84e61f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1006b86a43b11ac1db18c7b4ecdb09c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e065ad59a7e727b1b57d9d03b288a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1641ebc51f2743cf03488f2af237e39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da554ce409aef15254788c6377e217140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d2ba4d923c9467991b83062924274141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf29379a38f8a4e0c50a857cac2179142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b8c7be7e0ec98fc53ab2bd6ef3b67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d68ab8dfe16dad72b79937426f785144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156cc0504c0705ebeb1f5d5efdaf259145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84470b5e0cec741d0f69ee76b10ae46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8180dfbb116f647f42ee48ac8f60973147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709df374f97d1508c8433fd0e88417a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33321e77357936309c3a5bc0fdbe5f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb676d229809ca770e8c2e6e8b4cb37b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f441d81f4c97678f6112dcbb60da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bd106f96609e396fa0401f758d658152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e958111e69f35586a4a562780a8c2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab638de7cdaa4eb2a265249fe96932154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38d1adf2df9c8064d4443bbafe5c24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910095a0a371d7542c248b68383d34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a295ec73bcd7a55e788436ef60ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef944f9a1132068b0a28191511348923158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8243f0eef12b6a92f7bb2bb0f47c6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a85836304f9fbec95e02b1e2587bc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856475b72eaab62d8097722b855a8bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5314dbb3cdc36e80cb245b4ea28993f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350e3afe5cc84f02db044b968489743163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b49fa6a7b2f9e01b475641a8c0520d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c160121efd94f7a0399561dd86a69d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a68f2d1c45a79d4e5bdc4d322638c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5b77806a650b254099bf433cacb6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062496f30be99031cf30d1c764912f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9024609561f4a18912604836f3c4bd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae021a517149037d64b1c1d75c69c029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06ddb044138b74916ce1e8b5d33f42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8fbee8806d61b55caf3e0c4fab236172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0320c17d8ce1cb8baf003d0159ded5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929a9a036059ff93cc04cfd01e6a0aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc74939adf3578684dc7a956343595175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962dc9d3e2a8e6eb2294631315962ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777fabcff4ce480a309c24064360b92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153b0bda9dba7300b1d6ad5b3115019178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ea308a6756ea77834ac2ae14f5f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7e029b4872daa3cdca953b1a2c4fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5668f631b4fba9f09d36bc2b2811dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dc42fbba91a20c5218ad72ef3b9b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1a0a7c9a17945071b447f6a784b0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc711b2d8d1448eacf5db3fc0806d78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0c7d79eaec814658c2c8f0e7d0976185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56e695dafa455abc09955c638b3c34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06067e6df1a277ab079d4853deb992ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683010a3d89fc4cb363fde62f5a2940188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ab19c0d41177783fbc052c2ae765e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba9f582b444e5ad77cd232b6514fc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b22fa3b7a388a5864057f0d49db71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039e1e9b26e402ab2f010bbdcdffd7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156f988d4aefa62be86fc3a1eb8bcbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d8f478805f8d7cb6cc80d24950653194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d43ca6982a578881bed6d98b69490195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6c88b51799fa648e9bb897e5e78a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c831d09170cf65b08702a03c94cbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff742526c3d4d53b58c0fca5b799d732198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf70ebe53eb7d61d26f1c3f58dc726199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4adf2759e0371f094a88bd8648bc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e355d37e741a05db8c415f017e934201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bb6011ece3afedabca8994c086b5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeaf3be4bb104b2cfcad5fb4c4d18d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f66ee24243e4273a695b47bd56df9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5df8d8f05235eaf67fb550769aa20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c31e0e6cdf53a0c29cbc2b7ea4f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04152776bdc13fe1f25edab392993d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7aac2f0581ffc6b557c6fef4e8c3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01d81ea0a6f8b5369dad2178d71191209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e05876153b403357cced34ca560829210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eb1aec2499f35dccac620af933fe8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d8a41a2fc0235ae4772da868ab48d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb145038869b3fc154feab186eb0d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2096348d3b3d46cf4e222c4419a39e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559d9abba595a73281b9ea5a347226e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec81517ecbbcbaa95292ba4d2d84a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d3efdcc8a60d0efacb0c55234e808217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff959abc146c0462555e1bcba5bd665f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3cf1cbb4ed0fb843f8ede719b9c5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff0ff038a1473c943f5f2c6e27414f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67409215b40257a17201cef21d0e646221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa737b45a1a44936a04b2db82e799d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de267cc4601594cc8357ab60690bfabd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c114dfa3a7554f27783d20cf21cfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787469122374a3a37f8e1848d13453fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024a85991ea31dc318b04772fd95b0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc7d09fc2a8c24b3cc8649c24cff1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110838f940ccb508f01d76241bcb685228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755f81267131a598684ab909f30d44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69bc183796224a1a1e54f85b851f98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa59233624e09dc87555f015a0b933231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6689e02c771027c815dbf9dbf4812232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516505293fc8aa6162f00837b2cdea9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74682e07bebe81864409b40d02fee8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666906a22ee3cac2dc46605aa783da40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510c8438acc659051c541da54843fce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aff8d24d94af16db6e2ae9d4daae4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a311c07673511d21abcaf64ad3160238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95383c406b80fb1851993b1151b4d90b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b2f56e18969966848e7c3d8d73a06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd273f332e6395f0ec6fc428a8ad94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ad37079b0e1263d06aab428a0d16b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d306fab46da6b31dc950f5ea05bb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d9d751b003719788b36b6742eecf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e891a92983f9ce92c61eb5a9e6102245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea871508b5363bafe0dd8e5f3c58a95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba6db8ef5b597dc816c919fd63bb0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bbd76a0a784200e93b433f889dc21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb202428b7a7c7bf33621a50826b77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9501e2ca0a814f25537a70fa359f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09363f3aa80fa77931962852f67c7621251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92329e4de2e9cadf1021fe9bce4d51f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28923adeb41bafb928113464b7f5fb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f7dd54ea765a1b99fb8282c764565254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655bc32142dffac20eeddfd474a4353255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2d9de289760acd4915609df8d86c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d7598e8aab67b09f95e61888160e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe063440220eafa3e797b03df1edb27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849daa732d83304340b9b29202fad933259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2ee1b5c8ec12a9b2fc41ba40896e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a58a1eb4ac5669d4df63fcd2da01b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc4077844f64071625846a13fa447262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d2e7f51cdb5b403b94fd38c45749263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1861832e0acc20a426060a3ae03d110264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221aae6b970d379b02e4704ee3ab131265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8bf47b9e7273a7fba75bad6ad57c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadc350484a28df7b40b4cb9ee364cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e569fcec65e3b1e0b3821b99257b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc38cc33f2f7f70e2f970f64d6eb8f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1774f247d1b95f41360215eb2a9948270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdad163e3d9c8a7cab3be9833004b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0b3393b16f4fc8e813c889a17a6f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ad44caf8dc8beb7b88dda6ca20aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06809cdfb66878178331d9d9de968e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c603b224a996d93073f95e750d96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aefd6286134d6d40596466318411a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d9a67608b28d9727334772d373d06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ccf8a03dc51de1673b44e722fcfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69652768e0e1c0cb949535ffdd83a50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e4c68c66253ba2c507522d8267ceb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef93c57471642858564a4ecee2d45e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424496c4e099fbbe3202e1a549a6712d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cdb5173f63036cd57a8b6e02c6af4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631f62d2f935a86ffba56ee0ffc7275284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9d512fb54e6ee72d5547146d71a19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea34e9b8fde0a7ecae7cd5bee174343286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f12efefe5a8fb1dad4a6605af07fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1fb0503643725672946818ab44070288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>