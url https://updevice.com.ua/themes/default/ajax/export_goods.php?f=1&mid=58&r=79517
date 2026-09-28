--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d577314bbf4626481ae30191335b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591bf10923ee157f498e1876b9835862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea04238473d8741ea7c1db77ae2a813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab3092510bfc578be08c4a783fe2ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c46f0871c1aa080602ebefb25289b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ad5b80c845d389d2378dab2aeccc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09881d419e1a0633710ffc2c19f45ff97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582be9bd14f28c57aed9de6a16abc4368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a17b8e03874d8c05d2f15a86ba679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bb6b71440638a3b5851ef78fc6feb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a714f86a316e297e6abe970a8e869a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b219fa69c8ca22f83a7ca22abe14012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283b7fe2dbcb91d78723a8e20ef84ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762bb60d5f4d72b15ce3160f16d84a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cf50887ca4ae13e72dba142ac2cf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b9fb4009502e67801608800293e7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a359c3733dc966ceced84746e82c3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f92570ce4a603b495a8d96e665f5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd20a85bea811340f9531edad233e4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301218a42e244c6d13ff33ec87cc3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab265df62d468a2623a1f89c8606b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442a9494a400aefa5270fef9377f39d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0c3330b356f46d4715d79879f73423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7c4adc5d410d91fd6d3a83c38f68724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7b244a47502f45616c1872e5b8e4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cebae2748fb8a9fdb5eaaab40c03126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0282917f1dfa8cfe5850f2e35f34ec027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426ec0e504ef59cb0e20f7fd1e309bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3748209d89998138d49536a9f970ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58a1e6feeaef11ab5608d4310c19cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732855bcd8e08fafc106ff45a76d65931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bc29eb3e8b9453e980bd0c97e166732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70ecbffd736445df6c80fe4c69afef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f9fa2f17162cda50f95ab9f4f25834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd05dceaa001eb6e54dc4215a78ab135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf74f134eb3e3ca2d5a0a6d189a23636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c225487fa8e27f28d45a1bb8b3e02637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fa55dcfaeb01a3d32bf0d4547ac1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ef248b84a022c7c97736b9b78671c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4839fc36b9285b39f4205c9470ac3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d18d170af1d5bebc6cd37d9e2327141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c4f36552f2fc954a5930ab56f267442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4e838dd10f7ca85e7c5c4f45ad7d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc7071bd2e89340a34301f0b11bc5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182247727f1ca9305163f011548f6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44273b0432bdb0189b0aa4b572c577046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9699b87aea0eb17f8df6c87d24d73447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103f3fbec765d5709bfcd8955c4d92a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b24beb376ca0294441aee48f9ca849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce39645b54c529fb441257e4d7705b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d39a34b32bc734b715599fa840516b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a420f897e40f022df12cdd9bf5f5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f0416425f38cd927513499f91ddd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d31df3b6a93a7d03e0629679fef1c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930fe64c2eb94e6d8ecab83af38e6dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7931616646c7acda40cbe0d94060f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca256f06cf4ebb7bdf3898a7cabf5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597c865147517c1dd9fddb9c61019db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb2e17c136e4d466da45a83c6ebc8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976707e0d8f2e63e441a80e160443e5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09098993e1b7fcbe50ed661d81eb872361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56180076bccba43341653cbb590b0e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fbafc20eab0f778b0cd60f6c2181763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d207557489398a55080b4b04a04f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73889a592b60271ffbc35e0176114b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f6158e793dd4e4bcc192105b3676c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee62a30197ec168b2e860250f26babe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03567445b01ec367f5d18be4ca186b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bce2ab0fe90edd420f30fe2aa06b6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3948b2c13209eddff7458037996d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563040ddad72293674caa82dc2c94c2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61f4bda2137c13c8e50d602a047fb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5e76442d3942ca1dc9db2f2d5aead73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ffc60d4d77eb7547331d0f466439774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd1c923fe0e6a2307d631bd2fce94975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13378e5855de1fba8bb6e8bd41a4e2f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aba9332089e9f2dcbcd1217e719ce077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f9201f7dc4d5925ee4a120a25715278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726a4b25950df23dd37a76e87819ae479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6edbbf2c85d3d1c90d4169cccee50680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2928330b9ce82811009eca3ab82208c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7868923bdaa7d612b68802868c5c2eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f402622bec8118699b94f657467cb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5275e37c0f05a50c0cffe881ced03d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e4852dc80654ca72c58b1ac0565d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64eb4378e5125fe1e43d92075e3dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7243756d5c778bcab6987ad0fa0f2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3f37784266d487ac4eb8c62bb4cef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15e2e5456981abbd331f543b74636489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a612adea3c5c400729c2475af0495990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20a139d95de36ea492f07eb4ec6d3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780deb446e9175263db8467a35c5e9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbed977938b85c875f8757b5382fb7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4c22b7bf74948067839ade399fc0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075cd324a09d142cb5fb5cdc16bcee095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff8a181203538017565e6fb3ed409b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fa33ac2601fce8d8fc11943957f4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c74f8d94b827b12e0710b6e2cbc4a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93127cc30b59218474450f296ce6104a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf3cae3a9f975bcfb0fcc87c2093f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74fad9a0f391c697708e352efe324101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa390607fedf63caca589abf19795102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a08d54fd85d0a2f3e94564df87ce38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651682a0264ada394d5942b6e672f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c4a08ff4274d80d24a4fd16c5fa85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fe1879ab511b3e6d8fd69e458ceef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7831ed22569cda07a379a90cc9b2d9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831bffc1c0a04bf64b9403be5ef85d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ea5779338ddc2097b21aea27dff8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c91f5e2eb6fae1f10d7ee2e8fdf9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a064d00be0c39c66503f631af54f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca3b873b1ec238f709406fb30568a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c7804324740191ac35e02560ada7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82793b32c45d36ef49a91339c68a2cc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5988faf2dd9cffabbea2700e265ff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c937ee325be5ec54df4cd94ec4ef3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8158984a6e859592197fa13ada397117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58304e5ca0680d99a6850c52b366c9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5bf26b71f6087662a0498268117e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a83267a592b2a5aa9282805b49f924120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73575c0e085005f6ec2b276c4ee589121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a321e66152fcb2f51a8f28e4fea6ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c62713524c4940d9e60177e21ed59f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51a704052aca68da1a8494f6b9be6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e855a2a314bd52c934f3ba827ca576c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56c36e417595d83a63105dafed222c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747234a6ae22cf73708ad0b0c6741368127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d8dabb91397cc766309c46b42499a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f57bb7d06308b44eb1e5d7a8a0e8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a20b02e850d07077b2183ba93af1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3552d80ff37f748a1cf63d6e0638cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a97ba9dc4dc638e9a8720e5c718cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468b79b56b9c2fdb8701fce3550259f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9f1f11754552bd8af1a82a29fcaac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51897816c10cb8755a93fbf456248d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b63565e2f0948be27ce843a5a2db9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db309d6ac9414a345c69dc44fa9980137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffaa15987e7a3cbcd9a7164a5b02d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa684b45c99e01ce529cbeefc308e68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14c85505c6e85a5497b31666a864f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9763d9b2ffeace4db9d7d2db9ed0e62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5508cc3aeda5aa86c3a030656ff387d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08fc8c76ade7060256fd714d9be73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48410158a281967ee09bcccaf0d64c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e258a9b3ecf4ed30f78b7e407ed44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f52193f79be58e96413e95fde00b4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabbaa3aef0b8d1df7665a8f4f86bc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cef7b50340802e89cde5b854df838148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d59620b35ed255edd5f08daf37a80e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dca9baf59c4655a0516b2c625bd848150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682a7bbdb372e2119a87e52bc72067151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faed1a0002a3d22810779bf4062220152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec576cbd84efcd7cb68bb03d1fe244e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336589fa0b9b95baf65d6648683ec2c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6d990e339cbc787c40d9b2935a855155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4829c9fcfa5d6e520a6eb68b9919156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec4c63203218b7e3585e4b05a05d2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe5f5a8b89b7a7897cee0ab44b287158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689251d43e98eb22e5f1935b6a082ba0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe6f1d637aa2f57d7082c3822b04ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97174f41f52dbdd90db7a2345ca5a45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021f821f5768bb1d6a67b990c4c34e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95423c316006c55aff82cf8cc03daf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8849a27528cf851afdd3c1c56b3fd6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0effecb37b31e7154b6154d16f10d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48097e0af828461b25c1a02f43f7b8ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5943a3067d71fb69537ff03c56ab2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a660db6bde19122f36b6eca31eecde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e6a5d2b19bb2c6daf4cd93dba161169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319f48039a19ef72c7de48498de08c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4c7a62a11402989344d546bb5e330171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c80281123ccfe12fb3115310f95cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab123510d0e59a28e3e509bda41e9bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c4ff956f9408f599e9a13fd7d0abf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf79b6d0b461e0211313ad69e1c9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248d1ad3db1ff66b398781d7a1b3916176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efcbaa3e82ef0624340b0a8ea42785177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e667fc2f5b613455d49fc5b2ccb482178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a98c732bf88baec84dfdf908b95a4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73f3cb5fbfb0ff87dba2dfd58487ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6e9de00ca3c177a5002a2329dd405181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f30197212ae4fb4517e573e1513a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a384af001f2f9baef7b1dcd9eacfa7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2816b4d868dac16b9ae3f1b834ae7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455b841cfd2bd9ed66bf5fe7a61b0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994a671dea36d0a187e8b9deb7761a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca6be1edc33164ec16cdc3c1eddefd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01138e518d7ed8424d3ee8ff2c342188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cba486ba531ac8c5ea3d334c178ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b5be7e26ad10171a320102f6e3933190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e10aa7730f76e3068a7a35b660d3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932510e20c8ab1014595f82d65eccc67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ca84500b987bf5d08d1f25bb634be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3593113104ef353471b087a86144fd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32566afd1adac64a57fa9f684aca63d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe93280d8b7b39ab52d1e6dffac9d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801fce6761b747053c27dd391f60f0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59fe651f9768accb438c8ac168eabc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42f970b1c423525808dba83b485eef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981db99ad938a5386f3e9f964c5c63f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c738be3b0ff4a3858c6d7afe38c78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1c84da2e0647ab2d04b91f9e5b438202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d1b34a790e0d39fb4abbd2f100bb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15585fa4e3547bacc508fb7d243e737204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8591d9fc9b09cc118434cb8d76b5b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a6291b8f0ec0c5560e3862675ae0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd212b0e745cdbeb5ecd802c3adbf67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4700e8cc951c0868e0424a0e3c578208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8a25de45e6ab3d714d36b2ec8022209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd39162f6b7385bbbb1193463453a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832049f0795c4730637ab981314734ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24a05c64a71feb21a5910419fb547b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdbbbe86443150e524786dbeaa77a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18386c0ad1d685f3f47809e5784e37e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b2cd08740aa9b5504deb692d1501215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad95a79a3e07524201c7d2861a27db7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4c4fff9d9b7a4299d44cbbba0e7ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced71b58f7eaf84bd7143181bceadeae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b2472fce728827ade8d9f46d5e91e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e481cc823c4428b026e923e2963d43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a8bc3c5ed278398ead30140ebb92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88d78d9cf43b2669928197eae85370222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9aa1085dd87d14228a4063ef99b14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ccf49fb7f5768f1c5346c7314084d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4dfa34a5253c5123f49cca9d17b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0887defc8943b34305f8a515c0110226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741b49b4bd73d68b991ecb4ed12486a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f69d23b0cf97c622b17669ec1d8a8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe5b5e3765caf2954f16f78d67b951229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e84cea61099299cd122c3ba1ea84b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2ca5e980a8311c2a9f33b5ce0bf51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38733cb0f5302d29e8013a0401a87c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d7c444dc0398d23bdd3028089e150233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc496fc81d362f67b27630fd4877904a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9346259883c8461575ae2831cf126c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e9234ed89f1ad80682400d47aec18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f8a8f594c25fd0e4230aec37c453237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4113eca3bf0b96e8b42b892dfb8c38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92874b1e762356f0b323f5736fc7b65c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76baeeddd9770c857de3b4eedc26769240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456e63f187597d14d6fd8cb2be5fa4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1395b35f902c72cb71090fb13d5317c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0de813b36669e2d687ef8884dda78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf02726db340f1b25275068cad7f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eabad377cdf51dea57565b586c48e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae8213bfbd8a0a7d60770eb9e8bfda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfbd51f562dc2317e0417893e6e169247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba5e34f6890045d76ccd545ddafc16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ccb34b71d2106eef714a169fd5112249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4977b7523d42df5b599a9739378c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03f014a5f2c7e250b2570e567ec417251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f12c75d4e6bce2851e0fb53822993252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ca1e7047f616e684e9c07b6294d0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede841d9e9356938de0541b31012af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd45564504979cc4e1a5a6ffa6311cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df18abc82bf43c34ff26158840d51e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ad33ce7c6ea291700b2e0868fb4dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498bd96e2bb0c6dea9b764fbdf5febb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd027a5a94e415dd27c30ed5aa0fb62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e310e4d9a6f47fe329b703b0f07cd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fd0b1f1a66bfac2f2574a1f349482261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c9b784b571e87e8313cbbe09a6e46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2e23feb784e3d08b253fa8f4eb3c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb810f532ab8d696255d8478f512bec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16f53192a6f1c3054bca30a99d602b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456762c6e640c919fb4c986d5b0c4dd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab855a7ef4d38efc184e9bffbdde924267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacad7bc095b41cfabc77229d095f8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff530838cf7f8c9f955c225170de68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324358288c441b5279064abcc7313b1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e88b38e810a48edacdd9d507f64a6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38df692bf4c0912aaf46da0f301283272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21893420f7d391081f59a2627f11b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be853f0703f3b2e51b5b3ccf34ded4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9a9d14f8eb43393ab56673cb69831275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84178df9786efaee691bf45e3e02645b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134709c3f825bde75d4fb418a0cf859277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b890e98002b95d75dbcc9b6ba895d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598fcfa55a2f5b4e4613f8b067dc49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f980b7e7f40ea09d91d50692706863280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa937e310b1805a6b422698c305bb472281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157fe151c3f8413c0830774c7b4be20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bd2fb25b6dcb38dc4c1f9336b0c54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dd1c83f1c97c2f7e7b87f8caddd6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b21f5578067986594447c46c09bf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd98688d3473c0d94ba7d0993f93d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b657b1f726ac9d58eb2d8246ab333a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d3ee7d43aee7ab734d9debd74da25288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b218c356ef272b6527f71aefd8bfc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8c5c5a6cd58841383ec277e7708362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968c718280e2e3c36574cdcf6b81f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3e027a217e687f924169fa78f4484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc0c5f3ee9bbc37e092dacc87d77b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cd5f8c80b32567f0201d071362e946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcecf957f96533d007250cb5926f937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cc0e9356a006679a3445e187a39328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81f1499af46ede8f67da0934bc08c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e73e41e9e21a1901c6882115911e3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745dfa4374ae4210f02965d46cffc6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b716cd90b67da4a116832b04c5092f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b516930b928aeb68c291da5f028b0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ad1984184a18535ff2d6d07a544614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f7dd5c17490543e0b59b63de1d6c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bea9cf8294997d0984f77a501ef1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c431cbb6b5cf241671e66b1d24ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87264f82ca2036d7b9d5f8fd222d7c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0b6421a6ac9777a5989f2c5524e0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd31cad8b99af365484c7a76975bced20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf25fa75202c263f40ce2f937058b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bc6f1d3fe2690b565cc539759d19d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1e9c55d65c5445d758522068b5c1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb92526efe9063c72f6fc220c30a7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca398c3fa20d6b1a927669a51abc60d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85e9b7c1d5431ed6ec2fe266227e2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aebbb69f27df9bd49ec7ae088a4a9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e0ebce64a47145295d8f79a5292c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132262cba975bcd03bce60eb9a9add0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abbdd4f7ec813dfd87cce6c600b67730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002d4cc77f3071aaedcae4c9930c4eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437718a42d7ca6fc82db7beec1de0b4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e646ab707820e86d12f5c85f842c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf031dfc568275bb7ddef5c4bf4804f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6b63922f9324d67288bf14319428935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a59b81e47f26ee602d16edd1d5bdab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186bca1675cf7d20d14f4ceb5c46bf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e4ba42b5795b2b5148012f20cc4bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf45a3874b2c0dd69d01abea684d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57e8366063a768ffa9ccefdc9a57ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4f947facfa4ca5fc6f953ecf34d6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb568fc2ea7757347f935a14d45bd04542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1a44101196022af17190a6e132c2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a924248b1cf04441377e10608286b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf673a2b44db54bbf3bef680d40a067145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b81314d2879eb9e74ca11e2d68daa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031df691b2962f8303b76b6e9c8f85447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440edd999eddf7c6b92a084de0b5db448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8674a13bc79e7dd0c60f26f3eadf7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f5290dba0f36cadd58fcae40cd36f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae82c2fecccde9169a78ee87d91de551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dad876a8bd65be054368af64c441e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c64123b1f558d922b884a3ca57280253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79996954a1b6a8f8bc32f7c0dacb3d9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3986242753450bbb75abf274f7732455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1005350d8ccf7aef0728d3d2c3eec656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e32b13ac62d5301e55f53f1a69537a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f655ba863295b3d5a76962220560cdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872f1bfccf704b0ca1c351f0a4d368259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d4eeaf3d628663f8d1abfbd4b167a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0ece14f8a47722df67b5494bafa3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a3fdaa7242672e11050566afb872962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670fd1c61f54fd36ccc54927907e3f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37df85d7995cef4426c24f8e09d29d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e65e88e6d383861ea9fc183cbb48765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bc42611b1727c72c45f731bef480266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe57af815018e00d3de035a847edc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b211d0f1635071f490fb22405904468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627208cd44be8384b1cb7800fc9a5bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90984c10ed492b86d04fbd96480fb0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eeae2d1791e435dc2425a857902ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ec7dda9a024564d95ae2b15da46072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2932fb1da97b47484bacfbe0e8658273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9bf291488c24225939acb92aed38074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d8e9cadb48b4d0e3a6b4abea79ec875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10106a87f4ced82507bfe9aca203c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf3469efcccf9ac511967a050aa43077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6980185467f1d8653f783c645b461478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b2507e57c92440872e30682bdd70179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d557fdc6cdf24e744d6bab3213e2e5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa52f015856b2d79c55076e60cd345081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236255b0d7cc838cdca2b897b742a82682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9b87381a2b730cf4a1aa7361652db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b47ead900d06e76f45bfd8b3c7a7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4f0372d75af0f3eee6fcd83ce078e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deeaa7a2f35d0ea453eccdc48bd33786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6535724b3965bd07a88154c72d49787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ead2e5c4be04579acdbee698df36c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1c666a3087b2149da80b28da1fb7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8004d90abaaa910ff95666a12f87a0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bbca15f43b8fc26da70d2a66afe5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee1dfda1ff470f57c8f9b0fd6fd0e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34febd102bafbacc7d67478a78db3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b7efb47bbc858813b65e03b5d749294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710c450268c97bd6668630e872049c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dcfb12c554df206e45b7dab0cc63896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264007b1f35adab359fb03cd10a35797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd378fc1266b1f7cc2c6d8430f95fdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33badaa8fc62a091d403c5f40f771b2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc54bcd1f11111f8aa9aefbf394ba5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905028527fa9a3be3c067e4a6be17855101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a214d46ffe3d3a3e7429c88978ed4a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1158894fcba07772afed25301612b2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5ffedcb151787b492309909bf167d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eb3b556e75a6e8453cf3a8631bd5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb5846a00dc25b5f55a792b89c556d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8a0000d4516441c8f6552a0989bea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c2eeb1861d58f336c1f0ab681e74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cbe03f02b3d1a1ac858a89bf60581109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcefa8400682a7fc801d5a1fef35e94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e1dac227e30c4cbaf2b1a7f02bee4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122ceb11c8936971bcd06ea2875772d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43523b53f475c66643607256b0812df2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b165141256614ad777e6a70a37968114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b71861db3f7adbaeee0ca02a0cb6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd756c6b13abffb680ba8c82cb4d6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1194fbd568b27b6dfdd7f3931134e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c3e1cd5a5aef43ea37e92dbbb8bc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72409ac01b2b4c9d111fd521ad741e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84718cdae14811ad13dcd11594336f62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e87310ed4019a3c2e41fb5ba37935121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d52ba555766ef87b8ca20c7fc30ff5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a5720228adc7f3dd1bd2c3aa39de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a55d12c80b1f66ff419c799940b9af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e754959ef4931865ce1019bd008cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e3ba738c916487fdda2af617781e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c57917f7200257b95fbd35c8165df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361c1cb30c0f124f8bf38925bdd763128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5673a93c1f1f861e54d1683ce0f6b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d584a415c0482dcb5484c52016c4cbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc051deb918452903792908c1c73a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db878cf46f2469adeb539e32e77b821132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f293e5f08cd81c14d47b8522994c8d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af0065ef79fe7e88e38be70801da65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f38879d59da058e778f5669b98e9a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d62ce04d6769603ee2b9afdd31417136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f882b80132578803a61e6fb7d92a13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c38900cc62d84b66994b0016a6e84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d5c4f439ad2bcd9884908a0f282cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8662ca5db3811768003a96361cc46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd6d5c4f6f08b46f6a690839f1deb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715c86e66dfce186efd3a922327d833142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ff4cbf90d89d6bcadae3ec351078143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea601dba4a9d76e8043b6172aa55064d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e0f523b346eac730069d737f7322e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd8680b80e0dabcdf22d13c0f756be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352ab2d65873d92a5d0d288848a0620147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35dac52e94abdf6c163be060091474148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989114329b16a8deadd99b5a7270315149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058999314b939055f11d4bdf0453a40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68c8264cf961452e41ec881126b4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64e793bd6fe83f1bbd15f426cd481152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fcee91710432a1230a88d2711977e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d459b85f4c78e5c528f6d0aedf00f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b019c3acb14ced2b5f6711ee5ecdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef378c18fc6a6271160b92ad2874a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28acff9835f586c17df1eab1d31e839157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed448ff1a70b7bf4cc24862da54fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c443d7ef67dcf323baef26af97863159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eba2dd6e95a46fe0f07e325a18d8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfec132654ceed7afb9d09b9936b8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f571452d9da93c0bc38c92263e3dbf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5e9466f2c67ffe064b944e98b5e04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad4ef76a7662a296f70aa4a45df193164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f006efe346770e402b2fb67c645de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd3bab0f05e20448f9fdbdcce59d0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5bbb9f108196ef299635d5e14b163167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e25a03aa8f17e9fb8de6352c963c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197819fe6cdcd06efff4690b85304f14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e364f743e6335ac1a4dd15df2a4dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525577d96853d9f87911e5d580543c35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b8c8e77d61e93f0888f419f718f9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9d091287c16880bb3cc643d5a8723173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660658cfaf06cd0accbcb276a5717cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a7fb2540b00ffe8d2f304a7b2fd4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b5a1bc59ffb78b793ac02010a7a6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d601896f830ae712531ee4be1a27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62821cc551cf9292dc79dd835b529ea0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca6d1fe8b7907919fdb9e0053a7f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed27f1b029d9b4610f6eeafe523366180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17bbb8997baa0bf7531defab6b65c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b6fde96d0301d6e985915528ad5c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe7e0ce19ef7fb709c27db94ccd444183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b7746827e43a6a14103ff975c68af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86988802d4b544af158f2eb85a6b442f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a28f806a781c8202f41bc32c6988186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e15d0abf1efaab7101813dcb093995187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b22edae36d94fbb34a23c5774def188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b94516a5dc4986abec11b9a95c16aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6407fd085522d4a2f3e36397b7739190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582112c186c5880e07bcbd482e43a7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046af1d024ca73a629789b4abdccc2d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7e77e16d544add00fafd84b3fd873193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3cb65778076ac1d4fe2ce734177cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd1be6814d95b92618efed6ba79223195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0848a4e15d353c3facf90c96de465196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f04e06a7f88053a99f97f006ef94d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56e315eac945b4b9d4d47992c3b7f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cb894717e25adb842a443c0ae9a26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371c3b06ce78f93d2dc0730d529b8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ec09c32d030f9fbe9453f6572535a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cda255fc35d2736419952fc8e6fb95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780d3b4a893ab9fa5c7197e49d98d86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0abe2834a2f9271bc59bc5a9ad133204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927447fd515d5eb28f65911851b590f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b5dae7d193d564d555851c9503701206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d75aa5bb68f467ec1bdc454bedb3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c3d500645faaeed0c343f339ab1a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abfc51d3b609aaa1b8679745ccf722209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5addacd56c93bdaebbd1593d3590b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a570565e1ac426ace632955f32d368211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3b4d98f4f7c3ab4fc40b5d147c4bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2a3f7bf08d69bd5f40e64b71d1ec9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcf2cee8450072985d00f5ccd5c9fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59d23ac026a556ba9dd76f3c506a73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ce64a4fa79428875e237c3805539216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0091adb0cc99370672d3603f1aef683217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da39f30abeeeecc5e4353eb8ca13ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f072eb661242d606da71963496d6d21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa1a22992b623643ec2c99d7518653220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b693f10e9fc843103131af52aacecb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398861b3a1a8a1ebba9a9859e5f6232222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b4049dfe4f8c75aaa48697410b683223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4f3e8cd25bc683372316d35acb94e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa653240ac932ffda52698e56222e81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12936ada2c468f44f3576742a24ab395226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d79e3ffe9405b0c4a1b74f3b94ad2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a772645755ab032eae93a8f5427a5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f8ba2ffd7e5faefa8000402efadd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0e061103b66d7c489158bd1c79ef8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398092cea1dc1d99cfec360e1513f770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e1b2ac2be871f5f7f55279b3218e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34881cb383a09b0e39e1835d6b7f975233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef15834e5bc2bfaacdbb843ebb87d01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b72c59740508dc5610d1264125ede6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ff98c87c9ba7f599f5d34280a00d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf6babfde2c35bccf2cbdc491a201237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be252a37e889262d7b4ffd56dec1b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a698511b8327b59783ddb7310cbf2ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c50b63787292b21347945566ed3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c5ece09081b22ee370f452395bea7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71943235e48d5a47718c66deb56c68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d74a2340f15d583c4f0620121e648243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fa071a17b6ec1cd964855befe0e17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c912e74330118fc1ee12ba6e89da8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6b04cd87e1dbb74e37ef7a5d2606246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a467b811dfbf4de56d295dce0c807247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c116cdf718393c08afc70d6076b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25bd56609e1904166233dc65a17e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e7544f51163ee2f310265a47a2ba9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1eb6db7165608b8cbff4453e89553251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bae954570cfc9ebfc999b783527c9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073736a52079b49e65611dbd6678cc8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f91fd90dea1e9fa38f2e8ac98ecf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31bc04b73b4d04371597f14136e1d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fea92d258221a3127490ba27864a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c6799a2d7e8eb2ca183d7b8f9af78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd28291db0910842ea03917231fbf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90675221bfc7eb330c4a9d421f447eb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd94d40205c79e18b307ba50ec1ec0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6777902adb1c77557e8752eb910a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656e939d22f146cfdbcf7d91a922c35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4368fa45ba595896a5cac56bb87de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33a5cc8f31fe8645ccd009c092f58d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25960c924235e173990c0e402de336265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd17eed35277f8c3cc102f569918a68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36981c5ddb57b24ce427a187bb0896f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcae4992b04e76d94bf7ee113702b6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e89ce8dc406652563a93b6f6b4aae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9e1eb0cfe71ca53508a385f76faa2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d876970fb0a4634e36f104453e78ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0b3915f866d59aeadb670c1ca4dd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f36798373bd718c45ae6dd89c5f36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7671080c2d7253e225bc5e651b451274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dfc3223e8d230af8707362c3ba625275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9e09d98f8d06c85ce40a7121b3010276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8bb4ff8ae7e9e430add3fdf009b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50905c98379ff4e455902daf39164aef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e535e444a8ab9e455e5b837c64afc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce6ca394e064d0fe662f7259c624d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f0a6ce0022aaf9092ebf1d98fd5f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd65376bf0e4a10a962dc8a99c1f6aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f254a2132c0f7fec879b6d80c1afd74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a420c95b980bcfad347e4581546f01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb68aabf4e366bc1c1f51db2baa9d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfd0cfdf53e72817ea720e9071bebc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b2aaf6270dffc292fe0277de8a436287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36dc813adebdf1f13a5d43d96d0b7b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>