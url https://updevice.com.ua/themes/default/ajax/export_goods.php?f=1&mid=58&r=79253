--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b53726fc819d3d7921e57d0b70419f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b6ce43bbe0a6d4ce39d59cdc87902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090875244a4b7c21d4a0590e75c956c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed397bd1085bf9747adc39ae1a57f82b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3f1bc2c34faa5204d83e55bb4fe595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59d4d868e79dd0af239f91fba195df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c5e7f2a231602a8a3b23beac2bb917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacf2017f4bb25eb540ddf18f3f7aea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645b744aff9591a0aeea1e8b8e989399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776ab1622e3ea945ba5137cb3a10c4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00180b8b41a8590344ab6824dc36012611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d42a298ece46f89721b4f15a7a473912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28d09717c95a1871c771672847320913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec46b3faf466cbb50deb9f02ba8cc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619110cdcacb89087631b0dfdd8bbfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13799cf6ac1fae92a9c9dc2dffd9448316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0ec14f8e3e0d3a91994718f5122f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac9cbf46088cd238864aabb8036b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5117dcd0915047bb78176b55e4fceeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f297837a2724f0b437faf98e2690f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe92a1e37f89ffd1d8dfe4418a3459121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af16d1bc5617da7a17460704e0eb7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffc3e601144ab92eec88205fb4375523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0276dd35b7c55ce32247909124b4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa6b2e8989e9e184c482732e97cc9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980d3d6cdf1b2acb16482117c02ed1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca87021c1e4b37487911a0da32742d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3fdd5648dae36509cfeaeb119ead828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1407969b5a92ce17451a8f0db2da5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790a85ec0d7949f7b9e437cb50c0a7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8373b3ccfffbc870c3dc80cf27452331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c5bcd0f965cf4917c3c9ff30d9fd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9254ff5d9cf31ab5e9f54d730004d8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d3dd5f4827fc1a37944c406e691434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25642ba22f6490b98607c554139ae935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427033843a4b41b685018a9b5dda70636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b17acf2b3275bb0646f70288a0e6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e6438f453fa3063a803ce73d0734138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb746c325f549e1d310d0294f2dfc1c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d1341a40775ec374878b146d26b4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9211b534864b98bd0706248072ad2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73c60783b622040f741c7dab3ddc9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8aac83d48fddb84892b5184011c3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ea8483b90e4739ed06908b6c53c3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0714a9d4aa0812792f04f71f7fb292845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e4f5818b1cdf72b41a097c457426346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133ba2f9842696574199ba25b877d8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2bf1eb7b54f53f2ed534709622dff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c802d0b3a2100d6f62a1536a12fae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad124d0dfd44744be2740d6a3eddeec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bc0b9ce23fc5de7aaa7dbf50894de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109daff104f39137ff6556531b8cc15052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a3c11b830c5e324ca7f731af1c7dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1bba65b864109b5209efd4e64ec0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a22ee9bd6298ba5a3c5390b3ef26055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae6942a437e80f7ad6dd5c3b722d3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c04cbef757741c2c0f759100c501b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632c43149cda38f1e0ff8b6e378590c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd72147254fee1cb66d949eb61e8cad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1a22295649f1a76ca1affa01b755660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e852f90401db09ca2ef544462442b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c321ea74c45cfdedf252b9b8e3ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abe005fcb570989c86d3211322536a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc0279907303fa1402b5cffed149ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a99001fe49cc79ec79bf853b91b91165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c5ae4ac4d793625d23b7f1de5490166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ecc21280544deab0d28fb8363961d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474429bb26ce3c706fa792f3576bc4be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2988526101d0e7013aacee073a266869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41be24a4b7e5e21cef859503eea8fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3778b9e26afbb456ed612684aa7c40071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78013cf2ceaa28950670ed3a6187d90972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06703e35ca0c9ef8655d9eef72c8573973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2377e435a016e310d52c4f10f100674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd860f2310aec3b378d9e47b4dfa75575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd4dd832a29cadf7908a7084132ce176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409efd92b7ca30561e4ccffbb8d19b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876401a5310cfab164ff6509265c995678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a679a75244cba41a58fe2dd922fa16879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6767cca35b0cf6ad6137945eec1b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f862abe20c6ab1df7c41374cd8742881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c8b1860da57d52faacf738a41721982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ce620841c8e3dca66e3608eda50083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf9f1f2c88566b2393d50214953c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32187174019c280e39a1fda40fcd3ee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685c2543d63895a2969f0dc4e2d994c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8def7600333df3a19b35ac2b6f62d0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e932b8dee1c46a8448851d30cfd7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aaa7b256200822d49b247c1c2817089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd5c0ae684328520bae1a467f1e2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e3940d8d51bdc6b030bb30294893191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3253a36cec88e2dad23084d7ed3156b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5a7fb38ad0bf47aac5f9eb587d4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15091c2e8be40334403ead481a198f2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a6086811e781e57abb72231989a1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2b9b595587f6313e3076fa483a13896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be11c1a0dfaeab99fe176cf49d950e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd584a02b51415b334939c35fe53780898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0d11d8db9adb4017d8c4cfa6c750599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee11b064e069e9721f7601424ec42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c0a40ee13342d113a9cc02536cd38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a8a3e97ea4ef2a6848244f6a5619e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e3ded878b3cb168f6922837e4cd8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2d12c4ac4cffe9ed8cadee8614a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bff0bdfd97443ba85f225e798a047a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d01f869867e635c6305fa2d0ca97a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b4c163331994e8e0cd9d463880b35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dbfe7bb9b8b2520250c9f06caffaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e736460d4aa9613263b30756d87fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6523ed331a3c5e53021750f4b51597110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6926eeb5959b717e6fb22f22d2798111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0d89d6f0fbe53000e620d8dfee1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934afb447af47e831df7a90105a1154113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cccf085eacc8b8d86f8ec21368fb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dcfefe6221c4152570503855a3287115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f1c8b81a5102e50ca23acf7d3c305116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c0826dab220b80cf03f226340524117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60a8e57306746144135929196a1f4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2a90809517dc4b1c6d3cc8cc59b01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27319eed615e372b4cd1b3956be54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace77961fbf898e5d6097ad7df2fb4b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e2d8536088a366751e098f29aa0c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fcc4b021420f3a85aca1a4b7fd73e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a19cc9a848eb2700d8abea5b535dd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d8e75ca8793d9ef7b63239260b649125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84aaa9c57dfdb94939f3239c1986ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fbcc83e8b2dfc4101c78da8baad57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df9d1aa31c5a6f28ee9f2e9650c5ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337295785eda08bade352cec11a0af71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170daef2663fea72737c001731a7d13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1556c3fe97960a696ba06419c72035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f09a22593a7fa39873fd8a23f126132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d09fb5837bfcdb96632bd169fa4c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032f0d9c77dd1a755871d7826c15ea6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261057a33ee11252b00c2a8a6dd7df5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eb93433fae2714cab8dfb2506bbbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53826dcb68c266ea8c3f7084bd76f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47111e304467bb4e519c013d88d255ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d29202cf61efa6995d5e037b4878fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87299b37dfe0bb8a3a9e479c7d63be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b3db868d28220a80321a29587feec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65211eef372d219b333ffa55dc0cf031142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506b5ab7b8293ebac863798eb860d51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49c89accc26f5d9236a1d404868921144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caa0298e2d5bb576da3f7959893df0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f2c5e08597dfb1a10218cfb7b4ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ab3bce067f78eb004890c31f47a4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3a51f1e89f1e01b92a06fa0e328fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95003437bd0ba67429225d2cd87ab4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf7f5f525faab0a2c2a1a88899547d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606fabcdd04e46e0fc471ad578a9cc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc587480b1d00c8655399565b9367152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def08be14ecefe690387f79e6534023153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0d99c6aa2aad65e475393c5316e6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6668616bd173be199ec2764c4e2da7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622c428e1ad69056677e924f5988d50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819efc6431845a9ba309eb357577aea7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c391c2cf8de90085db196aa3ed4fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519d5299cc4ff29daafccbda604f134159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb15de4bbc65bce6d5d02db82c842da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cddbe5e6acf402de985f327059c89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14ba6dcbe6c18664883574336add1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5fa6a94e470a614e0849df97d0db2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf25bdd42b3474e6c743e678426844164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4e8d3e0886fed48d9b9535227c13c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4741fa68532ee182ecfe5d92da9eac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf37320f9113556a270c32a503d85bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c481ccdf3fab2a238be55c032591c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065db3afe54903532779d61e45cc2936169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec6d113e6d0dd8c52897d638a75583170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddacf889e8d823df453dd28832eb0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597287ac8e731819efb25123213da32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5adf4bc8ac6ab8833e4cb7485dae42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4fa45db59cd9e8acfa7d1f7816ad5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01084158d6b2d67a03b1b706dba17004175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8970124cc5e3eb57daa47f8fedc08d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd9ccdb3f01e9c493c3da4fd66f23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a99a3672dacd425c2802d003ba4043178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f817a02206be9fd24042ad4aad3a63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233d398970190496671533804839a3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fa19a71761ddff91d911f1863affc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af2c466db33b5218918e0aa4b75759182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e495ce22c799520a6c5f4ccc1d0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca659c1b4e00b2849c9ba2a69acef9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2302b86a31f2e2897d9606b74e2ef7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd12d8fb7c84e1ed468472efd3a2cd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e03e2a70853dbbeb9017bb3f9bd5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba330209becb54267cc8fa66ffe407188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0532c1bc15b149b3e24ecd1912e81f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677f990318ced49bc8a9defb439a2f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19887e987d751e2fa7d00a3ec3e25d18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2440bd58837373de34976fec49191192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130f8ab928b6e5cece2add8e782942d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c6ef0cf52580e013d96395e3a0ce5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e47969ea57a02ac3cad58eceb99d47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bad91e234491d56654fda350c73a3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12faa5cbd36866a56e6d042c965c2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a7ef2a8506e70858755a793898bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f3c67f2a10dd32afd01fec126ca69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9f00ec0fd2eee4f9e69c39e97ca4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499cef1e7737d44aeadf476fdb6b84c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555550a426c44353d3b7c91d62e9f84b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedd8899d4d0a3bb535c6c14898839a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f23234821f43c0a2c70b26bb7ba9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5649a08af81ab0cedf08380f2856666205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7b6ff90adca48e68c325ec5a72d27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed06174bbf1cb46a1ad764866a6fb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbdcea142692699789642750999736208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821635f760f2f6d569b5e29882696fa9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc982ef3c78e3ad34e96af21fd44b24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d5bd585995568ef1b6c055dbe609d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baf2f156b25999b590438d2f96506e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c0d2679d26776c0a5adefc8afc481213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5eed0258104122468d4e1f48e3a9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8427f8c72d0c374df7c24d3b92fada215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff559cd4a49451f3868f2cb606d1c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e0e68a6ae5a46fb3944e05c2c7183217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2c867ccdc8468f8b785ee79636304218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43285a9dd2f58043a07aab8c3ae3398b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ebf76806e8daf863a39450c98d175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00ca7c3ab520dd379469824b6dbb71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d227e6db2469b038da469d53af17d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341578c0947d5c41b605a6306f5a43c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa9283501bf6556dce5a22019da6b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e4c26f2e3c72f84779c45d7c014b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a90518bba7ee41861f0c79a5e88f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7077eb95ac110c6b7fe141ad40f382227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f501f08d99a4f8814da5e1a75830294228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ef376f02e5d607b40403c9ddde78d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e1ac65c1ecd25d3b65b2d331e4481230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb961cee1e8c05d252e9a1cf201f77ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e725e7114893ad46de9d3e7240cd3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad519bad47e8521d78ad60817ccf582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfdd806830760621ee435a9fcef407234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0ed5d466f6f7e08d6a7a282d44b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e6154af62f5f717c0cf89d81fe7eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f69f74d79f7df0e788028a8738208237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656651f60e0d88b8d7a44495496c7bba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dc4c30e256cd1e20da739a09978f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe41eabbce58b1dfaeed2f9cafac2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df954d88306379b9fcab2dd90db17e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99b54979eb565bf8ed6a6639757df3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135e2291d49954eea01cb1950fb09bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835af6b2a3ff70f1927f8438a78e64fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e4324b6b7544a9203cea2eca75d64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412d0eff45266c666b37261c484fd4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f88b5d37576a27092c4a33b90a05c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162824ddfb37852d7262b8cd790a6dbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b0fde06636cdaee7f046f1717bcfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900c8520a57c4a6e5b034e56cc030c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227789311ed2144106a227cce0301d7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c55ad6496d2347e3725de086fd4a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c431059ed864b07d1c643f452ee456c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582c091feb01bce8f70fe10372902a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbb09874588e16a9eebb588f69376d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e305ce57dad64d91089684be50da6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a66b5b6b89db674a635e96ff222036257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4cb654401aef6a75c9d836da042d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18fc3986c53bb0ddbadf0c64ad7c5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17c97f3939f517e76c218b3f48cdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc4e5e74aa13196a31aeb8634f1dde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e3795f5c358c86e11c00aa7332adc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7a2e6916c25538f378e2e25f04eee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e0af01dd7649b79158fd32d4f34c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94d0372051ac8d7eba6419558263df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb483a9137ef3a79a7325874d7fe1bf7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b534796566abc3ea824d2caf3e0788267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152f3ae281fa09b80539f93575182b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5261219b95a57c703b15e6e5cf16af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89ffba2ce770dce346f8bd3575652270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1612436bf294b420cd80897048b83c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0794f4be446170e14a7e591070d8ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726985325f570f575d07f5c1919c34d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0136fa63281917068b8d338efca0b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010de55380439cab7f411ad59a6616c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5506dd0733cfbca3269e0f05b55db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b314906e888045c6ff98a9a4e94b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d824112838d08c5d3f2bfff266d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf335c69740fb9cd520af32bcd63ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e1db197d18d2608ddd7452c06a921280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f270f487294d88bfdff0cc5774ba57d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a749fef29d7a6dd260072b42bd3931282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d829f69986425717c013c37aed1165283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6061c9989412766d757d106b4eaf89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0376d19e0918a4e664f5d5639eba17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c941f1f13d3f1859b263b6a22415b28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f27a07c7b14dee47696bba9e28474287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f3e5196e4809255e667edc5fa998288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0effbbf3977abf711f5ed4caf9be4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb0a939642fcf9267cc1de69d90aba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b549ac123afe4c9b9c23b5394f6db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722d4269e80c6fa4973445451016f3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02582a46215120df44b342b03ab952d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d405c100fda46c79c4c25e121f90de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b550ad2a2ad11ac91cf2374d80367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191cd110d442f9b43a5d0b68b15e72b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6fabbd58fe70cdb6621132188c4f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dc1728b10306a137934ad7053b67610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0207456d17fb0bed5f078ed213dbac711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5722d8a54ec4d21e92dca89c4f994912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57e8c41c2a5d476267d6d176aefbfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbe2c65f3a101d92695ec4741957d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071acc2147491e6420ecfb0a1fd9399615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872672838b862332e1d2862319a1ae316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020d96b0d6eb6b1f2651e2f7b65765817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1932d4ceb585edf60f1a66c0191a1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e19621f6169bd418b9a24f9ffafd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c26a46d38afd43f14c0399553f754f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b4a5171ccec6ef8243f61fef912cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811501fc1ed9dfa7e35a2756bbef825f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19d880011e57660084ff535871e4a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdf880c85219446949752a499ddd3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd6912d433d520c9a97e664289f93f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9aa2c2adaf05197a4e0ac1e7682026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416a6147d02a5b99f4cd326937af0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce13b4e95b47aab8243af996b150e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc1eee0b65c20fa54beafe7a44366f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fb61af641422891a864672b75605d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce22b3104eadc1074602669c361cea631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e022c06eafd4a65f742d667e5f569132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f8f97c67657fe2b13a86c491e2e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f62927c8b9dc75aebe8865f9fb86934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c01abe980ea07d5514a8957f9b75db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388a457108ed59d360b04015fe0470a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b16538ee5e8cf0bddefb61970e4bfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7c42574a01f500b5b76c1c0a1c58a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2e3e819d5f932dfa55171941079e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12603d117da86fa70779e50e66abc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069db2316f51b9bea68b61bbbbda59141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcab5b7a3ac97c90d05b67226c5a3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274eeb908a3a7f55e38eba3e315d03c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef734befa20b4ad5e2a5b6887d2893b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14947d156d0ef295f695ac26de8a194845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fbede9f76aeb5387a39c9d59902fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d00d3034e284e4b44e9a6dd162c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ffab34de0d7029acef5a4d973f35248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441557a97eef54515296a6abd35cea449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db14c41f68e4514d741fc475ffae77a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d06d638d0e510be77b625a59a1df2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fa510dac722b9c787f10c5b5bf36352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60647a210b9d1dc1890153b8f3f2b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eadd03e6f837923a199716cd1005e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a2fcb09a2a06ac210be82bb7e306755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5f33ba26968e983c7bb196451547256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28a9702b7a2972cbcdeea69454c9db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579afe2f9f44205dbd480f42a3f295c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b8c5d0ee1befac379c124c472803059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cccdb53d9a72ef27791d281a7f49460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1821e4e8ed337bf9c75c366e3b61561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35650c7753ba481bd75b090dfa70462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb7f9b510cf4a74225f66206e27c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096b0242d86312fd254ab990a3e470264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916800292b8af098ca0ceea747f9a87065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60614ca43ed5c94c8ec6b16fce7dc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0110a0cbd23daeae0f7c62c89b43a2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6909662d811cfbeed6ad72d403b6cd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81c991732fb0222bba56667f8ebd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55559a35845b56bad735fd0de8d3f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e5546694e8944b10dd386b742031071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5cee2973f79831d82463a88de6f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afa57137e189b12680dbf1f4b126a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108040ab55273ed0efa73243a8eb8d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbea58451626ebc688a612ebdc8cf175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec9731d288ac6720f64fee1020ac0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98821e4c57ccf4384a7eb3b5f25a5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2aa8b63ae036364f495323139f63378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469653a501a016bb01f01b9d9f92eeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20043570935ffaa0e29dde589599543d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073229b7156e99f946a18e043f7d41c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6aecb7fe57f79d4ae078fa4e5942782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73664837cc2262f0886c3cd420b9f0c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f786fa1ff4a472ceaf7bb462ddd7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126fc351a7dcd8eeac24d764bd2aac185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce460ce7d1a3d7f9cda76493960544e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ccdc19751834cb17cb0721f8d4f2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9be87967b13e4a0c3569198caea2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa08a61ddce080ee0bb727d58ea83989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972caafa8aa4fba254053f24cb0cca790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe018acd09f249e3d921a9a6c0f12091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47e6ce1fdd613aba8b58c46467932192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f475458bd92ab60048ebdd7783737da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b071078f0ce6292634ebe2612791ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bfa99ef4d0513d205eb84ffbfa30595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac824186baf2a7dd526c46efe1d25b9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d4544ccce5394d025dc10d2ad68e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9357395dc8f2fa58001adcacbfe623498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b280171e3419f74568aa0f3af868799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e378aefc6f7652a62c879ba94ff02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680e24bb1cf41ea5ab7aa9d3ac5ecd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fea4291470fccca6b98ba3d8a4c070102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1492cc9ed6da95d1926431a46d5e166103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab5eda6cb0bdd0ee5d8c70576de7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc8e69af22170a7e1afd20ff86e860105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e949ac8cc05464da890747e307c73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902b9c0e8f848f1ce66569f5467f839107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855699db438c57e271739639bace7c14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abbf64d5c43867b9dd6fd0081759cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181668149a07f7e0cbf94eccee85ca5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725beca1944b21d45601748bb4c2638111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377db8f88ab1e5f02ed779baacd683fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395418c68496b36249747d79c8de41d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41003d3606ea89bd8969219517ae6f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65e0b2d178d7ebe09e3587ec1410c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4293f5e32f6ca17964d76d3f131e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98308aec3ea131199692ff7c7dddf011117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016597ad159fde39eb34527974797625118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec8d694bfc6b9249e33810c19629b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b8cb9ede946f9905a6f506c2dc695120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489039cdf1ef0030f9628b3d363e5e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba24e3bc3ab9a72a75c33b95a175d25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbeaa08b23f8afa5592f378f058e7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cad37851a9f75663ad6bee3242756d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ef1300d5f609ad3c66907af0fd1cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea018048f3af392530986462f3d1dcb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661812a8e9c4c1a615019786d853d3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358f1eb8a3fb3c9c9650d802532b842128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3314176d4791ea0d40a72c65f0492129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d742fc6ec6a95ecb4fd112e4362f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5299cdfa35e319fcde73bc99d3ef9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10857ae1dc09d2e3b9932e09638441132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3704065f327ecc2b13fa8edca9fb391133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd8a07b1e4768edaa6a854d74ee56a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece48f258ae744236d06378221910bb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088cff2da101ee4c303c4ceb8321cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb658aad4450a9126d0671ec628a9fc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c70fca124d1ee6201104751e273276138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b275052667410f4713c5c667797993139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b04ba039acbcaad4206bec71b0c6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffdaf67487d900797047ed2942ecb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6085a4bdf75c5bfc531d8e972786452142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985220bdc76b3f0a2e48dc118ee1ac3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc8bae4268c70df3bd9b3aae36a3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907db55e74140da85da2f6aa0c1ba8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f0f61a10620622eb949ce5752334146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73be422d457f6002fc7bbf6b13cbe7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fcabd052c4d94085c779d8ef6855c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96728152ca86049bcc6ff17f041390d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169a74229b2ca15c205580a35cc2d44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f743378965eb8a34ae8b12f75b12aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd852505ea4a847ab88a7e0a0443ef9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9b3528311fc37dc0606f5bdb972f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95746089a31745397923969f7b2f79d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f2a6684a1cd62bf9a6c4632d1c882155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aaf6ad7a7b2863362185d45a9b339156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71693dba6f65697fc572d484b47787157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8beef2cd00f416d8ab5a1a7ed6676aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8b999bba5a457cb1fc91e87a2f6b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e166f0d65be5ee26e5269656cfc8f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618307f38b5a06eaaa59ae547eddb94e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81209ecbeabebc185513eed733d92ffe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc94e70bed189791ac0a3cbe1e2edab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c718df19364105c692e0f70208df7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c01386c1f9050618b057d8c5e1eed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266c7a9f8f8edab3630d5032481d746166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a7737d6f5b2959859b1d3d8b115af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10013f7fea343f9face75a683a2be416168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb6204d6acfa9ef117356a64b5547d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bea5f90a43cfb03ca8978837633fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc71e38551a86672f7320c6fb6ef7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c7215a8ecbccb910cb7786fce2de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081bc1149a112fad803522d6866c85a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617197e09e44f6c2adbe79af94f3d70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223354c276980b1e0547cbcdbeba7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6d9a5746791c5f06fb5b9a6f1345a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368da01c0c34b891641176e5aaa26e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41402444dc80a33dcbd52f830dde2ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0604867e60cf877fbe48006add9c567179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991c116dad1cdcf0c0e1c01982175b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76772ae66f7c6c0a733a7519a8f030a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6f6de55f439dba579c7377d28aa49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f825325ee245c2ab9a1bfec1162a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b62d9d90bfe707e5a384607188fc25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211541672e43a339dc7509b50c14df54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ec180218beaeccec3f81d896d7ed8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be4109129a5f538acde44dbb29e0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e7715353034f43d074aafaf313cdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb8fac69cf2066dff34c7179d2cf3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbbec8da3cb74c3a3ff6b22b85e792190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da602a37a7eda3a0b6fba723c9a0b4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569b61308348a67c946d3505076ded8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3f0e9276b786aa15ec11327cae359193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc879a27939cfcc402450b66c3c1747194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286686c92346f8e2f1671307d5500fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76175b88e091d26c548980174ed6c93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aec3c2fe2f548eac1dab7b5df76e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc158616bb65ea92a54a9bc07f39221198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e870f8308314fe8e80e0e69e798079199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c8af518a9236e14ead4dfd99b4610200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d774ec03bb78ff2eb73f3d6ede873201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba2bcd7c1d698a069b787f08b895c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6a828e4ee369e9cb220ad2afbcf4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e465ece53d6b422b62fa4b762c36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffd13759ab943f50b8ab580dfd1069205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4833b84de4d9ea6441aeb29754232eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf72b9d8d0020f493395b5f8ba5a4b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dbe84e558f44ab147123439ad39b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26c3171d2e14b4db5cd10c50c5597b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54d96d4455a94d41aaa981ca99c116210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f3dc5a32d46ada0585a6728c31e86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ccfed80b4144a4c8c9ee985a305a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071ced45ed0adbd6f7d0b8fc6786f09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcdd56834e97c298fa441472044bae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18c7b0209374e2bbf633ecd27fb700215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98eac3580796bf2fd1c7a57f4b20be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167197805a63570e958db0dac95a16a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68515f8569368f940418178744ab9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f09cf0c0a8c25713e9c950dd879787219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782d3777e79d080d3116650c0d54e9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdfdbdb2410b8e7e997edec9cc034c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b91d5f60dfc39b8c8ccb60d0aa1b5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa2b3040cc87dd495da236750cfc52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7ed5ef577103e13a157f018e64ea4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4aa5107886e600353d5c9c0f50181225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443813fd4f759164d18ffb30016ec507226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e971aba706c372d8c89f1b530227140227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52914262b012395fb528d195e91a516228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189fa022a408cf4b5be5c4c3b4aa23f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630c2ba1554eebe74ffb9f175cef7ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5571581441d20e2f6e4c126c0fcea25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57c0b0d8663847cb501fb1a7d2f4a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d1383a5a28473effa252ab1c862be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7005328f1b5ec8225e857c687322f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8846f2bdb0257d763a9706c54902a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8d4140b99c88dd6c07f4e2c6b76c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09560a94c732267d8eb53726bf48f022237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d21193bb69ddce1863e36bf0d488cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c23fbf42c6ce2e6b01028892a0779239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2d6ba3d11efe690a4528065e5f948240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02573becf88967a6409180ab7a4e451241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559159156cfc734af47f87cc6fe97da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db55cba6d8189569f16158d892e5be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296611d78682ac0890d110a5c0d66716244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a1e177a2236fe2101af9e8e9ddbc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b577d768dc5cc09494f3351714efd92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa533571f777eb87301651b2e7631df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52901c8c9ec59690561b7970c7f52673248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3980276d9d39f246262014b90251e89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8698fc4dcbf8bbf958860ef2c11da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1850e52cba6f2947da08135bc9470a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b8ca1ba48d3faefeea2676ff15de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808dba7a38ea68dcef050481ce48cb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca48dbd6ece1dc3e2f06c864df820f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803b5f29a99ebce2dc459492fcf5d64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cff62ccb3d9bf3eda26e0908544af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f178cecdf385e57c808c42bd165c00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfab9ac174f2c0293b1c10e9dd1163b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7537810a9c05950a2d1fb8abbb258e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba54e7c0d9e96bb548929d54e61e5b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39114a539b6c299f57beff64d7b50533261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c2f6950e52c310c23056fc84ca03c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5b04a4e853dd71387712ea8d9106b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb9438b90067942968eb91eb4b0b88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0aa1d287e129407feacb7e4021c10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca5e22eb79e472304afcca278ffa7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607124e21b11627f4e619aae4d68bfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa637d428744bc18d5254197461cef19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b65ed2707ec19258d5abf61ff2c72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de77a8b880cb4bf31aae97b5fe52a01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0db08a06511cdd6769b745e8c2b13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097edef72711f1e7545aa1e59740e085272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b33b2a6dd198ce1ec72fec9e5c609d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00126c716ffbbe448e1eeaf179b8b25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85227d9e7cb9fd395db2c81eccbf71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118571c13f3da0c845064acddca2f08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba007eb76aa68c442c5e7e23cd84249277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f0f9b47548632f54eb75f3475142f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171651c0c3a6d5eb4f990849025a941279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c85eae409e5f5f7ac2d0d6798d1ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f8937d4b7e5f3cf499b08cc0b22ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0679746c79e8d2afe89addfc1318d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba400a82fd59a1b3cbd2087d2b0eb9c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd86c1186a903813436dc056f4939ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6963bf3e2cd583d0fb1c57681ad6e61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd92199640d32759d7ba5a83792060286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b435bf6d6e54adf22056a8c973e57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcc49cd40c5dc2ebcba38de31dc769288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>