--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392472a52c6f6377678ae8bb52463adc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deda2d4aa03a66942c0bb3e6acbc982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9258f6123e1a2e6342390bb1d439023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d70ccdc0e7fbe9e1a073f4ddd066074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5ab2739d88f1dab6c2ad82cfaa4c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8285fdd243293952389d64d439c3fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95370a3e69ada2fae9d06f2bc9425897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa9ac1668f66366b8b550d5517acc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d5920a8b8ce795b0497bbfeeee5e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cec8c619877c6401411ffc7d0b9fee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc426b0b200897377d66053a08ffa611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99832866583d41a0e6d5914861e1b33912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199368669241a685a733bcaa56df8fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f1e07a59c0aa21e33bcd6bdfd7be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10026fc692849549ace09f03fdb8e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8573d3485c8563f33df8455ef3a05a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213427d7e0162b42c5eb9b5df49711f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d860371cee0fb5211ebbb4e58f941d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076096eec091538dd1f1d057c2a7f1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c65dc2f7e4991b61a0b88753407b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51236b94e5da29af28749abe4675b2b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cbc78b44c113be0476c8d73bb2d5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64784da8d8dda65ac584b46c217a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c20c2ac952b91d14fb0bdf03bbcb6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64c1c846170f756e9d7d71f7c14e1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbc2b2fd64008d4bf6f0d22a1a195c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5db8e0ac31608d1bd9973f21c1637e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a723bb225e86a91dfce506415fa8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e8be0ba56feafeb65027d8b1c2fed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd28475bc32017419728c3a9d6b3ae230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac2472d12c53eb737c50b71f64843531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced3c6da9b05fe9f6f14cc8a999f3f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddcc7e1701203cf4fc21ec1b7bebc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba04fbdaa9c258a5ce9159adcfa3fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030e573877003c346642819d5894dd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98839b562a7773154bd34ae9e4377f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405cfe1eb54db64b47901968cb3523137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101847ba7cb63e8218a83d74c1fdd3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b02df2d6d188bc0cb1cb5ece16c9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec07da73dfc35ac0a942118c12fce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0410cc662f5e00e1cb3555d96adf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f33c365c892579dabe46ad36a1df3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b92ded1e6bbaa1288f6c0f45e6be2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4ecec7a90c5f49833e2d315b4dbe444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53590ba0f8bd95994d8c003b7e19c0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1b2136a29872fbe00ac708393ca9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d566f2ca9c4e2737c6fc1cd00f71ee447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0429577e9fdec4f42e78f0a914a7b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fe97101ab0e5bd08417582d119b1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea9af2baa67293bcfdd3fa85b315d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c2eab2f2e99be79e8c46aee9ed2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cc0ac5b8a89600885c0d48f3049c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57608ae0642b2d36ace64b3a2a17b2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1b4f059d2003093afb0a9d93286f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e24be329898583912152f3ed6d75c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93a1624b41f65f667b4af22dcc892256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77d0f28ddd478ad3f1df47d730b6f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe9b0adfb0b88209e21f342e263cc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98ddc999ad5e4264b82602b66f9eff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27750780fdadfcc4800d1d7949a6dd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aabbddf6a7b64179bddf4ffa6470861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e4a668b10f2b0b00c987599120ec162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cd70cfd1a1148b942943d193b762d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb02d6062e02361c0a20243b91031e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2280f0d7a0cf6e7ed223324b9491a1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936c48e88ea1a1e53ad62724fbab4ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69a29f4c00942e3fca06e57a482a6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b63fb7f0cd353ebf4c0ade8b571e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d004d44c20b1cf2becedd92eba24f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bef759fbc2a6b91c39b04d6e62f9d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f27d0749c4602268438790f2db714e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd42c89d4d5f3d86806b5f5182febf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8d5fadc96a7aabc90243aed2bcb0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6174f604872853420777646a545ad6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25c74b4e3694f86d7c9bc0ec4836575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48957469ea95d6454f619402bf402976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dc870017bca0d477a75bdcc94e74e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba68f78001f79cab407458f52784cbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61692acda702ba61f154f6090b94dd1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a8f08eed505c37e24c66369baea8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07489886d7a7ff5de7316a43a118694381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5251b4e81dfd4b8f84bf1c93a347b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d94f5eb15dcd57738df64af863a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2647b6bc77452d265d3f2d3be02f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0930b48e3f6c7f22948e2c9d095991285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a566d3e19c171d468fac1714dd6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba3889f0691537f987c47dba99469c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f070ac22b56a9c5b404eee27b08b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec1f785cde348b345eac98cbd49f0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29f3cdf905dc48bfbc6df92833798b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469c736161768175844089a8f5fd15f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c9bf8164de0ef074a68408bbc664e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1e594d56a092c56247c3f16c4d53293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af01ed9c3b504a0a0ae5e116c8a29b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617598f723403e4e9b2b9ef7b27d547895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9cda096c2bc2b7d32ed66cafe55c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d2f22ae75a50298418b6bc19c572097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcac6e0602b33b21a8bcec830ea0d8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d725c1a95191997e6e67037170b58f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3050359e6315ea1f0567df49cbbbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5ed511b139dd659cd28d3b42e3ff7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b2e12e4e40fd224ed0ccf3f75045e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64af5a85199516b5a4cf9c983896bc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dc928dc00dac5d9d1f637558ef2a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9067c7f32b40d91ac78224df30b73e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c7566f0ea0a22fe60a075c5563e7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930768d4e5b494c6497af916559fd2ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fdc126cca3c2755c0ca0b923c6527108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfd73ad18567ac84a6d3d8c02929a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507395e6c08c4c4164aab8ef4026b9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065372e29e18b3f07df9371d7d20fdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8349938d427abc3940aef72e149130112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338c16aa5c421aff633e9f9211b89cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73880c14b16d60477009fe9bbb5273ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cc1ac51a56daa2c451c46f02b348b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af2d7b3a0a98ea0f4590215433bf67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f329262a78bba33ecf4fc004b376e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd8931d8674e7034a3fa3ed5f4003118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fa38e30fa7d0adbe6d505c1924319119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fe43b9e33bab8cc7d8c509c1d260a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45b7a9e4fa8dcc3dc63a68fc504937121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a184418718be3f24251e3777d2b288a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e38cfa543a670e06dcdc1414b45fa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32837d98a1282e9feb7cee94eea44bd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54658cf4c30d50e46622595e0271e211125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c2656beaf76b263a1e67ef7baf262126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043014b48c25fc19bcbc22d5e6d8667127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd590c6ab7d8557779985dedf77783c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783961866ab640a38443d19ec015b829129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346703ec5bd74d026b13651f473ea4d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d524d4f91d05b5f1ca768d02cad7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbc374ac979ec1ad38a59fe8925012132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378caddb64e7e4b71674168609f414133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0a103d1ece7b1660142a795ad0f34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c320c6bffdd602322faff8871b973135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e102b72269ba3f909bec5af981bbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42159e7a4ee33f8ea8af0d687a23f446137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a950896ca580285671a87ef4708493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3c78825f233bef172c933ff15577e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c0e7a6d323b579efb9f0d114767d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b25c316bc19dd78f460d72d844b87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd54c0c2eb6c77eb89aa9dd0810cb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0392009ac887d75dceda9f95a5da30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d1921e71ef7c16d8c82d873a828d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37041e51c51f2d3cc061fbb8f3d2a58f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901022d6d78cb837e6048495966d619146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b400630aee78744eba63fb15e3a9d30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c7d2db1106acef0873e4f23d807fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69626b1bb04f45136ce3060c56e36080149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf81992c49189ad80540a244cfeaabf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b74c8b3c145e23e757fdd0e10f6895151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313c1ccff3b7647b15d36bd6c55891152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a0ff0b7e67093c58c5563a909b3e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e178d8832ef82af1274a3157f29edc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeadec576f6c836d13f981e519cd4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d78e9d646dd4c77c043e7bc819e40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dc8fabf36af353f5156c0abdcbb4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee808792423963ae49986a1aa63453d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77036d362fdef2877dd6b657240168e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045113889d35bbac65a389ed5bffd799160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeac87eb2898a6e8c1d4de15b3fb0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7355dcef2200fe66c15487ba5c38ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562dbdcd84b529dfeb539cd2dde7e20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31e61ac402a5fb676ef01b56d32a97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c58c03ab77f7ce8a74667aa66b00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9332504e1667feead87b8078c6c6411166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ed38ef269027e094f640ae15f1dca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff47a7d3d26ccbd766101cef64532d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a7510179b5044ec474bfe148b89f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cfa42f27066640743b88bb234767e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c84223b945889d9341bae27b2dbbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553915663c196973b770e4bb7d448231172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d48722ffe3f085ed1729e0df7f83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c16377ab942d40ec5665ec74d3cfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956af95b0035aa6c0cc12feb16b7907175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a02a93a20f7b86d9e9bee944d31804176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0521007bdb646dda8311844228c368177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8721618b27a914e1c48c04dc41fb26c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52889e6ea4b796730f89331121c2ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd5719852f9d1ed8fa30f023a79191180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7918032eea01e6988c3cda542fd17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc242e648a22ea3cb1ffb3b1278a47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e439bef298c6ac9cfce589751c1f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed362e39fa46d554c8de56cb000493184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144e6f72dc94f402a1ace00c03c722185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa252424280548d8b8827761a10568186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917914a66d9c2ce3106325a43c1aeb1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3a9c561ab7b49bd5a134a7077b91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb743500b5636124cc404ff63bcd6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabe245a63059fede970dec1ad24790190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1a74a577c9b7f94f69aa040bf6627191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60a107b051f11a4500f5778be3f228192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5859818a2551dafd7586dca733ce6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08fbe69deb07cddcf13306d6a95c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e7d2737ef76e279fe6b075cbc338c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb07e65723cdfee83c10c01a55897b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4dd77e2c5094afd1b712eb1d1479f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca536277a4bc01d6148b37baa8ac42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb08f9495872553c464953b5c6208c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da1d14a7700970aa3df0035b4af277200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0a2812bc3f28e47415fed0866d21a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487663914bcf1ee829d6722668ec8ebc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc3278b59bf40027afde9ce1a607ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c89f2a58999260e7d98934c5f77122204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e753bbc0dfae865d0a2898c31f3bc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9091ab9ec47984b08e9b94af6e274ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78158219677f7b76f5098fa3a0d55adb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6886ffdfb4e42d716f7400b84dc94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d77d2fc2bbd24054feb81b18e651c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aa32bc2a5395a0eed1ba4a49a2206210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cd5387af8318d70e436c01c23f03e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7e48ef883185220ce1a0ead40be05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e416418528ab699e26884c4a3252d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e063c865d90820c9216665a9625cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c051722bf562b550c8e5b885319c04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f1ccd383295974564cebf36a56f8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c88a17e6c45b65be13c8281dea0d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad724cc3e8a1b9080ae9627100bd54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16d6bf8e97b19fe7deb1ee332e938219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28e9d6ed57214279dd30278baf2b70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aed2463140a979b3b054f09704895e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2583afe8a04afdc7d279beaaa283b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40698afc1b444c51e32d2eb84423533a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6441fed7984080997888d30a0cfad3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022fbb7d50ded3c5de450757a3cdd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b104f26819450687d68b73137f6dae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaa9f0d3ff4075a535d0230c3a0b3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4524cef0a8dd68aff86f3ea301df0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a71afc2e5c9c022c6264431f242379229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a8f99d3c75a9b164275a1bcf37bf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6962fd89bb2ea23f7a0b7eeb655441231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cff962e5e3d74f70f65508888b83b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919402419026e4309f37d26f105267a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb4a7ed5bd4475fd28c4e840f5d5b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808444a21976f32ca693d48883a113a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a67c6a7124de0a3be2fa9133add2f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb47887fae4896b8273a02acb60989a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a02d2b6af9c016d782c031723be9bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b86438402e3937aef125ac41639c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5e6e724574b839bd4d00fc51291f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9030ea873c638b695a9575e6a06aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0e7fa28922d542e77c0e4f38180ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176725441ae3c4ec226ba12f662adec3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff088074d7cc40858661517596d4a2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8450ff9b1a212d2d70f128d9ab3a799245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b2fa119607edac2589bda6e18536f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad8e896dc8c6bf6d3f4109e3f1d451247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda897058c80feefe13e90a99decd496248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505424eb9f01c34576e7ab8bcd393aab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70100cd95836646fc3801806efc7d063250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08292bea4cd29d1749d84925412363251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c65d6b978deb9f2aec12312a70d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c1530710d751d2d8bc034b0ec5cc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb7c5a467df78210cdf705a65fab0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd47ad2993f29387e0cde9a9acf1ccd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67206f531dc838ded57c511bfdc045256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4309997016f349c3168d7445780a78d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfc433bcd1abf4520fb73f03ea7b7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15859a3f42b1ef851db12965ca058439259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404870d58d0247a3ac795e4935893965260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d663392df9ad3d621e0af5adf78c12e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a17afd09acc9657d0e4f9e5d430951262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca13ae57466ecc3833d1f1fdd9dcbba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4f1562950e039bcfd6c287d02197c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459dfb25e70df8bfbae4351a7d49d64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f7bc253c5544a12bacf22306345c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885472c18ce03f74fb6ecba5c30bc5d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578159839ee96d1e136049f5c7e237e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c220e4870b322460902accb961d2cf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f462520660aa0285960e386cc1af9b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a6a44100b7dbb874280e21a490fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33bd92d1d7ffa25f73dc155019d966272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a213f3629a34c8e756ae761f69c217273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7394e92f7385a783f101bd6353dfd81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0379758436613ec86db174b18de0f4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09156ceda905997946d97809a393cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff37c09146aaf97889a2fb7c8d71964277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3867179b747e930964c94ef4205b62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825dcc80b33a0e33b0e8e46eaa0ae2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae74654cc7ce714e43696252c7f71e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf341d5a945ac05154246dd4b7c21650281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16e4bbea02531b77df5f6efba90e40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726100fd76c56cc7d52147236f9e169283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cd372d914e175b2986bd65a3ce628284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfe44539ae547b5bcc4b14144a01e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5743f8bf869ba8ab81bde5d38e0f3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1f6a396f262f9355cce6bc67ad7bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ab2421949457bad56d1587601a9aa288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6c91abde9208c1f345bf9c222ca5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660edcfe211b7691bb0872f4ecce05932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360a5ddd32c53c49843f601e71dec923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e1d1ea0ef30c23eb5766d07b692c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd5bdb2945eb758358e7317a82fba65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a9e92c697c005bf6cd182d42466a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1130705e268818b6452eac24f3db7d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad0cc783bf45ef330f43d430e8d03c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6737e9028b6150816f53ac692457b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276ab2751124b9d37db2931593ba9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e0c94e23e2ea6b2a254247c6daae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6489acd9501a1e340d854fdffda959212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f59339f2c57b0873164cb2e1f068813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef54107cd735f5a142737c69b573814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6580a0b5d0d49fe2fc7ee8a0b335615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a9f64b14c318bf9f0aec5df7a474716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d562ecfb1af239b34846a8368e2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67100484991c852746a87c13053535f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b50b98941c6ac60192ac15ade41c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cdae4909ef2da4eed1bf2e7de0b2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353da965d878304174da9d89fbe803121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc649c4621aea3bdedf385fc0d0f080022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff83c560f7180470c5dab4f1ecf5fce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a74eedb9e548a76fd4733acbed42d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c29acefad6992fe3e3b56c9e01227625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddf56aa49c575e33a2e815d0057bc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131596765832890e2315e371deb8f6f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54697042c1f7bedc320d8b2e86dcf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609499f5b92eed037e4f10b3c70968ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab808b72df73ca960b3733145a39e8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0918ebc95842870777a08068a0a29f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb5f23f128651fc3bfa141fb9b8b1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a77e6dd4d4361d5a86f72e2ba33c7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c953a44feb9f2758a6ad4dba79f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19053c7aa6adbb285ff8e489eb4d1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48b765308c0a877fb535489b6c9ddb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff964d470092ee2a82153f9f6e07b75437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3502720e49a7a9060398f4cbeeab538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa64ed59cee5f9dea6b775926100b4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04c2f467f6baa2a5975e775ac9968040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba015f354f324718062f8f7adb8dd4df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1d70bd4f92160f669fc3001f5126842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34807c0b39e59a3c4d7b1751dd4e299443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db502318a57c78ae8c6b240e483457744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417db076e3c84827b3354f0cf283a0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357ece3cda262c27a0583c8eb8db4e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3dac9b27de442d5c8cfbc72ed296e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fd7c684582ee660df260759fccf0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ef5b67d9b2908495391ecc606fc6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcb5e57764537389e7d94d8e23020f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a23bfc68bc29ba187dbc348e3d61451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2221642038bd006420784732071c9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef62378d68f1ff0d1f05e23528e27853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb81e79da9943a198a97b213af1e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f531e26678855d736d1257e1c3e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff458dc2d320d400bb7f3822b59ecb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7459a03805eabb764d12958cf04493c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4813568e4f8e02666876e24bf60ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03332f6688f808f527968aa89e56359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d50d27c2d5a46b72e9e6166c1ce03360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e4c5b8c0ad47e045a2b97d495d7c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d67aad5ac692e7a924739d3b0e7c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47dbb95b8595424ddf5dae89b8500163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1656bb0cf100799e6a1b9215f2d795b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a26c2e8d68485a908c4b9d3eac6a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b9993623ad94a4da90813e31a3c8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6508fce2487be3d882474099010fae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdf097766936a652c63bab6551fae068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0db75f9bc5407b047d312bac70ab5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf22a13e0f23a552f5209d08c2aa1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b1dabdf94978e7b77bcf96789ccef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe7100daa25bbc8219252f7bf1f6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57866f1a593da2cd8ac7a786f3fb771c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b83306dcf6395f596b74b801bc94a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99031b74697f296f832998dba3d38ee075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81232f10efb990d9b3b56601df1c2e0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f61504d9ee0699754d3329e2daa2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90419a7ff5a376561929e078ffb8b8c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a7c31788589d7976d467d62ff08ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2edfa4bf1e5e673ec24c09adbc6e4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5845226f52f81ae8475ada133df8cad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027be8ae07fcf0e945c4f96d6e93a8ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e661946919775ce41c63e95563300d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae16e60ac23af465616c0ae41ad638384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670d7c0830313708aafe19efab676e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41ee901ca0d069d39c6544d0b97f1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaec04c73e696d4ef89bbc217f676ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a8cdff34ef837e089c40f6d09314b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66933ca5f23b871c771491a930c51c8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a06b155e5693ed073bfadaf87734690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3597f74343fdc00bc00afd5f54ca491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee3ec3962c5fa3f8d2c180fe29804192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6237324422bcb2be81e11a23c1cbb5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3caa0114a71dce28058b7732f9fe5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35c9b330bb8949504ca8861524960795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4f5efa737677759e8dcd50584cd0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c90777cffe9d54a174b178fa1b3be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa883a63571d7eb08ad818ee9be3ee398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bc3b454e2bfcda703fd4a927fea4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6589d5eb584cfb023a4174f87de4f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf52ae35174eafd4685356ac9d0823101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981e29c665d8072757e41e07a474fed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0633c12c9c56b5a45c5f0cf92c78ff3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091842ec0ec97b3ee46b0f2ffa5c1403104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e63d5133429f7b1d6ad6d2740abb47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54b35b1bb1230c009a302ea2d87fd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81307dd6c57247318c4288d23961a5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb579e971b14273ccbb25f3f3f9cd50f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb12b92f60f0e8780ef9f15eb9543b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b7412a617aa299c28eb64dec7d9ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd7181601ea7bc3676222b7eb1e933111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42aa2ae5042d61d7b3a907bb6c8e8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a98f78374ff4a9803c80056d5b952113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68253cc692a253114bd7caac18dad4a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24b348ae1fc1c3fd3722900a2eada8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea611566d773459aaf7e38f070290f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8680faa1ddcb17bcfe8eaa8c691a19a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ef29b45b0c54a3f01444c07c30e94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184f0d59567ea68a5b08ea0f70e85ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19267bde8c2315d22bc6f2821893f88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305b654f12cf679b5a7b290bcacdf3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aca3d7569d7d2ab055446111f73fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368b4b06b9c5413d1b7d61b7e6cdde7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2236c0c863a810e7b398bfdc73b48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6d305ba1404eef8fa5ec27bfaadd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cac50b705b1e3b0a33d5d57e652a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba193bc4200334e95cc0587323eae47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf831ad96b7b7f753ba1138579953a02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75ec341c876fc02a4dbc373137b814129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e989479b6313ccf084703c7abb127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649532192e6b9157d41a140b2405838131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dbe3b05282f2d6da1d9aa72f12a67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7106239ef5755cc6aec6b19ed837834133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03f29276253601680bd029843b8c48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109f2ff54618ce7cec6346559ef4bac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f48b403da44b2663bdc7e7930dc3ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2feb8af146cdaf2756837a1b51450137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e17d02387be0a72e3ee29049e7a1aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b55ba2ba3a09b5713282644d39a65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdd86d6779b40a603d391bc776ff51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca07afae74f910a0be89ca2f872b126141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b530d82cb690d022e80d9b7e06d740b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6679ec52da3b36c861042d2677bbf80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6301b76a3c2590f5390d596763994a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1919bb7aa708d2121729f4d544285145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8141929bc01861b35ad6056d6a95d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8daad71584297f50b6035c31aa1b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bfac4ac23a3bf504d1048ef8dae3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc359866ea9d86163502145adf01ef2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad40ea854add6c3a42dcdb5f10b3fdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3259f1e64a63c64c16284c0b627153b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad8176301b219b73f0d437210b2a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db5ed84ce87972f8370201c339ae5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244dbc9e2db851988dea2a9cc17d6ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e213ec9f206d5ca89cb53d82b8978f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a021759a450061644fcfd18870157c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7fdb787c00a17392c95dfbd0aa65f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ad2123bf1fb4ae9a123ed3943ef6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f19d1403b4bc6238c6066522b979e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a7b919b2f9bb678eaf4121f2d93cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8eb7435736f4eb66ca489344835cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a2308621afeef215e4a007521e8b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a00194108e3ea3d339c677b8c76a45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25deb418cb23bef21153576943a6b14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388ba1011235a92f95506db65b925f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064f852b43e150aa23698a4e48c1882166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0c59b67dc81a6bbe7666880ecfca1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3d0a1a8cb8b520a911caa92d1454b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dba76c33ab97dd305a619ea4e903c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bc08c01e86612e8d5866422bac092170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1d92632a1967f76793fb33acb5a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3469022a095d426012d0d4fecfd0ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a51cdf7548b0f73adedaf8fa96b445173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367093d48cc61b077c941a7195a9e4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f6226ee4eaafdb294b1905e73c11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ab8975f70ddf6d97d7bb0502c13b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906edae5be937f780d53e76f21adf0e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f5aad0a13725e14199fd473386730178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9862f3a9b0e3ace55ab684090c6e62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e851eb7efd22b30fe9f88394cfef9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a04a2bf66fc48b75c4ff25ba01bc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d0f852f8fca247e4c865aa568f8ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11d2ce05f9273e5365975c364ce49b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c3fa1200d341b3b3a8a42a7ea39e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41f176665e71b4d0dcb49c47d974d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a260523d4423ae64eddb420ea9679c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed366bdccf1f2573f77141446bcbbe1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb983519d655c9fc7d8c1272005bc9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc94c8ab76c16c8e530db7dfeb58e75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cd443795b76ff607ec3cc2f2e5ed2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013773d63c4e32da0e4b22b572665f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b90ab8ebf9b83b6f5d32b3dce0c2da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b83f99c235b80b23fbf4f99319c403193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba004c02133baf1add07a29c879e75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d124b9e3ab0b849f46e7d21aeb5afed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fade10d5186b4910a4ffaa2227be6ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec526abffac3b99ea606368951fff659197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2174e4616a6f97f4ab193fd669b12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86198c455fce65125ba598dccda34f32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64051e6ebca4ca9634884f46cce38093200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c78a8bb5152fdc574b55d2af0a1e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9f795b2d753d34e1922e9e90660a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bcd361783686eb7e9f54bf1790275203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cfae95602a8f04cceb2f0160036b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e50c45856c1ce058bcd7c1d4a9e753205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948bd7e3801b052154f0924482565d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a1f4470400d791811986831c8f30f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f00088834da75fca19f278680472f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4b678f9efab2ed02e5ec9c24d3910209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7a33018b6cbaeeecf0e23d8ea2b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4069cc2c0e9385e632f342a52c7d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56bf23474e64f9564e772ae9671a91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c07b08f7f3616eab1b6a22a597a367213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba8ca937bbc68c792bd63a1f1553c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358466a24d2da0ea28c7ccafb556dbeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878378e08656c40b33465f361b05eda7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d015a773ee70ccec744a2b7abfa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550895a7034c57e9f40247e3c3bdbef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757d01efd8bf1f6e0db616e22e01397219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a1654c266eebb238e26846311ebbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fbe3383f2481681b62cc929e878cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37326eb7bb165e4342b9dc3d446b05b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556ab85de0ca6484d0b1ff4e67590c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d6e38eb8e4b205fe0597ea1d5301f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066229314b8c8c090d3e411a17166bc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f9f6616fbb3bde6820cf0277266a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421f49b37cd082e91cabce7bf702e09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cb64ae6043ddc53fe411ac4f5e383228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955fdb3755176b8d2dc89322e64f452229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a684aac8a16e5799f127286b447ac11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521eadd19155dde6988c9635544ab22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038577fc25da33347fa3c8bf7c0dd85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a626a307bc59dbd7f6804b2163e1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d677b6bc8a2cc4fed4e660a2056e937234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7efdc6b31876ecbf97f7a68a4ebc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5587eb61fc67a2086275a035ca05512236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9f809ef3eeff10b33bf33974b076c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cb1dbd5a9adecb1da38a838712e79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bbaf6c1b4723eb965db51f8a647a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1e80d5ea02f4fc7f04a43374a5309240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a15ff07546241cbd5774430ccdd146241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2dfeba5db7ecf68f29845d6307d2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ad5c5c238377b20a40f2ca063ad1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374680acddf21de25f44c02a97cf1ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb462209bd59f19d93790d429ba3ccd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac9b783c4592bf55be7257358c8a29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f3d0c487cc5b8d971df4676491ddd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7299d747b29c140675d7f0af0800b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cb6047e64dbdcf4c98f048edc43fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c354c975724572c8f762ddb1d9c5d2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08513a6573c62b4b1338f96f42318f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefb8ccfabd17e4b12817ac3f313f66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e80ce3bb8f4ed1ea2d5a726661e8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de22f947dd993783cf2767d4ae3992f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6326e4687b5a65b08f4b60a94b9d553255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791155684fdc589e89836b8b1de258f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a11af1c25639bec9b30f7a39f6951257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6799ffd8e4e8676e14d1a34cbe26f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfec2dcfb0ceae2f22d70ed28934ba5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7256262181f4988869587cd487fb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ac670fff9637b3e00b730ec9ba9b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341b3c15f9b6f6dc384b1997cd97703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b0b7c8f79a2b5550b643c4f46512f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb6639c2c09d27904c7d109d8217b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c822d6e6160dc6b23f52e64123834265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd161967455790516535c872dc37c39e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbc53a6e1089c9c5a27609c150bdfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f72c7f65902a3cf24305a8d3c2156268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97460139b187b071cfedf40399f17084269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9444ede2d3984bc0253c0f3cdd1c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820197d39948d11523010b8daff7414271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b8942052997ee1aebe92d28543198272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f61c91124a78467f4100edb209c63b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e5182292a3d3031f3202e429e337274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7d23c91739b67f1c8436be798cc12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d6139b4fa92487eafa7090069bee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40407b2fa8d317d309c42a6f3cd3d14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50221142cf3b010af3780d5d96dc88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8210632c9ede42f123d4ed292cc2bd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885ca1cc39581fc19d3710ac07e8b6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1871e6207fa9107322c75e8e7f9f0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ebeff1cbff94b71d806940bc4d3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6832e2a84be963868197b0b9893515c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2897dd12f116db1c228e6ee4de1fc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfad9436c4676570efce2f7ad0245bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7f8a019754169e393cabf73af09df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31673d7293b7ebbf6b3f0acb71062491287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4d116c82f8a5320ff1755d520426d288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>