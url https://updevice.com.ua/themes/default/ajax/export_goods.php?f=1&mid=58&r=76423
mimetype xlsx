--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba30b1344b3da308e8351b23421c8461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ed5b4681760a01c3f06636414fc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ff9b2f5992dd351180256f7026b123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc057e36f3e0ff3f0006042705d746e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9b7996ecc40d622b3641454bea2e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c9c4cf3b9abc9647405995f23e5446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e56263de97641ad60beac623ba5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162dd38c701e92333538b41951d769e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e50e45d8b8de67236078290af20279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb801df779be00f26bc96f88827db9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825978bb3c54c84f5923219b487a894e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe90e305d7fdff6415d0db558ff0a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207091bb0dda6debc1723ef83ea30ddc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadee62bd09c7ebb6084e414b7fb624d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f65baa814cdb2b7aad2aad4f251a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0482e4acf9528465c28556c315612916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c462738ecef9f8913023702a8e46a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d45788a26412a81ef152035ce594b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93262f9775e6081a51cefa1894666619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a9c71392a2c9311746568a1e56c0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd41fea4c8bd4afd24842948018c94f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5dafef878f2d2b5acb64d7caf96022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0788b8fe402f16bec00a91defe6e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9f1c6419ada78389ac199d69fb28524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359a63865ec5c3eeada094130e3dbb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a954d528b36b8c4b8251fa610c3cb8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810409c306323d7a08766fb12354deb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6871283e819a0a90958933e2444ab6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c430d46ff87f700c74eb86cc071a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc211da35b30458ce3906a6e2e75caf330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540668c709f3d0cead1d7a77a79b66731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c95543158f0856a3847d3f511c1cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0f589e7dadf99d382cc4a7766d1d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58275c54c1ede6d1d1ed128a13552334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd87400fe8a471bb34a135814a5aeda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a92c215fb620f775b77ca771592d2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da159afafadb5481ccc25ab5970b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1a9c0350fc90c71e737ff6dda61e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50a67834bc103c7324e5fb7c9e304339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83061fde837ec4aa35730c000bc29d8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ec4d0b6850a06bbc0f22d8712e15441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a5ebc158219cd4fb9f4e44e99d38442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350bc89dc7294a8b248e0f2afbe3c5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd35e3734767e8d19e8dc11c654d84544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002300f4d8dc7b53fff15d806b89fc7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3da3324505a6573f578d8b140358046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457b0f2f9af94434233cf426cfa20e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7e47f6f5d5418578f135a89899a8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed48588cdb6c2908eff9ae354bcb1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c1136b994c9de232e3a537984242550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c882165a0758b20ef384759078e8df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160807e4afd44d9c29aee8b88667cbf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1aaedb009e60a3acc786be6711c5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549c098f0eee286f02e1d19abcdc37054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4af5e22269c24507abe5c568bb55055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b1890568d1adffdaf223f010222bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ebaa3191f7c5086274e11a2e76a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5526a202564b58cbce82e2dc44b0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10602810e592494d5aedadea9a8ec83f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f98b3b0e15f492d36b6a8d8eb9fcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe6f635a91d2c595d7867915cf4ed961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0329d4750367121cd84675b899aafc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d062568a287e43cca235b550ee010663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42456c7f050e99a3895b43389c7a862a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f98d0992379b3c4f0d90b45163244165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0523f1d581e3697d50375d1a5b79466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8fc36635036d56444ae05abdc7f3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13de180d40bb9068d22e4714ec1ca968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7db6e72ac9aa05df3f47f5eed8386369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c07038e48914d7643a2b8578225470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae57c3f683c890f378aa58fb23644671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90764b230d7bba5b856bb5164357d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d123c9383b342d35cf26db5ddc2ca8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae03a786560ff9f990cabd5df11fe074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3365d97a65291a15cbb3264effb38a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b37dc032737a36083cfd63751713a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e66e4e1cc7851942df3a9bf2892177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb75b2e10a4842b0f4465532597da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395ea0dadca963f2d983b9b253de3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dde7d9410a504b4a29ea3362f158080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20061d17e3d3ce0cf9269e7845978b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22594eff20621b365e952779aa04d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a37199378275ecb6413fbb917a2e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0c385e23e4802b926421e14e1446484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce3b85e2a1e06a36cf1aaa2e475e8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e92d8606712407cd945ff3caa19c6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1803f7b55ea5bd01bb39b3958cb65887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6e21ad66d403211da49f5d3df000688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fb7aa62ed8d8085e4b93d024998a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cfd23a96c9db0dfe12a0db66b8e8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5cc5780ba785a3e15117f167de96491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca98d79c4d533ccda4031757cde5ce292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cae9f290f6f3b0afe501fe804b0a5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e319c2ea6a151e9f3f13576c40f50d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd73e936978e04b0bf7cddb810b374d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab921ca78a1b6aa5c4455e22d16eb15896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c002a91da2e10125a112ad8a70833397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595502043d864e5229aa1493aada9aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c58849aff6a4d9a058650fe365c3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac313373f1cab323d023a6abb7ff05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704248399adee2344b86d21d867eacc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267d4770fa9d37b2fddb1abbf1491b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276c711fb305588f9d710c6cfe3ee43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e60acd97ef43917a2b881c306bf88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec4bc418423bd88789c3a13863d25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71fd94fb6d752e56e918591dfeed84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925f13c46f45b8effc5011580fa6cdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3017c198a4373e8164194dab6ddd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fffbc007f6030e2d3c99adcb33274109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf884901bc2fa98ccf0ee4aca256510110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ebb84b3ef245b1d036f29c6ccb229111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5696c26245f6d1b557969f94f2e3980112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0a747f4a4e331b7a44b9775f9aa20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eea04a57cac2231fd289cc240ef14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d43e3b15ae3a2a99f4e7859d0a27da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637bfa5dbf4427608f41c9ffab9512d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a1c487c196664d9439f9e4f50f4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a9618d74faa77ef21afb54359f184118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c1ad36a59e4782b94b86a9ef2788119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62036f8e143e86b8fd46bcddc24eb5b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b709b596af64ed718a0912f4f30fc43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be418a7a17ffa6ef7d6457304f27f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550de011a790246dfbb5f64c7562be40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2604b1235d6a74f7ebc7ec13b1c94a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ebb90ae80b2c2b12f39db44d73246125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a2d74c83b5aa4efe2a6e68de51562126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba329c2e47a991e573edd8402ce8eaf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60466239bec9904002c228cf1084addd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669014c7b6f6c3ac3c2a43c2739573d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898c2a8bbd34b7c73646436697efcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd0860ff19447466d2afb3f67d75e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f9d9753a4a7e1c11e102bca2d2dfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb7c3a9a895be58f74d1931cb22d9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61973cb9f2fb9380a9348947de5a65f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214e86fa24458ecc3395e721508402c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85b3a2b0f53ffc536f5867647578d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1d3c05b23a8094212cad901874b5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2a0655ef7c21d71cef2042e2011c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3891fbf27e34fa7a48a42b8551387f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af391841bda4fdf04c5605ebb0d0998140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36f31cc996367d186d33fcee0602e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9030cf05f777cb3151735acce83f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512940cf5f9482df47ec927babf07307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80228d519f7cf89986d65fbfb4547e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3338569e2c70b06e70cbd7ad7074c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8195e6c5b05103f404e153b2f848c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6f26aac714efce468146792de02c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf02fbf84443d8a4e2dae754dadd72b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef755ee5995f52a83214d2e335639149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927a31c5ffcfcdc4b306a18d25d50ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50661baa5aabb63a1650ed10506d9f0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04029e667978fe48180d803ff2657b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db56c3c7b0411985cbf9d076091f97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae70ca8d0b33459f343efbb05d37b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025e51ddaf8ef592ae636264c51a605155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dac212c2a995f0e287a1dd9d2ee32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4936d8d369f65ef7378f2337934a65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab16be32b17c90711ca37325a27d75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb104e7f838f06208e38db67c7a3785159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f463c141a110fb88cc3b235a99af8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503c256330d7256ec06d786fe13591b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf7eda1c34829c526f845ba557113162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d972154feed5ad46797c9d59c0ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b8a218b28b7d031687c93ac5cde2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff41efac9d0cfde3c6bc310e52a0859165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc038424567f506c8c93d261d6f9946166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c059335e615552564cbbcd1c9152e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61984af9c5cc40413aaf368e5facb209168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408af46e11c25ed45a1710b81bf7847169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd83e75514a63bb15fe0447748cb0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe999c38774e9d7accf329f00be8079171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc2477c7f21549dd3588bfaaa54c2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4d056c33b9c3a2df66320f4f859d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f9fce96571f8bfa936d0193811b97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869a90aa8c7dcb68f69b6364151e35e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50146b3aefb0b4acf84077646830a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46933cf68947093d27008be6c6cadb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7df7e07e9e4829e473401e6b1b4ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3fce18956769d9a4a69771db3110f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8e5f074b1ca42b6bba62ec399a06a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2abc4dfe034d3a5c7cb2f459d75e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0beb4f74df4c45810aff88a87238a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c4172e613c6fcf53c183f83ecada7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b5a0b5a458421d7db0542b58d993184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adcbadb7bd6c4a97895a1e04b3cbb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3157830232b87b975f0c3a20b36eaac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e2e775eedfc046713572b8dcb7a28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa917c2608f8485fc96a0d379ffc30f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d966a428012be97ca68f93bc1ca406189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d933ca6da112da49f9bacb134f7d246190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fab08eeaedb38194a80acfb6726fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24a7cc0e40e7cf32c473346bd2e4f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2504711bcd51d6d8d5a38a23b79cbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a847f959199e2052c88140d2ea5ae0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fa295e7632194b9bf8affd9c1f459195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fac372e5c4665205ec2b9a72a0099196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf80fc1de79138458a9409caec248d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd82b78f8af6fdeb5e28bb26a8529a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f1961512c30c420904de6d7944ad1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df26bdd2462fe5f741d16c7ea40663200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a967a6c7d826f73aae1f1408bdeb84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733c8624100b7fefa85a70e989547f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e5124e6f2b1a6364f9b5e1c91846d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76424566662d3c4887681b71ff7b06ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c66f0a1f9ff39621ecfc0171f56949205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6ebaab0157cddb53e2a67fa365400206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820daa7c1c310b8c6a131e43eb1ce73a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9263e1f678fb24a1daf6bfa7a4989cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c17a4572f8a2ce8ca98852c9d5c3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719ef5040b45caaec06e69750109dd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227489b49256982445e7df1a7e28ebcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e411945227ebbff1532e5483ef82941212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd8c3b900a2940309b362f99768859213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a93658178a9029a13956c2e4cc8ce4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451685ba0ef8c27afe8e2aea8432bf2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d1cd7cc0cae1136621fbc09df9a6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d4b227d680c6a931e0d3f6ac5ee4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8849e51bf2eafbb68b6fe93823e87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a296be6b5059725b1f7bc5b7226a9e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51499ba745a16906afb1da4b73bc1795220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eecb9d2ebac9d15e1ffb0158b7e5c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52252b60878dda114ada0fbd72603ff8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad011aed589ec9ab1ae2c43110426126223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ea9e5fac9c2ba22f4edd8f3d85dc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e6b6dafaef4b44416c76886590df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa924b05eae52880ddf576f27ba0e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9f993ab76de664711c4ef0262593a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97208e4c159fc0f436566735f727ceb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049d404deb6df20fc973c82be384a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67857c879b7d0c1ca863409ffc358bea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203ceff41d598d63beb64a790135ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83318bd8a05ab19405e8348a8cdaa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53010f551056922b3ddaaffa6988f0b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df15f90112e74bd50e2247c2ee8ac5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe269588064f0672df7a82caced513f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcb7bea42bb91dfc1150181bb25e98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4abd7e7fbbe84eb8ac8c6f8df9249237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdda11c7f50d1cd58aa51a34f92a16a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3a84cf2eb76185efe5795289b725c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668c522bd049757fc5afdec25e93fa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05f1b2dd5a555e361073cd3452c84d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a4e80241ceb93e2ec802a7cf742d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbdf2a08515c79726ebaad3c750a71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2cb3e3a04ead2267b2173121be898244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a830474b080778f4f9ecc0b5b64cea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d17bb4cb342298534f3a631afe8c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5308297d9cd79c93a449074c57e9daf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7b52e492ceb82ef3f3524dea0ffcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949eb422e7c0777c6f1cb85447f604f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474659aa697b83459514cc92d68f3e8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f2f878db3c0ebcbe44170a3ab1be9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00417f4a1ccd949930fb9e919ba272252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c601faed05edcde50ead46e3fb542253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b175ae75001ee1191837c6543beb69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b4ffa5e742a87e2a5c395c6d169fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab7a444df067c902c9b381068c942b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a4a9dc6b734ace213869ec40a139e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17307af32a53c0dc0e7f2848e2c1278258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87f14e2ee502828d370740e9380d1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fb3e57ac1dfcd1cd90d9b40c407f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24971e1d348f6ded622138981b17842261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d98851216c977c68752731d54dcfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101d7b21675240c4ba4ff818aef5eac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762ddc7d1260c42a3d77ceaafab333d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c06d89fbf940b78b4b9fec0fee446265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014edc7b455e0ad83ae079c76ae41c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d52dc463145d3198ebf9dd613fda91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe191157f852008c82fd12cdc5838627268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d30ea216634cb07c665897d3362bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc79d93c5393ade7b730f666280342270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5698373e849b1b63c0745488df917ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b90e316354b7c8932aa9c2b9e5123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3961264ec8955da59c9659a399f10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7023f26867472d76b3091b8c9e7eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07be43252a6947d7a2c58d2e9ecee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a6afaa17e0eea33685dd8ec827834276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03821c35175d2ee60803b57d76a5438e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f97a5a015f20f1902d5e15626b38ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2596e5229735522d4e7d6f09d5b54b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142274a26df8dadf16c13163dd407735280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fa1d31b49656a77461f564c0e440d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732afb7b5acc2ae800f83373352074f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3afa5281fd7a805e410fe01aee9063283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df34b14d4cf7436bcaed2cc6a81837284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da8a27589506020049327ae394600285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ced84d1c31207739404804903613286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99fc47d84b3797a40b8f5999d0810287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ea4d02002b72a3faede55199911c3288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64183317184577dd6ebb7916532608571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b0fcdb61eb7d1c532c8122752dd522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a2fe4fcc286e4810c54cff9c1e573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78062747f3afbf80cdab363eaa567c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28b7c0d79f4b6dae582375cf3096a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4725886201ea2d9993ea1f4a642806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa21b087eb286c91b36d28d935d5bfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ca40b710e9cf0a6437afa052217e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824471338b8d9922ae82a69915ff9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0446fb1fb0a4329f47dcc6648011710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa691f158290e908319907dd98df581e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b0e6b271b250d91a7a05588c1ea0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c88387dee062097573ad13d818e85313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6869675d4f9c42406337453c2365014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752c6c907a327b8516562b2a46dedee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2375b2722094117cd32183afa29f8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7deb82c03ed1e26425246a003cd1b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f790c64cadecbcaf8941962b88b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5931058c848df5728c9c2ef978216219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70837ad12289e75014cbeaec9dbea4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036f4d01b8f8baae35685d7c1996e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618126b9a16eab2b2e05867dee0e383222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f4d2c0d875f6140f4b5f77e19023623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3eb17bbf022b07413249cba515fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2c2ddce18085491cf4a7aace472f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a783ea0233ca0458c52988143053ccc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17599758b9e9fa1f11dda6a2ed1fe8e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246d9bfe2eb172d163ae8f8cf84c5f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d326f1e52d4ed903f1e7a44cbcdef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76be611cbacd9f574649c9db725007830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b921c1809e028a5faf62b9cc091a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85f0dc3a19d36e3a5b1a77c55b126632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889fd7550de52b12a802049d180f92833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332c85fc4765f604cbb88f22c45a03a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12377b5dea13214bb1cd93d8f227b6f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ed5f3a5d5beb374102ea01f68c0ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035b5a29e0c53afe7bdb96aa6f135b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1bfa9f0eedc20b1ff817ee7f1545738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd82bac5970b7ce6d381c47af02713139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167d83c4f555471d787775a9b74cf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffbad620d4560442d3d213f32ec58441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0e7c66db83ce3e1d3b83392c01a1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860291cfef02f25023f975a23c32f92443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21bbe414ef83bdba79a49a8fe70ea644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0373745183c99d6ab1f1c12262cee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f621779db826b4ab344bb4ae78bdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480778767245979c44cfa32dc24fa5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35690e41bb9c2b407d2344319e7ad448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3433e46dd7dc77ae4606ff4cc0bed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dda6b672db9d9ff2a99f49d2961be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f334df1a96d8ac03aea9d0119dafd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb488e8e9e43b18e0bac7dfb313869952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638294f1b9ed9bcd427f412f5a00116d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9743ce86896750f19bdda7073817d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe698b58540cecde6f6a07a690adb6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415054ccc44c5cbb13b7ed62e00e8c0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701218b472b9f7727d4dc6e28743f09457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf432ba73ad6263eaa8abf201a6bd5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf09d03078fffd6374fa7a7c2635f6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27ee071fe06770a5019701c8d235fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c947d566730b0f829ebc3b0f56bdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fe22e83e176588d6178e92d719f2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaaae958e9875e2bd747fde9f643df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39240af5c81196cf515b2bf6832f3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592efdf161fe628aff71ba0fc72e67f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20becf9245f4002159247ef11843606b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c219caaa295f18b489633de38b92d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116969ed12d0f535d6f623832b9ba1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc942f2233bd97fe72b48c084298c17969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17319cce33fa92d3ea7c5f19045ed2b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1627c877e44dc3d8500ad8d71e5fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa145cb305e14d1bc8f65e4690262b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e3cffb6d8e9cbf8e59b3c6b968c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ff6c80ac0b0766af96a026ca39dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f2f14e593bce4414941056f4d82f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3a67693be33d6a9cb90e47589e22a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185529e8fbb6eec5260de1c2496d6fe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44ebef74c91b6d521b114a9dc941678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fcdb00265dbdc689a4344be204fa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e513cac75ec1b79ed0cf20792542880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb070f0c6d3ac154fad2065d8220a41881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2788b8965d72722ab9e60569dfadcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3e720189472770c5f9cf87b2824283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41236d882636e6841e4dd2444bc3ce2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f31c461454e52410d48e7b040e10885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3e0cd34576465271b757e85f7721b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befb2dd64cccb8dcbb8749eeca6baa387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae583078ef0f81eb385c8261d8522f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133a74eb5e1725a3e3e9f654624a0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856287e9e72d9f976af6f858b26c408c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6a2a9e159e3329884306401f80f9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d51046568327710f145a7b01e57fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80db98227921c3912a0d29f7e39674593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b44291696db5059ba0e02df3bc016f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0efa028faa40d9cbca50ee9496b6f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e8908bd35f5380f578b84b6917b3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5e78a74f875d0f9b4b074723b95d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f35a2a4f17587f6e725b9173fb705398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f489a10d8d5d84668d0b0a6be27d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce019dd91b23bbc01eea89fb94122c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a379a111d42a45e861dde2a763694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692d7711db916b382503dc020922123102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c32e8bf93d0b8db2fffd80edb65e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd076b8e6ff824d82d89137adef34dd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e028018cffc29915bc657e4b14a27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7469703220df12ca0f2c4b642c2b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89e8cab60e0823c2a2f8acdb42a84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808fd075f6c113cfe95b24623731c1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ec518792f837672a1ade5e975b941109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052beb9122ec072267fde7a7a204aa6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24ff12827d9dbdfdd88a6475ce9d99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4c6384a4e12d6b7b402347e4025b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833baa63151475575ebfe849bfccc64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32044ff823daa87c8108710e3ed48f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909940db1442769e3a9f0fb49dc0eff7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72e4a6c1e9cf8736991b620341b315116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d33b5998c5601e7c4fcc04df0da60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26891946c5e89eb4292eddddba12d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebe9acea661e0a1ba8fd65dba85221119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101142dc9589a59901eb4b92cfcbafb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763772ca12cad45a538fd63058a736a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd10968f9aea8226f921c5479837c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05d4c36fc11af724fa2ca3e2731b40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a36b8dbd13f33440bac6950ea47dac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e426927e65373fbd643fb04505bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f41b778aa1ccf0dd3384dc19dfc02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d486cf21543d0a98a1ab518539489dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea3a596b64f230652ca06d3649f722128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e14b369390335324f4f4e576310b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5017880c282239e9b691ceb76f1fc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf6de2eb0a69b710b28fe3c493dee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874153c0086a6fd399f8d5b675f14926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004b9d47bbdb389943eaf9ece09b99e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cca963ca636705ceee39adc2c7de1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bddae65d613e3380419898ff7d5fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee3cf04d314cf1896ea84c078f0403136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed73197bd2181ad11e93dba21890d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de840bf68b7ae3b88ba6cc80192314b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3acca95d3d78d69252e42e221fd12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e188ec72f0398683f540b07ee5d6c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cff90883a28d787f0a63b7fb7372c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64241370db6251a9977d621650c62b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24027822acc732c79f42507653b72567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35629d6ae5d1ebdb553e451c98a36333144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e089187317686abab4053dc934764145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be951f357bba28314d777d32ad5064c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1980f1249e2b4144f75afe85d70f36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f949db2263933057fcfcf715286280f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e68f60c1f7b9ed8c6358b502710d86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d601ecbd99251f53fa7a7973f8ab14d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82c142e3ad85c66f6607fff03ce307151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b468c879bd2a51dde308b715286f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165879fa4488a6e263c47d5f3bf57fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f45fc5bda4a11622080dc824bcc997154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387da91d62f006dce44c35dc95a473d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe8d5a2fefb4a0dbd902c8128d6bde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7d4c26e0a5790f97584dd7e94e285157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e119c724bd6470fd97089de3b5b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4db549cf86e3b4d69831af65df4ad4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf96e60426be5ea59e8ce1f54eb194160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b320f40359ec728e4ed6540216b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402244c469412f521ff15ed49e026c45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3223afaf0a36a58d59f31db43ecb65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de2ebdc4931398d3b3a3e323774674164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38543a68cd14c36a14c10aa9df325a42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b065fa366bb628b2447f84866141f46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd974697ac4791425fe382e018fb267167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796273c2415d6f875659dcea6ce399a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc298c2eafb137bfbc50564705e1f6fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577ca85029aa1cc3c89439609b312f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753645f69482efd2ff7742806665ec1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf69abcc4195304b8e00f0253683576172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2c9b6a3dd6871475d5f63b9ece73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02f424a86d8927dcd9b67ce7db496b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fd4abfa9306ec157a251a95c33fa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f8a62e70495eb34b70d840c596a1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678be68e0760c87f31c5bb75494cc3d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae44dee5515c5c38548a19dededf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408ac86f90d547a8f5979c034d7cb45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac4d365a6167f3d5db5c165c0cf9b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5bc07192dcaca399eec7d70171e2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104ee3b197cd1e7a48d8be099602cfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece590be3c3b70be15be15a935d6e1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a4519d8dbfa5fd97d52037b768488184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8711b6d6f5eccf77a291ce1d6d282185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf38b3657396e364c95ddedfdb6d71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d0da50324582aa6fa52acea2bafd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362a43270a204c482cf8322f9f7a7a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491be9c6355669508bf26fbe6772a956189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ca043b1c8fedbe94b87064d303c77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b575a1754e1118fe65eff3fa247a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f138a291bd028f246401df04eaaf4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553973744c9a746f2327f1edbefb3bcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c7777af9ffc6614ccc9054c8a9642194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf9efb54d3d2f5d4b864f15415b8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5fce3a4b95da1b2fa4b48e30381bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c5e22e78c152f2dc27e53cfbefc62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1cb2b8bf9babb85e46edf4b98dee9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcbcb4c3f9b85d53487561b241cdc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fce87df8a7b70ebfe17743a5b867b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8157e60ac0a5af2bfd63666d5076b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a2a4aa8166e13821a207d77eaf850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65505225b41a1a7dc817c54b912055f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c930c9c606d57069cd8538379ef61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d0192cb85d6c8717477cfe8bb4f54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dc9c9c7f527931a82a3918e129e27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f39b871a883171c8100ec1c61010d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71499d537e14180030dbff6e9b3dbf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb631c961842420a694dfcc8275c29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292285d7de768303ab5c3e739a8fa792210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f702e487353915c2461728a71adb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca515f32e3e01b33903af5dc0aa6b850212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cded036986147f94385edc71bc6cd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209e3ea99178f2bd6c488c7d55ebf01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c0e64518df6e0471567f5fb5e20e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51f43194dd1094fc4bd250bf420084216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cab0045d6554dfd535eab3e13ba5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cfc67d24f46bd7d866dff39690844218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578040c726b5ad0cf7e821335dee916f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb265172fdebc78e692fbeb74ba5f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4325b5a00201ca69484128f5f17e66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a748fef1b915a6c1eb83a3662b93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a4e3ec94646599700f435b5a79607223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440111740a8109f12118e806d4e81c74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2242269affd619ccdb5b164daa1bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b391b1e56d214202becf2adc26d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0229d063143351c2dbfc3aca79a2b26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32fbacbd426c1f816fffffdbe553a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b79514f09b7fb341df3abece0a86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27435a208a4e6dd57a07316d6b11b7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280082c16a4985d2b1614f7f1c5f6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86409245887320f062c4c3738192f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d21848ec474231b85cbf82ba44bf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e128992e50c596f38a73a9311074150234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944c3e7367fadcef880484c844306cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c6b6f271cf37759b7650e66f13e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2413d8272ffc1828ee91b0f231de3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cee96b23c5945105eea4f0aed140d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69209e635960bba66cb2aaad99e020239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760169bb3cfdbbabc304cb9cd49052d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08ad13c44342124277c5450c511803241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6114c2eeb77262f99fc2fbe278fe1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc8832211477eb455915681279864a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ed575e7fb1562684e403fedba8e81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719bc6f0583367386e33346ff287421245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fc7bd72bb492683b1fd2e5b2e3e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294af526836c598117385810b84fb8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b581f824e7d7352e63f4e438a58dbc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d932f3e0e753c87616c4218a25a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3c7b56dfae5191edb9c93bd6ecdc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc066654bef308e7e3b626859b621b9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb37d8b36f03d46d47ae4c3dd9a953252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d0320584c95e80261e1d41ebf28b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf261b6e796e944fc017f51935a0bf2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329fa388680e9046c14fb94c6ce6b03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96504a98ae5877a1a16f0c69ac3738256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eda8aee0ac4a1813c1c8d2d889174257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d121aa83909fa2ee05cf0f7e76e22d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec395b0e5959a74211af36f4a2069126259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183de72d087c8aa2db209b0ebce9b08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037da5924f2979cd2584d3354c3a2621261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc28923a4593d7a967507772f947c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fe41d3aa6770e8dc752e78e73b60a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5687acdfe2c70182eb128e7fe6a4ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e6db5f3736cb3ac3529583a46752d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0e75065e060d83a419781d4ef1f57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de633d9d915c395f30069a8040a00c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4116368fd8496a60a9ff53f5926493268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312a97f2fce8220382cd73de5b6b937269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3f151bb38f90475361ecdba39819270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef601d7c8a360d5cb26863f351cb485271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644bf118c546441864d25b58e04d949272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc4e4e297a773696d011a3ce17c1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191457831803d146af6f20eb8f1a212274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa3ffac3e98940151b1a549c9fc6f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca2a116a3aa154b2d52667302166eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3113519ce027a13999ec79bdbded1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c38c8b3ac1ad24ea0eb0950183537f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b20a411b73da9ff9576a9de4e6f3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8fccc8449b300750f5c1ceb626411280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a5ebaf8259988b18e2bb6a3b53d4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ebb8932ef08d08f2691858b9afd58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e122e72fda7078430ad2bc696e8ca9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4206690a7ebbc8624b6274d4f13a283284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fdb75ea5e2234b454cd704478fbc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce9a5e6b43b5a3a4c6435ccd4463e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c77042dd9e13d67150d02a53adc6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee06a34269c10376f7fcac53b25319288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>