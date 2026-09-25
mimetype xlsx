--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1196,53 +1196,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
   </si>
   <si>
     <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013069</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000013071</t>
   </si>
   <si>
     <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d491679d3250e30ee7bfdb9854f92b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f36405998b47a1d5182efef81794f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fb26dd6fa1ad299545ce4239dac383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8c04895cfb6ccc8edfdead9aa3b734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729cb2407f7f34f0cfcb868810c1b435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31817cf7f5f4256b29e1280e74e69e4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d0d684e1dc68d5297b07cb0384d6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb436061c216d666f3f95bfb38e1bfd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eef5209b47a0c65a58874c8eba8829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395da989dae5e0fa7704906de7bccf2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57941121b92f220549d006ac9128557e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e0ee7094bc079b41c25440f3aae2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32537f4367f5584ea295e10ae973313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743bcbc03a9ecd0563c277cb3291e2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b1fdf1bd23c22dc43deaf52744ddd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6a1d7a9b635a773224a53544810316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f82deabb4cf4495d2cb9e6c777ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ab80ebc5a163419d1f76383a5f72718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a00a966b42dc3bc3c479e85106c0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e86969ef3e35b70c715dfe1eb955d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfb31eac85ade2c4d6b0a1016c078a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a391cdfab1111b064f3d789386aa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120861cb85e1890160c9829f12f1c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963abca4dce1dbf94a0a0353f3170a0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0595ce560c760513776341854f28f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cb10b99cf9c18fd73d85be69072a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679577017d50c79b13a15f69ff86ac627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5524183b8748980a6e0c04e0ee65a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988e1574e260a04b1a8358375ed880929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbad85d506262fa335297f2c378aa6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ce9b5559b9da085dd4d2e036d37e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8de3a151364514ba113b1c055d1b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed1f609a6489922ed96d71ff7f5d9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdc43e996abde84a1a5f19c435528634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d13fe70c95a00f19385b26d5c2121235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e8900cb437f5c68f88527c85041d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763a369d7a58c4f7274d32c6ecf986d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91a90bc6c26b9262082a32d3085c2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f10674e975501c693d340bbf0a95bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5480d772649505445065c0ef977ca840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70440b416473339cc0e82392e7a167bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884b06368363e4de26c576dd074a48342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be82aadfe4e413ecdf1daccafe85c3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911420eb0654834d57c2cb4afe49b8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e30e36f7e68dae9d03354775c694c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f0c90218cb2cae397e7e1d9c3781146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc032b97c969260afba63af9548312147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9741d2ecd3c8a3402666a81b0e5d9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18956935a9692f9834fc6c991ef561849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c7697efb0515c81cd6efab0d6bfa050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcef809c390f55ecdd5589373955ea651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810010339acc0ad468ae2cfd40e7a6b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74068d566ebc1086b56bce37e55b777753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ea7005404269aa77f15783e53a1af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6a183a5f4f99961e6a2c5d955142255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39d103eaa3ca6188cc5f3b3c8eab456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef21deea671300b39c3783f358738257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54790217addc6cc163acb65c0167d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18066467daf83b5ec05383031aa8eebe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e7049ed4b10356e6231da99d25eb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cf848e0dd73618c52b9b5bc9edc2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d6c69ef2185c65dfe2ef9ee5c58b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f6ddf4b6faf30308c4367dc38ea3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc25539f6eae0d318b652c1e2f6ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1507d4f48b6301ed37037ebee14265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33631cfdbccf9b45f4fc7c8f072c24e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4fcf15908ed9cc5c6a4b3abfec78667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b511446c65d42a481f18f3c919dfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391ae8ae3b5526c617a0b6ebb81903469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beea869cf73ca2e8522822c12dcf9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7c7938234446b30422c841bf9cfd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce446b62d92886334da37e2e1e8929b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736dbd0a3aaa1dd071ebc70e12088d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5701a561c509ac9eac3b67d304bad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54075a6a2465551237b7a44b3fea4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316d094509012be52568f68eb8c5fb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b181bf3d5fae385adf611d83924be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0edb4745561bc72b477f3a2aeda7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f073fe8b5358f2843a9939bb653f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b707203f5aab0717dcce777cdbaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2223839f4993db35fa5dc677d4ce5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2465f66a95e237304b3929eef7c562882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d7bfc8f121e6ab49f41084a9bc5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84068dd2c7bb58b23a18a1c5a26f520c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09e7817f3e65e5fb77d73d098c74d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc845dc1a507e48a8ed2a65d9747e3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ed1188ada7ba77ae9cf7bab1684e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b320576ed610ddfcdd77ea931a58088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fa9298752c01bfa19e57b50bdbe8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95170a67f716c47532371cfdf7b9f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae620a32ee1cf07e40003a38ee81e7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d239a2989d8ad6e7470f857176a5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da1d65f7539449d8e7fc930e167d1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f7fed8dfe45e349549e5c84073e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075eb02c63f5fc91ee27f2361869ac595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391cfdf98127899ecd5c44c27d46e2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34675a2725ff173145fab77f0eb9919c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a46a1a0233ab7e0ed8ceb1574bdd2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d6f85a3398dfcc696c513901ef48f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b50e31a5eddbd28c3149615b22f17d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7f5089bbae8dab056a188ede6e9d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda2a0f40e5b2d6ffcf298894c7eb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5295e16099ccd764cea708fbd7bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa6ad314c8a36063774ce242a275a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190c727bdd8ef62ea891629d22b766b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1e80020b72fbb77bbed266fef6650106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73285520abb82f6434f8178261eb0347107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafd29827383ca02e94988d0c96ecdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90558a56240f9e366657188ceb59e17f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16564099779701a2eee7291b0ad3f2f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5340724f2bbc60ecdb04a42d958ed2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fb3ed66dd19d752e15a0185254556112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37701cd92dd6b93e18fdafe35ee2f8ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f258a1f3d69bb5671f3d1a55066b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb278a6c3b271dcea16b656aa88dbe2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50298d154bfdc140cd6de1bad7e5b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87dbfa93c7dbb072d7e616dd14c01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a05675c3e0b9fd6b765e7e5cf4b47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd719b24952f0a1b30af3efc86620ed5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12082debacd410968a9268dabeed90c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4fddc48189221a887fa3d119fffce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a91f334f1594ef736ffbb79c99323d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb56165dc06eb82f1313db2b363c5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a18fdb9a2d72600f41b6903434323124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff2b39a9e6699e32ef754a6dc10075125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4de79c43c2667842f09c2f124e3fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b3a3d972931ab987abb9557fc8008127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a0b353429d9912b3523d6ad8889e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6760d9c18b230b24232feb2837a0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40536ceb05b66732573d751017d0fb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fca4de9af7a2caf8869d8d966ee98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149c65c95a52d54cbad43299b41a50d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5d7c138fd3760996207ad4e69d693133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8c12a5fbc35e0873e410e64183d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dbec5f083ad630dc73bd2095e6719135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea5b07a8f38723b35b8eb5987f4ad0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c66748d94309d16446e4a171e79d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89e2098af13aeafcdb07de8ede80c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790dd4e43888e64efdefcd3f4427249139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed8b53353c77a78673c975f30efb8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d31456a73932ca5a4cb09d8fc4e4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24930889fade4e6eb14730bd5fc0535e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9ca84d9468ac15ab240110c64e7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158794facdfad8b270dec4409ae7143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551431111f33252e639f8840701da89f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99c35afcc17bc73840e9c15c0f0af8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1538a8edec8251e9b9bda04182e05aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88cb655f710d8a3f94e62b88fc64e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3af0646c6c20cdb550dffa04b65aa2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9185de8f18dd612431a460321741e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18ff9dad7dbf3b91daacb01dae790c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a58510930c7540aa50a8dc3ecbd57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a37835d5ea8b646dea11e95fe2568153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054cd4a0881fa139b611e8fd92ba4cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0926e33da2d696ba93085cd546a3254155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d970493f4cbf76b037176405444508e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9c805f49b8053152fc790d62113cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b995d9a0c5524b857727b510be97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3feb92a2b3a54c2d2c252c73ff08d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bad7e9889465abb5db0cdb8122b184160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d163af0f9f809035decc512228b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f138d3f0fa8b125bfa5d7a77554ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12919a95950947fe109ef9ccc660ec0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21a6d46dbf15d9026b87e4c52516a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44775ad355b437ca9be9635bdc376736165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12579ce949b665eefe0ca3c6d55dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb232816c4dfbcb0416149b4b8485b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d792e7af42fd07feca177390bd9e034168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164901ab99dafe74e26483781760657169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f811eb2cb7afe21c9f4454d5af10a6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dedb16d7ec33f17dc0d44b283eed6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1cc82dd791cb754b809f9d3b2b5b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de73168db8552f0d04df4ad118bd054173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a889f98c6cfe7a42ec58a615aa0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585ffcc7cf628f83badc23479b0234c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8c5915e22e425ce8683061d233e6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5a9d630a3d9fc4a50571987bafd03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e744df74a5cabdae2ccc7517e3335178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cc8defbd5b1d99cab1a99aa09c3f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662cb36211ea1707960f9cb29e08a12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1844a4a2ed230b957f7098c32bcb15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea67de83acfb06811ed6c58da591a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fbf2cd5a15a313fb7a2f7939b41ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a4c6e63b14e0477f42177c9a73ebd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecbfab823488cedcfc83fcb4706473185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef02679fc638ec9c7ce16b53fd6d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce418b466688d7cdef661c5fa3a387a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179885d5641c094412d756b0edd2a1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa64c9829e208c0377b0f10b75b10b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef8ee45567bbe7a90b9a77852b767190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc4657f83fdd9552e47c8203b00571191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa365c1aeb5214437f146831799ab8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aace080bc8cae1067dae6480cc962193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f82189ff01a1cda2e64a55b83e9e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25404278310f0b450b2e5f7b247dbd64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81740833497e156b5a7425218886b63f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6f7c304a3a1318a38c82e43646c00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd35a0fddf44d28a20bfa023b9c2c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70a7f1f0a2223aece739c803a974c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa71013db3ab4ddb79549e91e938fab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2919fcdcd830b35913299b2fa386c48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3091d2a5ee365ccac32048ad853755202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80bda57e554a386063fe9e975ef4c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc7e841876023220a1e92e686df4b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec63846ad39f0efaf3f90cb2566d3e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c7842edfd37dc29649023ceb35218206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a92324d7ff18b1df4f53dddf0848b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf71f412727c2eb06476e42a85a5ce0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6b3750b6a5095275ef7be9609bdb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cabfdb0f9625fc74f33d692835e06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9f5ea8409e8a77d6fce3d4b9b9ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051721b29f2d8d64eab0e60042f16b6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5caf71ad36ef1f2999e27cd2b10308213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb90c530480c3f5a13d66ab7976c7a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b513d7973f325029d283fc8b513526215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dc0fd39458f814e67915d8fc48bd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623998a63233975f859f687db7e5868217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ec3f911804c7e6e9e72d63f3f176e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb57fdb11c19397fd9ac2d6b1671ff8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05380ce0e4dcf877c19f3f84fd130fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ed71a58de97b1d7b104dd970d2837221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7f7d843140e9a99477c6a49e48d6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985e3d41000986cf7ab14b45b132a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab009330a7bd4a02a1b4e5aae7e776d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04095caa84ff0d1e6d056d8dc2ffc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fd5cbbd4b22a61d0e7e1fae36e605226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad958e19c9be1050ed59b146810261ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe246f9c662d1c11067b2b171583f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc530b793ab5ff69d1e923e33e0707b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130188340a26e633332d80a30ae978c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a42fe404d2884a9f303d1703c7665231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f33690bff72366796d438c0e626e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cbf6121e0f9b9d818e9463165a80f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5a40334f5d975338f16ab7a05a419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe244d9abb959deaeb0c8734454df45a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc340dc038c05d91928ba4d646117c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f103c46a06e5e463515d190b2d3ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ff728a1c0847d70f74a67e30d867f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72dab339a1c4dd30ca259e8691827c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f4558ed4bbcbff4da87d1c99a4205240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f015bf81ee51a09f2a883b6c9a51b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b1869747e9e8a8fa1e3595bc25cab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bf8a865e83b57452caeffb7d53f40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1bef02afa68a12bd45d81b8e3f149244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475b1e6082b5cb268ddac1db028e509245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff591919c102e3f99b0ecfee332368fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843b2ab999d7f3a7450197e76060a4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aaae51b623f19e044e3019f857296248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a26cbef9fa118425f71eec6256072249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9071413b4a317c143eb3dd27e901f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f41a54ac9552afdbeacd7ebccd55e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d934a108eb504aa8067e0c969e8d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3bbc2296aa2a2c3c75216f6c33d19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc322b7ab9dd6780c008ae61916d690254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9469c183042c32014cca0b0d25826255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3fb2cf15c49bec0cab424f0f31e0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27301bf204c101274252b003907d1a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12afdc07d2439967bcc293288b5a38b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada6d056f089c9c72895eda9ad8460e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db74b129f6c348a52600eacad6a84b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8b6d9ce9c3e447d8ca93a62edc834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91345caae35030c7e86031b22b7933a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2d5db7d911fb65ce14826852023f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd3e56c80583bcd5a0aeea160315d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd99afacfa51c27bd6c77d0e92dfc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a2c5ab4ba752a5be01698e74af2a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48cdca6e663c56207ba7ba7b3c8e45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b780bcc65468f8b05adfcbe30107dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41ba4f8bf88d9339c9eee4291bf852269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1806a86a92050af9c3be75bcd9c25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cc645ffea7e3925f671f483ecb42b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73295ddfc47a023dc75fcf85d3ccc3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a515e08b66253b89580ae59edb83a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aaf66cb2830eabb48b5cdbb124d95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012bfc1b7521d90db94b0526f553398275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e510dd9f415dd53656284508eadf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8517ce02accc7d1289c6c04258a4a6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bcba1ed9e39074dfb3c3966a53511278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d31b8103c31d3dbabe829eb28e006f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cdb4adb927eb12634dfad5410507f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d7a9df54487d1dbfe92bf1f0e72a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680839b8e5a6c00d3db57d42c80fa0a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393191be9babd1a525531ac0fd3db74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4df9a3129f352f24822d89d3787e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9caf7a0f36f762b59cc71f901046b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111330390b89f24a644aa3c7a4a24733286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6855d05036dc3909812786f33934287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48308cd07ef871500ec0d89264948085288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213522a20b5867ddfd221a0701ac53b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144cbd51c74ea4dd5ecb670937249c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b996325d4c4ca18e66d37c12922f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d57903251597237d7bc92a0bdc1a304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38faeeaeadfda4910d411ba68d213c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ee54cf70e81e12ef9c299f35f673f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831bd15e8a979567bed896c986c0e107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6ddffe827e3fe2ea7d0075a0c3a858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8081baa084e2323e1da1a976cb66b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59989c36deea0ba686de40fe68952d9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eb5b9ab27ba3287f471e3201bedb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ad330c14cb151267fe7adb8e4adb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236e08075d0dc4d09f9aa733979751213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55574d89a12a53bffc45dc8300c0006114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae230c567d788b098cf29537a3ca815d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcfe12cd87b51e3e995d884c0b306916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44589171f889b5689ce702cd443bad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a748d77154aff371aded2a533a2447618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db030382cc03c5b781a1170c84966d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc51d7de782c485f59bf68696e0a64320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0879a66bc1253952642749d459fb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94bc8c32da435200460ffd6212b05322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26f49a7a1fa1bdaf9d6c5e68b246323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dfb541655df1dddc95cd73f23a18524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a76405f77c1cdab6a8420f8002c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde434f3aa8cb2eca1b23f8e333adc9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8960fc3d4dd37193b895d6e300d9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0a2c7ab10ddd29865a42562c142ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aef1551926bb094e6e12e9ab8833c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42496757e98a4977811809fce01c05230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6f22ee88568e0ab30fdb3b4f063eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcfb51b0830c1d2d532648ce46575332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3571c9fe179f6a67a22aafc8ef31033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa760cf052fba2f6281af29d38138c8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b856330faaf3bc311829322f7065b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47995db201bcfb6aad83d12ac9ff3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017de1238b6e9b0a07ff61bbff1bf14537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90176473c98056e27f55050461115638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843a0c3ecb426ada201514fe352af5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf49e840eb870602c364e7275ce573a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a39489fdabd15c2c8fc6438c50d5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4028acc6c0a5c12596bc4538b326c2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06795b433185374feb5c57c2c63c763443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60add9b8ddf0ce6054aa9dc13861e7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82014c8f16030cefb292cebf6eb4a0a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b953d84a81e370ffbdc65fe194f07b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c416d48b13d4bd5b44f456cdb3919a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec1e27699dfd968ddbb51bd8c72ace48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac675fa108731772e4d291295962449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8d54b1c0719203874ee5d0388ba2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c310dc89a5d076c71e0e0e0d7075b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8556fb69ec73209be33a3614115b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254826d7539060edd901dbc7b72425053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359179253b9b0e6d0c68d7c382e8efe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bf3a5111251381ec0b8777a390aa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbca7a86b06dc2bdfd7e35df6a12de056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b060666ddcee778f394dc2a2cc005d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550a58dbeead11f7a5c6080e800e1b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb367056f080c41b3dea21daf42a7f5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c107dbdadbbf4505a67c45e0740418d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5536cd7bf10d2846e36b9c3622df861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb59cf083137dd8a37cffa3cd0197662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd971320e2cba8c8d7c6aed73577fd5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b86bdcec3cb130f8a340e7264f109e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efb0f515ea2998a8404ab7d4a9c4ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4314db5daa5ad0d5713475423e4113266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faa6907286afe4a20e649c04fce5d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a414f3bd92bc5ef90217bd9cf04e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c505fec634bd4ad6cbf8bdb8ab767c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dede15d1d9b0d5ff7455a2578bd44c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968148d0988398ec00272866056deae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcef86ce446a4daf5d9cfe73746cff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6cd716a9eefd9df7f0a700c61f1fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c6bc0d59f79c6bee7e7e5b30f6cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c5d011883f89b108c4b2afba5b3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e092e05933fac394fc075e4f23d2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d03a456d4e9d71c35fe5fd916adba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba436d59cb3c38746d9c37ed459a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17827defba94844ed95adc63bf3ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411baca4eea60df9a7e1e2415efd609080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7865eb99757262124258531f47006eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a461871e137d129b71613696da8442382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d7dba00bda4a5c30f5ce5d302105883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db60d2c4f23fb58b1f67ce63f97a1b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a1ed77da9ebe47b5776933ac9f50d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812542bf84bd22dc0dce9924a9d8c9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c85f4628f1e6819f831db6fe63648087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7cea5e1cffb6c507c337d3716dd6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a90d8c5371c23443c6807686f3e3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f933a4abefa90a830bac78d772f8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e855a9df88a3e68f1f8aedf56140791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278bccea1d00837ade6537a527804dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9faa5ea076486b7015a0004380af8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e90eef3e5df33696f5d92fcc5647094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ae0149665aeabe30d60b8bfa7703095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd99a8bba9080afb14a5bb3bb844a6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ae0e2e1355e62304a3e59a60e15e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d1e0f0c1db28a395ecec6ff71825498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17121d51e70ac7fc75783a70e709eb0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9894c1250a043f38ddd93639629c2ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8a3f69e932c2587996bd002e9b722101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db3d00cb2214e5f6ab3dce421aafb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c32c2847ab2a43b6a423755ea4f56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699ef415f1bd274057be78df36c3dba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04752fca8c0fda0e9587a7cdf6916ab2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60164dd238c63157134b54373308309d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265066717fe9d258cf56ede76a0dda88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ccce43ab2931ad27360664454c6ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7d6513d0f6ae354eec4622ed64c2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962beeedf5ac3e774bd942ea7b547e74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c7ef7b60c94e36ca605bbe09d48c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f7d25e0119e641736094cd9f747db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435260ba6c9e3c01fd757587d6f8d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebd6ccd85533e788d3aea961e9f258114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bbc432e26c638d40071e5a93f7027115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766763c9467a76d657a40ae8e131024c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1a04699ab5d7c0c98bf099e5a6631117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33d41150459b255038cb8a9fdcc3ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771bd58166b10ee5204c18fb158ddb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4be01b555a11dccffbcebdd2d3a7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdcd1e11ce9e20b0e273160d2807bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beba5d4e63b5347adc817280195c5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfde00e2285ef445bcc1ab7a6df140123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe90af6e9ef8d70bd54226743ac493124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad78ee6b3b145d4dd9978173520051d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e94aa23ff01a5359a5afa36c9e510126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502fc9bb852a04245d4f91ba16a5632127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552d8b8b4b4160807653ba25d5574b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fea8f8007b483165ecbff2bb022c88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cf55a84848322242dd3af19c669ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4239710a903f89e28e50b92336c685a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fcee6aaed595927d9822d1e3a521d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea3cfdd7adcd4ca3e589a1dfdfcac2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576a4206e1e09381447cd9d23ebe214134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c981bf66e6bca90f7d40d419b3ec55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1eddadf71a41dc7a2357f15d1c052136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8889ac543833e3247d1d34317d70a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c330a5fa07d602f116c1b7667c01f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb49bc2f21a0dab6eb96e28448738139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188cef7f37944a999bd83d5e016d6cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa15d042b3b4a6e09052380e525321d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f90e216dd22275d5754fad4251b60a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cdcbcfa27bf91f94fbc06a265e66c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f286b6b769ecd411e5de79dbcfcd7c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547fc29f8fbb114863d62f45a47b779145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8233eec00acdfdb1ca8b516878af6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f463a9670df866629bc81d5c4f786a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a69b9dff8c839fd4b502787abfbc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a7bfe623d27ee8a46395640abd68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068f1a4781a5423e10e5abc363865e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f977309bee922cabf23c0f8d275787a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee7edd178a81c69e29fdba82b0cabc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d78652b438b0444d5e1bea3c509584153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981b934b277e2ce7c587a32c7839b56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfdd47a29ad81926252eeb90d8d59e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147716831ed45ebe569b26963f7fe126156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b05122ff5a539578e08057b5b259d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee514f3b53ab8a195c396626d6b7f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd446132a35d5ab535713be1b12166c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3de461e9af5a739a4ee095c83c6069160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a79f9e9bd4e3383116a802e53795d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54967f3ecb1ec4cc109ec1aaa533109d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51deaaa6259e9208b5061e6b2f69f05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164ba85fd42c50dda8e5e2ee06f7f28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aa0042c54130f156c5352f527cfbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad737667f529c4065c1a300d4b2ef91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0723aaf0ac4e3f1e0ad5c3b6205770167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e339cfba78dcb41316f21ba271984168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000907d6a5bf55f395e946671cfcb5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9523022d58402e1a8843809a994d645170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed932e46ecbd496f44dcd191d2d0d32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a003c8c789d3878b7b34eabe344109172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f365007396e7839a369f2389739eb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e852639586e48f7e38b5a8db2761174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cc66a072ec326fbb84dd317d30758175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97c696ff9db3974dcf2a84aba46e15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5e2966405180c83185fa88af778d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1b79d8467213313dc53d4dc2a86b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2893e57486d5e68083580992376ff79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc847b4e0250d72300380497a5bc4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a13c5124257b71ffe93e17b6ea084f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27f28a64c3ec312c6dff429e28d9bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733a11c83044ea30e1bf45aa6fe880a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fc8039282e729d3510d5c72098a2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902318e846d9ceac3cfbae1502f97e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f715b2a5248c7c00e1c05e438276d12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93e5e67c3fda0789c355cafc46b747187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654c81dd8c9c9fb0c08de75b0178d18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc8bb13937dd0068d557e2ccaf6f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85e1ec2a3950b09d57984641cfc7a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791c1f29f87780c6f04eb40f830a555191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50334890402c13991957991882b6f893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c5392b529ea89d225596f7350db74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e64dc3d98f7aa5a96517049a02aa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31877cf94f15757e41bcc80a85a152b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cda814357360df5e0a7628c2ef2eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499374cd84f45b108bccc501e473482197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997f531a29c3a10d9da0ca2a47691c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842dcc867e623ec9fd5b0777476bda4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23cfb26b7c01f6cabedea0fbe1c767200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c9f102041dd29e353fb8f835e7b2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647e17446b560cf3a9bda270549a270202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b1513e1c75bf0d12cf584d1d4445203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac2058064800aff496e38c19036aed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1c5d5d8cb4d74429b40180f1cb37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691258e0e3954f7406547657d990919206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d924b06eb715ea640c2223faa52cd1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c3712726a0cd4d1c15a533398975b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0957d2ab99dc4467cce50bc274c3c71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558917316dc722f8d3ce3f4a945db82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ecbfe2146098512c79df5a7292c72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f955d2c72fed0ad0425a1bf103ab4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bddc239aea9d7c3f58f5183fe7894213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daa3e5200f992a85df81a02040bfd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daac2e83a569c09731840847d596731215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094158d494eb4717a0cb601a95d82b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05542c0823ca58d913f5e3efabbf8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb6800fab1e5e606449ee3cefec7c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e2517a41b2f627b2406782726f58f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a59ee839a31cc367a2743a893139e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a3fce3f1f0f37dda054c625f5b51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0d0bcb27e24a605847091a2be63c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2685176e6bb14169d4751a8bd674223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7504d135831074efc38358994a938e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67671d67e74dcc9ccc9c8d8501e1f83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0527c2d91cb658622b9ccf68277c098226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc236ec52104bc683b481d70fa620ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480521ee13db27189a61158fdc6db63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ab8fa207d5cd0b0f3206bda562403229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb3ae76372e9e6f013bfde1445c7c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c7abe46318ee534a00a920173a349231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451fcffb0c3ce630c770bf185cf0466232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d924bfe3b80ef33c20b8ee352cfc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aedaf6c5e57652462138628c3bdb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612048ce51cf117ce3242e68c598d341235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214a0d1ec7744c53ac9aae19974cbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917645ec1d3cfecb746702e453b67b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1995b1680fdd8a55593a91ae0509b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c242bea9ab1261bac24f10120380c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a208d713331fc70818ef8bfee5b4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dda95f656475b52c96bfb73c0345c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90acfe7131054099d4fc318c7282a0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b12619707c9a6642601206ada585f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f08758201d5cec42762afbfc71217244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad363aca8ef0cd0273703a1ff6ee45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03522a1d8c62ed5fff49a6250150c46b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f970710aa9de579999b34d70cf4e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a6adbd764bddaa866f7d0a8244c07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49026aa020f9eae9a283fed3ef7259249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccffc46a14d2cae8f27beb41056d07e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2619ced5a9bfbbf7b5cad3010e744251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689f32b76d06f66485de6d2ebe261a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3a2d63f83f384a9dfc58ec713ce66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98bcc6c47ac7e1402f4619ac724b10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63d6efef2d8c0495d8b0058910df2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c579a140abe4080c6f58f3da8be8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd272bb25b826bc183eaafea7e8c54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c79f3418729b87af3095f5ff03142258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f02223504fdf495734f117e9023df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55632e552b9cb926ee051a580caef0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57ee14fa926d813cfe58c3efc24d4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a23c418d6629a76c5d1fd679af51f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce194d562b22ca3a7cc4718232c0c94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0435e2fdeb845bc802cf74bb5330f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c920caa1ace401fd0a3335866bda33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d55ba44b8c88dde701f3ecc5ebd4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36980b1360aeb7cf70d0e65172fa6b7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adac8fc306f01c9da13f4c3ae1a241268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19073ff27e8c425da47de7c1a079d1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea728bea3429f4e90ebdb373bbcfb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ab243d2e736bf1985b2e73d76477271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4255b26930036b34f6625c7db86c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5577d513451e3ef43cc81b16dcbfe6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb03b744d55991f0ab4195c8875d51d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55c74fd865cd6c8dfb488a0405e925275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3efa81020dd60b01a4dc99cbcbb6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745c9808372a58d2a829f95bc4742a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f02bc76f463ede3e98d04f6e7835b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a77b1726cb80211eebd2c45fefa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972ca692abe9c47a936e3eb6f5191fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdb03f17a927b45bdfef5b134e83cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbe81e70be063e5451d23077faadad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aee3ef60baaf38930eb2d579895114283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276070ba3fb0d165bd3c010d4d98ff4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a88caffaf79b3e162677aeb5215a36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bd2e9997af1ded2e0ee075192b18f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f42b9bf9796f703cb8f63754c0317287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722439ede20c408ec3103bcc3a5110c0288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13644,167 +13641,163 @@
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D141" s="0"/>
+      <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>