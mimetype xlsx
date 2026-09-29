--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb328dd23b34df4f5419d165a1af31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3316c6a946d3140e24b9c15fc0ef12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60c55e401944028fe904333e15f09b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d95453147e24280abb2f9c06fd81254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ff7115118246e5944114ee55cd7035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6792a20601804a544582ba6547dd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae1777420c37214dfe38b4fd10add27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220d5ea64b585d70c17c97c7f53bb348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6401a59a92eb813160a0b89d4dd619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd328be8452595f98210e9463be6e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2002503c8eec16d9d706fc537cc26f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371332852482fe9a8551d32e9c8b08c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060f4e99b372058fa1c38437cb47e0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e5715ee72b64e22c970537320a6e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95882d5c62a74c2824e0cd88d9593515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3eb0f3cf2fa9aa46928e3e59bb46716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17a31194ec6168fc1627f904f4ff3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b19f68dd9633a887a57ea6f60652318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8344409626144bcbca6ea2ed6424619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fed576507fd6b9a3705ab5918058d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31b969ac48bb1d6fa765e7ac321baa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d293f2da0f9d6800d543f52a2adf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8fc3fefbe2844aa0990e0953d5c9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d05418bb74a09772575126bca28c5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b2b508f53b3c17974f5c65523190725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593a77372f3c0fa1f42a7b9923feb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8391bb3829594e5e7374998a1b01e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ae01c4bcc1f2636c71d3117886c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0f26693ac3f8a459479bb1fbe9cbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83934dc7a90cce1b4b93f5134a01e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648884130aae72c8ceac4d5df9993fed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e08f9eb188f4e84a4b61f42f9733b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcd68d4fd0668f4d7879ba1bf76fac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf68f4811a1b5106063b2286ea5b0a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f186cbafbb4ca33509845d16cd73235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8503e89a200cc37cc7a1fd787af497e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde3b61975aee5270a1cf6c44d856da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133e7e37d38487e268fdc7790df66eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f10aef6e47ccbb8db2836863d277d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edcce53ac8ba0d50321fcd1a6db56140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699c234632b46522f6e35c26bd8a8c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d869a8d2658716c113d8f86d052dd9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d640878ba9ce076938cabbc8431806743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f56ca73264bfb3e15c322b6de10c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a24f04cd3d465d723e5f2826f180fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7ccec4b5abe8c7dd24d80b7cb79a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c247864260c7b800db597808a25eaba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab154fa92210cb1596ad6ec9f2673bd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54796a4d9682306795c31071ee440b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f983bdaf95bde04965cd69a86caab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ee03280e6fbc7957c3a844b2a064a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20645c9735ec2993d63df03de75e8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54b92b0d99cd87427b154b72c12d0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f505214bbbfd8e8edcf7a9d24188d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ae60266b9d0e7a0e4a0d936e27bbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08ad70ad34a5106b4edfa53dcd1bdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5c49ccfd7bef7c5373c62b418e73457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbad2ec16173cdea4521676bcd6f5b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1570256c16019ee34ce0c03db875b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb113986dea3490457a7128c9fa9b7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa9898fc15189db0bdeb4be56754a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b576def22629289c3ebdfd078a1814a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbff51c258817b34ea3c56898e7cb3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a76ce395660d006a9be78a16df90f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5f2114a5e555f520b7b37dd829e5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322d9ec1b13b4c581eb1bb377b8826366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121998c034280493791710c6f8dd8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882d5ea4728469e90c50b3ff29c8a2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba788a454f94e92adfd78a999005b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5881dedfcc48a2beeb8d8323367ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a96dac08881b8dff50879a65eafa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4a61d833457f15486f1afae005f2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827116dce78aa7b217e0fca20af9b5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6e1f470f93486af7f2ba98bf5f1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ddbcf175d8d5c91ff3ee10bd41eaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56767181575c06e336f9981f478e428476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddecc43b5f0ec5bfc1c568e6d7d6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc443b6f2ee5166bf543515be2dea378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aa2ffe838d69594d9fcf49f17403f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e8c71f6a4dbe16ccb622f0d9440f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7290b63b1857230e46f0dfeafbbad881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d522580a106cd48aef5601fc41a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ca115ddf3041b59b3e04aed291ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47511c29b279c54e56903c7a8e0721e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cd288d937a3d3841eef947bd907fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca6209c0204aa7b929c740225ba67486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed25e93d02e046addb98f0dfa354a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c4ee7816c66656d8f97c8999afb9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c487bf7b5a92a1d747a11f876b39489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e376007883b42739fbddbd0fb26be0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a4a1036b5905afa8bdfbbd359438b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902a0a053b4c20070bfa6bd9b2b3b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b541ceeb7afae7e53a59eacd7806b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f279c4c83028c3ba4f89d13a8860d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1b24f557abf833516e0c2988c807c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9867653f7ba3dbe4720c57dda162b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f90b1606393fcb6d680f2ce2d3d42c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb4bf85efa978ac76364759b33bb4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c781ead6d5310ad318df14ec4c1a36c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b316b4925490660d149825c76cd39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8db8cf497203ea0aebbd1835bf515101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811a30f51ee53fe6ddee47a91a5b699102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02536dcee505139fcaa264c82dcc39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57306542f429826f03980c51e437349104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26678f11218b9b4c5a9133737ce0cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b42bce41657c9f68e9862f933eacc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5f70a78d038aa64a790200670c332107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338c317733f1de0110f913eaad3b0ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc165689cd888fab8eb646ffa1f9739109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c55637a7d64b81785a1d3801558c2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8323b32d3bf72bf882bf0e84c9d15c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15baaf3eba85121ff6d0d23434b6709112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98566ef7c360c9d910fbbda0b49608113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741c71ab30e869f06c0156662755723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baedd09a774f404fc3f3ff174d24c5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9810a68301969fa789d768acdc1ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b8ca8bc2774819c11966fe3df9ff6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af2c46517e06458c17b5d9e3d56178118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f372464e7f7649f5805262081deb53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77598a653803e32862751bc5a7b3d23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e677f5cb6d8443d31fb9d66eb1e11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ddc8c4377af26b18cef974fafd899122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2f01e8a0bca1b093bed8321a677a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258fba167ab6af4734a5d18152bd91a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddcaa3ac8c0483d61e600118ff5483125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe8e199a0c8727b70a9baaa802f183126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ecae6b571369004b7a043aa52e00e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388f53b4289a984c52d778be7c2e3b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe457f4aaf60c4eab28fc127bc994a56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb459bf932d770f1910844e53587a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dfc992f5c19c76980124e2496977e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9f712bb44888aa58fcf1df3681c9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ac1ad56293fc2ecfbe6664adf708f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af032372d0c9d7a769e88db7aaeee85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ee90fde9c299949d52bf86d130c4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db4f597d54b0d5e78a32300aac5420136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd8cb774b9ecafdfd6f64ddba5d7d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443acc37a51a6bbe659b682cebc9a43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d291bb454e6d777d19941e8b38c8f5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916ea2690d5f77095a912b106109e09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b18ed07b0549d9d7bf0a244911b13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be115d973275ff16140b05197ab2e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641360369bdb2d4db645f3d4fa0571e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852f3cd36d4fb97642840d6e1c32700144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961b217b2846e18f5daf321dcdefea8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912537849a40585bc37fc77501d48d7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672524958f1d693a685acc9b26a8314147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3aa1fd4f17a9463eae76106420de1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde9507349cd0757632fc623a31cdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916291f93b0e160c1cd9a5ab6235505150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889735f3b766164105f1b7a5bfee6ea6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201a943e96a13a635322548f77f076e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036bb355a62ecb634aeb0c3d5e75d18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b5f33cea2699b72b5b50d0bae7930154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6bd28c96182590a983970198e0fa3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb894d73705b0e301098042d284f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6297c26c96c99d498d2d9ca4ce021157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc399c90f2b97b03b2f99abd0f74f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661a6d37d22cf1138fc818e4f611e86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029b941db718a17b4f9fbf5117b1664160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933820a235e309b25d2e282905713c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc6fa184cc965d7a15424d05b5880162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527ce3c5a7013335745397886c94776163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed299a0dff90dce954cd85fc3e1de4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8aae80a00b94ea4f8c747868bfabf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e37342d33a50adf5ed14612dd6f32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac396e8786c904d6f5dc51746ce23c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06806fb898ce54b712bea339f7d0ad1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894ab54276ee6efc232039baecdda5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cd84e626b21c984185f834c9d7943170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f967a0bfbe678abe4a7207d7fb1aa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b5e7483111e647e1a2506a352e50e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed63b39f5d777ac11105791d6cbf142173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cde62f4d50788f02899e5acf25a09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459f506b35e7066a604b9b4053b1a5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd853b6bd56f28bae6cf747b1c2d4bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1b2cf30981238a69419fc4378f01c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85a803ad6bc56e08a0af72645de9c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43bd2eafc1ef1cb9e18a3a28f927d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7993d3bf327cb9773ce406c0dfb5f06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96f66bb08a5329099b4a9fda38fe26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea54927e3a3f807eb538a6ec08ed2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcdec8d2119e7b9658e7c1fc1e9fac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9e88cef6e735dfa0f0a391807a053184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b96ac77b57647b64349a3c0d587c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc21178b06827b3fe4a4371e690148186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f69606597a6d1c1cff25e392ada473187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033988b2ddcb329d1308a9422704bb32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491031b552301d42cb1084dcfd33146189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54905d7ef7a506a3e211b6de6074b35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5c722f85376855fe5277c7fd2ec70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14d65cdd15ced6a002ea4d00eceb5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c2b1c1900924cb770aab808c90273193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddffe7f4eecb51d4fbdb3ea281fcf20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b953a5e76570000dfb0cc7e6ffc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236522ed417fa1e602a9200ebf4a48d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba73595bd876b0903206f88a5ffe65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc22a932c7f4ac5bd815e2faa991d05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dfcc47a4d1ef2d29d4f4cd2c1a6d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b5b19f9766eb984771886f721fe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8492f415db0e211732c6e62bffb92bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb68f1c08276bdc515df91dc19a57b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1ed1c81c5ed2516ce92a74a4e6f4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177d09ff5ca586ca6ff6c7690b11999204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9b1a0b25d7e8943781f1c2bd9e489205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ec7261d5f661ac6e0122506c1713206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ebcf2cee5c4edd88740c6faba693a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a9d7e1e2fee600fe0b981b87e71f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b0dd354a0c084ea48be885cf883d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c84f1432d0698f5c22c8c8372f8252210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127573693e0e44f1f71f2b4e34bfe3bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc02593f5389e9724574e5aa56a5f58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4d487883816d7261c33a3058be9b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab86ed0dcdb1c6c3475427c1cde367214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd161525a039017d7f305f55232aee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d1fb26b5496ba949f89b9e98ac352216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb1de709cde58b734de8778be23f4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083281339476ff54d639e75cb74aad4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62f75b10e0c0a4a5208c1b85397e92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b942ea0ba6cbb3da97fcc4a3c896c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2a436487f583e385d1011172a7ac9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d33a2286cc12d6f103bd0a21c06b12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee30eaf16e23a5d1a158e2c8947b257223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb856b6dd9a01780a2ed78b177a26ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3908ac8c7e304e8ce00fa00dfa9873225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f5b67ccf0801c63e1e08d724f46a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9209dca23d9c6c930a4a2ce007a27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59201563aa91ecf48779186b27c79a21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873ecfbb753a909f961da99cb8641c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b76fc22088fc2dca31c551f94dc58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332c05b94b34b146d91eadf01d0caf3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb0d9297b0fa1801c4534dc0b23542232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8373ec8caf11ecac408e478dfabe9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c667bdd65227bf5ab84433fc58075234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94354dc89dc56cde71de78cde9557b23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a4e203935b1947d2b7ec92813d341236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b9df15879f7e30cfd142d89a64afd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af8d41dc4722728f9c2b2022ae7fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5186bb0bd95e11496d0837a1e2717239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bb6f5568b658147b21161c97c65ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97750d27d15ab0d27371db7701e38a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afd960538b9c29869f33ce271ca1f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8fdf8fd40ec1c0bc2a7716c41729c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f1082f6c5e52882fc2eac5fbe0674244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca3b5dab9c088101b1a82d0c36714a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444717e47fe91f7279a78f36dce6a7bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc933e2e049330f225de764ca62621247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abb475921dccd21ed3ac50602c61f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9c4c2016821a9cd51d36c7c60d0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b73a08e287c693adec50823fc3e9a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dbf8d1c007037d328feeb14f17850251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1ed1dfba5081d6a5f3e33df44f04a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376816ed811b97c90dc81330deb1a3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c1c8ed506b2470e7a490708069e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c2ad4056dcd6eee13b26fc2b7cc86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1453040674b4dc33452ce6b76b429e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dce9f3c2839b6f24da103e12c94c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff749aae56a3da5d4f8d9db7975bed37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874e24b5fb0c6ceafe20fbf4d6981c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6addc65e95b0ba7a912b8700b2eccec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537f250785713361aa099448ac7cb11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeeeccdc18fdf6b1bc0f81316ede2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03901015b08d2c42d5c1051efab42e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca39762c8d0503602f9d0f99501a02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09872eff979f9302ebc4e21372328265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bffd6676bdce311d01ee4bcbd816e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e05145a8ab21c2538f55666281ddf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15662fa181d204d4c7de3a78af58cb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf659ae017603fdb1503617bd5a0c4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b50cece50262bf4c2e552a439da520270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b1f1b145d5c9efe73e7d21b098f4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db5ac96ae199dc114d8b33516de90e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0165f2419de7d7bf554d3c4b9273a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6083465934629add85fda7e8d5658f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef638e6065189e2aa9496bc73720f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16beb13d283917397230da3c8fd76d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0990bd4b4f0974b6239d93162e55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86a5b7f60814c9216df6c88accf960278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4a1b86962a9c78289291e881170c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539186a064aeef82083fc0e76dbe877d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efca3bb87d8c19caa1eb8142de965f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b189c5783dd0d55191fed6bd678838a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c2082fae6df7b66b235d91ccaa01c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af32b4e9e8fba380fde88773dc983284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a0b681ee54fd04d8abfc1aa389a7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b159a9ffd040060cfec81f5ba9ae7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e15331673c60ac67869eba37ed3d16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b31263725d5c909089ba94da08d5bf288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363370d0fdb62d5b642b6852eb42cd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0a537b74f2f16b6cfe94df2690f0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dc4d6087491bd321829c65fc5d23a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41760115372646c4f6b73d4c79d03bc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550631290e41b5d931a96091afa0c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570ac8b1caa99347eb0d1ec2901c1e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac74bb58e6b22ba86f6de644616ba47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e220dc0ff12fddb6a73c6c2b36f67f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45cacb9d0cfb6bca25eefa9a17c4949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f6207fe0e1e48994206b0ddf9546710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadbc39dd41369de28a17a86723eb9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8b58ec3ed9cf4dc160918584b5d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de07342f091acc025842661bdb43fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7d9d255ca6189c8c180a7c337fda814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce46b68cc06476f7c5dd300608fa2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fc152e9c4a8c0e57596756c13e3e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590da129bd93d6f966701ea9f924e2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8c5f85cdc622bcef92ebbff76260618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ce5deb888438747e4eb132bc87e6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d15e357ca5dc472de1b571645cb42320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac1371e473d06a06421a86d69b243f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fd48e5a9d46936265014648892cca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20603d53215982b885252aec6676381423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876a066487faafdd14ca530889dc6d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76124b955a49a7e2fc96482d198d4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3446adfcef1036ac274173af76e7b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d05da924414a80b36834c0946c411f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215c7221c7431b6a622d7074bfcb7f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d00d55ffd761b6040845b28724b97129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c2bbe0fb6a88e79ace6349d5254230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abab6d2622b2a7736216f142b3b28a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3c81e84b994fd14752bb3bfa8f3a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5af8ec2f6b94acdf730f0eb961422433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a31308bd53d3978db4ede7868205b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220245bb19c4338c377f68f2440670735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a34e8d87a7363c8f45675bfd24db836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303af94e20757290c9418842258e0c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed49a9a1a3756a29e9deb876c8801538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84189b121c9ef5b2633e87e6a7fe0ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87051ae873c415358bb4b06ab147aa5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc52b586f2d60627edb2bda88c1ff841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa02b2691b1e86ceffe4e57d1b42b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820ad52a0cc41a1f24ae3c0aff6938c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e002e4472ac7d102028d8c9a8bd9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fd25a33c81dc8c21453ba0cc4d35d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c7e6d469c8241fb0e1c1515af362946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc75a976be1a8e7137660e1f30841847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75917a02eaa5ec0125d00793af11c37148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86737279f74833c7cfb0b988d63b3b2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e557a42dde62d383dc265ab7417050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0b7a67f726410f8eb59adc249dae451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121595e91cfa269b79b0ef8d548f71952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f015d8b568ffbf3276ba14002d04f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd75d3248febd9a79eeef37a9eab5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a9d5393ca88b07ed534ebe8b4efdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e67be4a0eade2aea73a089fb9a5d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c0c0f7aa614da22ee589f4bb8493d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843c4bda5f83899837526cbca49995058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851cdbf853b70ba68dc0979dbc9038259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36effac6958d851cc92afdfccac90a8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1bcdd842d1e13832a9f65f25bca861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d391c231257aa93a9b921c738221962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcae362fc6ee3f82e19fc3e308ae2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a25e8dc9ec8f4aac2ae2f07aa448fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b028bbf9099c35df0b480d0aaeb20ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de86a50dabf16531839a6818c04b44c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbac0e1e02d25517b99fe2c26eac9cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1939d173b79ed598013770105f9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a5049cb31201290990d4993dc0adc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f324b11f25e6f406834ed8debb8968a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf71cafeaa750b265b9f9a235b816a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810c9a06dded3b7ea5bd7d5dd64bcfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e38cc9b4a68471d1767a7cb607c7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93d41a2eda8e5d43952f193b48a41674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dfb4ee18c66a32f4d5808540f634775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c535625c102416592c521bb144f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440d694cd5f9cd6a81b46dd86d8be4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa461f3e1ed35113a8585e7e31777378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b3adce22e47350fd8427f686c091c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080cce9eaa47afd1ccd0343f157a0ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe9c518a05ca56d95c2c9eb2060f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdf0c563d8b400eeb3bbb6069a34eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bc09a64cf1520b8c981e1c6cfce2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a2fd5b9b9775cbcde8cb05f3855984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee31f532093007c6e55bd4c11dd86e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e053c6ff8ccf41560477bb8670c5f5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26b0add7d675fb0e5d6d2e5b88208287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad590f36de45c5d650d5327609f527088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238750f8141a3fd2460341feba7cd09989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3aa60eed6c4023114542aa4d291890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bc1f1075e1280d1112e92ac20f7db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965869bd1351f413e005015581f6531392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836962bd2727b07b38c020d3efcb623c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a89d793cd4863d85a892842defb5b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebbf9185f2888061b4ca64bfc0060595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d060ea43b42fb2b308b61c1a23b9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82854d79b1be04a5a2f48bce1f3fc7a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99bdcdd78018481b0e2e024fe5aaf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91cee3aa6de32f165725cd1d3f5d4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b1c52acea002fdd002b3973010b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc484834734966f7444aaef40966c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7af272b6c7fc6a785ab97fbca9894102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5370904298f879eeeab3ccaa90329dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75edeec50a5c7bfe2f5ee0866276b8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc09f08c281fedec75c1dc00f9c0814105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020bcc58a2460b6d733a2c4acd02b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f384722e515c5f24b04cf9a1f48fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9953d3347e3d10659ef931aef658b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783eede97480f4812b3e137f166912f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8703bb63c5547b44baa3dab405ccd14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9b9f3f6bbf0a40fc5b26f69a78cb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f63ce3d8eaa779981933c670c5280112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb858eb42275e81e8e3fc77af97d782113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd81e9dda92dfdf0e2679eec92204a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700db0a2df4c6f556a1813e528fa728b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aae78557961be181c124bd769ae2a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8a36eadc16798a66535769cf6a80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9e7e278c5b772699280f204521ad8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a85b6d740654a54ed3bc0b36c67b6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef546ae4e5d6ef8ba5f03be4c03bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c6fb33b4eb4cf3ded4ceff984fb71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde8cccf0d4b7280c3de47c0cd6c451122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ca6956f8f36e5609bbdea7a62063f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4969ea7d079eecce74b6eea4636b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309a82c55e3a380d137919235aa38bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5dc85f1ff639b7473ef7215994ca5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75175710304d017a6a6a9179812d18db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673fdc5710d0e98f65fe1e038c0c157128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dfff10c62b692279dd760a478636d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff5f241feb4dbd46285410d9d5be0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13573f1aea3af2d14b7a5a117bd3da37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3f1fb652b7cfef6b74bb3a677417132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e5e0a81bf1b90bbae2e57f8b2c926133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d003a51a0815d571c778e7c11190b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b6965cb7cc68ffec6482c34786e8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3bcd0d209b0aa40cdb250c0e7c4e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627565acac5f3dac54014fe2f978696f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7218c85db8205a35f9d4b9129b86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350c0b33cd7a04c14a1c2429261a4be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91251bf9ebb5752478405b09dda6621140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab3e8098e85efa47f53a98a71c3169141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbc880b02088cc0d8f3d7ae45c8da9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538f7d46ff4b1150306ee2e5f161e54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ac1db3f898c7c736c16bf14428c05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94234c045f4646549bed1a609fb0ee6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bcc8743457d4d62bc635f36fdad33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7235bf69579d6a0ffb6166cd984c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438f1f0ff5d37546495f45cb1e9b21b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fca57252503200df377bebae8ede16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759f6fe6c9380b53baea83d8c632cb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe8d43aeb8aec74d6cb88b224f05b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324954402fd4e7e22e8cad1e4810366152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ef7287b21ec69e1ceb5934780b296153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619e78f858dfe32dd759d3a861aac8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5739f3f2f55eeeeb6f7e8ffad4ac9d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab17506f658ff7fbe1ce45709ef0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549b4c4b70669ec1ebc0d23760c17c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fae87d44832df90931c95f9014e82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4345a166d9567cf5bf1f64956e07a5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58e667e4fc5392531a714e63b73c87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263f42354c67c3ad9dafac2782daf40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a78f37ec9a83bbb52b144283406d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d6da16c4b8fdd9f9ea1aae2e0a682163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe8a7b962b1dc6e231bf138ca888aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380646584bcc00386edbd9af6616ddcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c50b24b5dbc239aa5a5c646f5522d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd42c3375c9c56658caaa721c2a891c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ae54b64a311bbba34132d0b3c4c4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e1f6e36e504b5c9130c30311fe68b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad32eb2ce0ed77d50b4e5c69cd2c02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be61702c4f7e694626bfe67eae67146171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97541f991f5c5fdc1cfc6b71e6249b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c092516b6d7753452f8eec2ce6a2675173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f696bf9e60e51ee023ea3d9ad127a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe653e23dcf2560dcee9d3b32564be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782cfd3a7a5fbe5ac1bc2e293657431176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410f94af7252922a7d2dad4a8010889177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12e97555b8253cf1e740a3dfde7b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a639c21e92aa4d9aae2f9fc53d3994179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5e9f2067f06de07b9ee67e76d02a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c96930b702978bf364f53c38cd8708181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd0100026e9f1ad2cebbdf505cd20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a2cbcf46e6107afab414604fa7ff5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cff8da0e3d95f42449533cd2888351184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc41a7be362ffdf9ce0cbeebdb4bd06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d100faf4c0ccd3ff427df5b8de7c47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae344a26540656e392e4ab665831604187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cccb9b0eaf21671d6b6a339254cc3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664d304fee7fd06431257da0eab417f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675be8bc97bc02fb351434c980b457190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd95557dc91dd477fa53c550ea5cf1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a0c3f6216f090beb267e9a1543a6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618d9d1b5bad56676a5542766ef560b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187d6143cb53ee1bdf0f5dff4f8edfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceedc8a7878ad4a22a765db70eaff7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c34459c9a38eea18f605a8a0595b76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c5cbc2c0d03c24df0d32d301fae94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69345e570db908c4378712565679d4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f00bd99ccbe432d76e196f4e0d09ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d98a2312de20568891c2b7d1efb18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da8ed02782579f66522caf8b37f9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bcd566f0d20f67fcf160b724858cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7182e90b3ba710d72b79244197cc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696dc047d78c7bf083b362b6a911a05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489110a95db4283a28f9ad02a1a769d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7299d2063f7342eba820e2ae7c5c697206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ef8f221c4b47477b2d5b29e74fe43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aed40bdb3b8b84fc0c99a7ff9c960208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788144948074014318ee3fbba4ddad3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b970506fa07fb6294626cb6bd0c4bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e2523e2d5331b59b9e5f77a87c17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d24463e45f3953b95ce482a060100f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e77ea655795080425fd74be9004067213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61623779e22800b199f853d24e3d30fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fabda5a6a42cefe3589cacd7f5dfe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d5d3f7d22536008b1c6dfc49467a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733794a4b9638f003573ccdc9e17cb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ab711b394f2126f2865ceced5f418218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076823034ff959ae4ff2e42f6340961219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbbe7f9ff99e8a1fd2dd53dac7f6b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053b69fc3ef9723f770b35ace1203bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d802fee37c85134db0b0169e97af88f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2051e8fff0007e2ecf6174775d51d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2f560da45783de2e9ed2279190788224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdb99e4f7dfba78c272ff90a83ca81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb902eedf4da5eb3368b893b03f392226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3e99bee7bcf125ffb41b3b9d23799227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d60caf8b4fd4d8e5b38f991dbae73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f532282b8ae77e4bc7c69e2d3308d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7e113e494f877620fff482e41da6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f8fbed8447e07cb7cb2bf01dd323b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58119924fda4bf0cd9d073dc90a2223d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf839a85cf8263953e32c281f352db1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962938f6be7eb5c5e1f55214d0dddc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec5f0c6329628d24420642bb5c91cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5e6a14242f3ffccdaa99d65ef90a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3422d3758b399fe2f2b03187687770237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32cc2daa36623674801217ba156596238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6398af084e650bf653149d9ade3221c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c9578708015df0bd66f16fc0a81c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9af9e8ecb66b30ed5f928366d3552241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0845568509ef3975d842ca704bcea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21d76306f1b0dbfda8d26d296a6744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c71cf858d956602556c49241544d91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6065de4cf498c64fb24dd6721315a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e614cf1ec1f6b556b568ead6a61cb83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf5b5dc0d40c5cfb97c02e7082ec3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e9aca14ad44e2b09e2a90581b8251248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24222e14a353b9ead23948a2dea32631249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abce51846bb2a5de8078d6881f0a092250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928045091162f59b380432aff849b15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca877ba439749a1f28e5645a96f26cc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1fed87b7815fd74fbf82c0eb3ec0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7cdb8fa4d382bda40b3d4e87766b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecbd5fa7edf768a34e8c572f1569f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b07b342eb89e766f2e9888523cfaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c129e43cdfdc8503609e713c565e99a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5d7d9a5b2c19303004d362cbad393258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd2df721f2a12eb02db7884deb6392259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fecc56194e2bac8a75d38825b2544260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce7e096f28711e84260bf9801bc6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3645e9b35888c970ca6caffd5a13b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1decc53ee65253818ca151df67d190263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964f3adf776095d3f1cec8873093ae8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c66e2ea9e74266ee7f701766d06b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917f4ad224f460d4e88769dbb194c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b316df6794ac31b7702fdd28e1fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e69436ba84fdb3af79112d98d2c839268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1522065271adaf41ecad16068e85a21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ee3289b3fab46fd39876642e78d65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618d3429fd063deb5e7f752d98dca85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46046b04236052bbe8852631eed93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e42e92cedeaec380d3ac799fc35d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce117d80e451a5755db677c072aecd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe9f6b200a15b4fcda976b4405158275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa7beb23dc965d133c751947b28dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96df272c190af8503219b84fba3ec87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632332ecdae1c85511a4ac97d7adfe7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631805602e3206bc0ec9fa2c1b63a1f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4cd9209e499bbcf7f66c32f79fd7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a04ae70272e914cfe342a5a98adaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a717c27df938a2897bb30be8e3f9a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e9c68e08a9d490623cf3ab08b5c09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6044bd53b2b13499c1ad4a6cf11cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4fd49ee570d6f892e5de2166e563e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f93b58d73af8d031ee2a94f7621ed0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76658a875013a7180602c59d2b5680287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d74cbad4ca178e04a17012279a7f89288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>