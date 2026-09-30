--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b593f187b441905569e76957641dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a02f38e9b696630fc3a1fba91b4dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6005635651fe2065ade5a67b95a653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f56ae06b39eeaba6604cec746be4854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f190102883fc1997987799b2f68a35a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85a890237bab2998ae97447786a19d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81bdff612c7a6a106c854ff5052cc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba416780eb4eaaff7cc336a5c0b893cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b8dee4e68eb252a12eb459b9ff029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3d8fee1519ab8371576d70111707910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5fcb63b8ae5b6660c1e23695c32ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728ee373e2fef1080316e14a458c34312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28436acade6f768d0732079632681c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df087a142abbb03a67d117cae2139c6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3455b456d8a0d859fdbafed370852515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a51265aa8aea3319e5c6f38d54418316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec410356e3931cea505f227e17d94ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41a4c350177c2844ecf2ed2086b77a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa88e2d7ec15cec817afdde8f52897f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47526b58257184c6a950a657ea9e831020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363998346370f590ee208c13b9e111d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d9ca1a42f752b8fc11c58750ec09c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9e5784c54db6af54f9bf47f73d3bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0db72b82008fe512014d58466883c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971cd68ba54ef6a009050d774281d1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee990852dd846b88ff8fc2eb06f7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb38aa01fe441b784d3fc7cc01e5cf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeec25e218601e518a9c75f41dac8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd26e3fcbde0e338b671d909abee55829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d087f45ff15cb3c9b9e6aba8a7e7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbf47fbfaca18165fc64b4881587ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b248d8ed6ac117f32e66cec46e5ce032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3281472e623f4ffde7e7b35617389fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9865b50709c38a99b085854ff860c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51531b50a807417c583b6e42ed239135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da4980fd42aa77cb17dd0f1d4669e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6def920a53247c8ca0f42146a6e1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eae5522968269e3d033d84b3b211938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdb7c1469c5fc66af995f3ce695f0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe3810139bfe1d33ed319bcb1fe67d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47974d103c51d301e4b7643a9ccae18241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc94211d108526ba0304b429297d0f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ecc1166bdef3a2d2d83d6d066fe5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3352fa4f59b5a9b1a6128da2f9b7fba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8456b0a38c21158618f873a7fa7e8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672af339dd3ce9eb3041d3ae1146193146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4a8b5dbc69b53fbcec52c9b200c2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a64d89d968f68739025e2e9a4b2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aff904856fc06ad81f2a8fbc298d3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49d9cf4710ff2b33f835dca202d5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d26debd4ca08b3e85a7ae6cb94b48e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43921a7a5e18fb305248a01cad2835e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474758084d510bad924ecd424ddfda9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cf71781f3f14dbc73b1b87fb2829d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03426ad03cd39080c4e9df9bc7de46eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de973e95a3ee988538fc3f74bde24ea656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcb2eda778c6a98ebf28fae65471f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fafb49136440e3ca4468b43f21077958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c73ffa99234b8a7e6e4dbe4a3be78a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127bce5e14464858adb165dca44b58f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78174069cb3fe58ae5c11d283e07f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd8fea70e54dcd80638a177b4357a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b520e190bf2a209843a2f6004316563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99c4f5a4a8766be734ca9dab694af064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab803d9d43b1ac99760dedc0cbf1b34765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5bda2804be8a5ae3061cd9455b95166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a3702772901f005b62f647738cd6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b3c7892f9665c5fe1c8d3d3b86d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb7fc9761281103f34a5aa488cb08f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b6e3f3891234c76c8555fdfb05e7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c85ad5fed754b72a66e836e197b1fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15682ee13991617273a97f5b9db4e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bc41c51a498f9d9c2b8aeca429ab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7e3b52901e852717c0e7ad3ad2b7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e74f6fc38fc0d38005ea6b17e847ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1a97b2c7596ba6172961af73a5e3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27795afc55b941eda6904963d107ff7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b999aec3227b44c050cccc322347c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdac0b62f38e034f7319733db9a98979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f5c5b0e6b4ba0338e436ea93af8cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c006732d5b66d07572fd29aaa4d0caf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c499d8fdd9db1e5d5601f03f76173682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c305cf3b377d337329dd0e6b1368c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465fbd23b0764c151007564d10ee07784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cea09cad50b06d9a78eee8bf09de185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0466f993152f1fd168bdd2bb20e8e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512c43cca49bacb7911eda04df0876c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f82602135bbc05ca1dc9ac3de96e4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f52504d6b033e67ec5ef040decea4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d799e4c76d8f7e59bf4075ce0e77e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa57e51a64ce244ecad0d46c886ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138454ea7e3324b5953331be6c6249192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eaf3dd041f92bcba2d11493fbceec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550fb6864f59c37f8839e3af124193b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3f7eb3dc887b36f45ab5e5a2434295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5dfe1596e2c68b906bc6c0d307f5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e958ab6c1528e81c552b0f0aa88873697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369282cefff6444a410517f1e96a35698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375bf7f5dccf21af85a9de6856ee69199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739a5d55832bd66f5008a2c1056d4b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac671a9cb39994d8d37dc10153d4f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ababfc959eb40537fd43327fa95e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31809a043f5c66094e4b367e6f6159c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340b157af1a69722843c7bb49f8d66f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948def2a93982312b809957d5cc591105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7566f7fed249361785802fda1a370d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da477da945877cc9cc655e422b8909b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de30c5a5676b2c2d490d13de3fc9e7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31c2df1470590483ebfeeb7285212109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b331940d5924f86b56c4fb651b0ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9dbec49c65f47e626e2b6a8b14f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee99f40a9d6bbbd907a8849a5fad14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1202848eb66cd22837b236119af27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408f14317f83404962acd1258d44892114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf092c8a6b09e641e5ea9f88c87b00f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8db0fa404f4c55bdf620e456314db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5951b64870ed326ba0e45b303cfa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a5c47bea76b4ca77dce9da0b7771118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4424de944b83a8433d7055562941e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16ac36b8842049ba8e915a238856f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a6fec3e4fea319d6ae592deca2f24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a611ff3943daf6027c769ea6af3ad1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7ee78420c662abc5f2551348bb86d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379b5ff1b65eacd4f2846d587f88c44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef836b1e28cc83a67be9fb072b6daca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d981d9ed8e6b3d7c1bdbfefa2f6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed58a6d6325d3049ebd2bff40142339127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd6f6ef00c5d923af5721a1460496128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b269f46c6934d7fc6e3d7791a40a72c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98205eea10e429a049268e987967ce18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f8b7c7c56dd2a53d7154c87b196c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0087147dad23b8fb125e1fe1a75827132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383a6dcd83eda825792c98a02161733133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997b78ff97ac2b3993a7727728075c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7f2c235abf79c831f042d22273363135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54b986fe432cf08384c6d7c6b709b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f897806e4cf3964e33a839cfc6f10a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942fe989f65451b797c7bf9df5d84a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7182317118dcbe73d02127b9baf90a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb4192fdefed23891e03bfcdac00cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22767b47381be055e908ecbdfad4f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6210499ecf1ad0f57b528c3350856142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a634cdb21e65ae83f67b30bdef7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f744d14403115afc9aa27c07c665d5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01bb2087abc0d576f4befcb3c9d9e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8639e7b4b72c6efafde8f9f712ecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d3a9f358f3ef267d5fdd6d0ad25c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317265ee0fec5da6a5cb935438fc33c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030ff1bf57913add71c7b634e3cdd0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962a91de24e80b4ad153e5084a32627150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdabf8d0ccf21ac88154ce2e5834e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfee2c21dd98a3d451898ddc3f9701152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c240e621dfdc8cf1e335010a2b41de6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c633d9a6535ec7aba2b9aa2350f02b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e970a96a15cf1125cce76f2b5e625155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3848a06d769187e6debbe35483230156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eb7e1e7e91b87e9d4ce7e4b609d3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680d6e3006d127dfd962992b8d3b048158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d26c28aa137b7487c654c85b507b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348d46c11180a4119633fc530d3da75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa49e40614cc10aff928870b636b58c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36189dafa70054a391a0b3c659f1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b74bc5c4f016deca6000f91b272f20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c7bd575dd45fedc0a33ad879fa1c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2826dfdfecfdd5ebc6de9112bc0e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5630e0c34ad9ea26be22eb6723ceea5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291b7ccdce9014e046dc0f75c93b87d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfde961de19f67de02f46ac7c6654e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53407da73580f9ce22d0964a7f73cf59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33956c261dd82fee6d29f9a228c73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d8c17c5501cd75152c0aad8067000171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b587f28fdeeb76c3faa35a12890257172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc3c587bafc695a08285ee8dda52b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6de96d5f91e735ed09e96278c426d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfcb7f56a782e3eeb9ad3f6f632105175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdada8bdc435a124b18c3f9d95c2b4a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c57630e1181577c571df4e1eb9aa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a910b0a9107611a9bdac125e3deb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca14f1c0c63b107188f81b50ab8cf2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fecdc1b05ca66ebb33ff7810f6e80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2b335e01373d9550462da25574af4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8dec69a7cc7ec14c5249542c99970182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05cab10bc845c63cec0b8a2caa73ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eb1cb97553c9afd46b0aa8459fd20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae206cd3098cff6e94acae96f5daa758185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572598de028f72a24151689120b4916a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f58bb3d3cdee5a2691fe95d4a1197e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d02975f2dd068c7220a3dda035a08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a338d8abd6109b3d9c56e21f5c019189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db606002f41198c4a5b6e27d739a65d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57547805a0a18d559a68a1c9eb01eed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdda8e0f1d5c483115a5a9b5e27a234192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecffc2546ada81339f9eee310b1662193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f65e0d53d1c9d30529d8acb9857c6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272579e71ab026e523aaaa0216070b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24618b859241036003a06064b31550bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737cb832224014fdb9216099276481197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493f38a11ba801793936c2894107802198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bde6a4a0296d94841bd8e533449799199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc74f0ab253ae03e55945e33466a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7076f43b3aa4ebe6d9dd6eb9741e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49011b0d6850f5586bc534d9643d948202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30eb02f4d3b691ae51fa2a433a0b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb40343051eebe7cc735a236ee50507204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6f4cdc9b9177f720b8d3d8ef14595205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d7fa5e746af445c9f61e5155d76c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118111abe50ef3464138c4bf21bed56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c89ec0917f30a54de94723026ac3df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819608b5cf255b464ff993726932babb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb572d67715eea40816d49282505a1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939061239dce5ccf52f408a6661d03ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacadc33b367eeef82e52392e74eaa8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642afffbc97dfc03b1a202e65cbd81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4985b80a82b9e75ce40c8d434c5de6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a17e86aef2d75d070a4a20de0e757e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f9f69ecbbc1ad8cbb4748b18dedb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbc5a850338c4a1c726e6ef47176e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc781a32cd42e5b7de1d89757c2676218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062615fd9fa429d015219001c277352219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94680fb4edbca94764aaa59889f29dba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856fe1a3f2aaa8a7f2c5b0cc1e913c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf2d0c2101e774a7a94f7b31f74c39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358cfe0e029295c95c297c2512d094223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d584159d6c21702e10450072ef865224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79609b9d72b99fd043222470c6a5fb38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36962f5c4a6e90d3c6ba168b6fd1b0ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be01bb425af01601157115904f5d2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92dfbbeaacabbc375ff0794116cd33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f77f3a6ed90cfe6e26f89466d3d8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a3a1d67bcad234dbcf8bef2692e03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a543df05881b737cccaf68367af3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f677b5e3ea7f022feee2d7c5df5e8cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a688544405a1f1ec2355d0c5ba545233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42798f9bf6569866e03ea432eee011234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d731bbffaaae6db74a4a5ee1b5dc44f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d3f7b0d898721a50941a6346d08c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc9f8051895490cdb62b517129b619237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e221335075d8f6d724e42d1cc0542be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fd73921c5905ef2c1682b6cc808d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f1e585a2f836882c664201eb3001a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239317e5ad74bdd6027b14445a0c7d40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608dfe484b1e3ee9f66862a9ccefa5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113355708ec8ac1ce8bee16283b62ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbf9319c29ffb4b180a11decc66b15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866549fb7f233d6096229663939dab2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9b97f5b2ab8a60620d83a3179f0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2841ea19666dff2aef0a3ac52d2f8a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e80e3814febc1514962162c4ea7476248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ee2e363830f853c64234671579a1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d30951e1cca29de6bf421169108699250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68b477213f77c4529d70eaca71dd35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7fc673a5969193b375b70ef4f0e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c9a3621ecc4ca3ee31701b8e912c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32569c7c1ae3053b2f6831799080032d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e93627e85d510b7a5ac7bd825a1169255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa73130e84730863333faefb19009c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b5ab60e4484317e77dfb628adee15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33db5c6b51b9753085fcf351c347cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b7a3767870d0a6fe9ffb7cd4da366259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265083c9f8b7c953c52d209cfaa68a37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1407f5ba993952aa0cd754cb8af4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2707d48b5d50f8a6329244a5f346aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53ed53c9bb2f4d04a9fe6408ef515b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c045bd21f166f2274d175e62177e20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157600e69cf7dcb20579773518e22c0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10152a047f80afb46b5b72d4b50c43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c70ca9a3679a3162465b0856d4ffd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e7bc862d5c6cea55d4329405023c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd673a7a0f7c32b7a15473b863c1b85e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b1687473ece8d10f19ae1fe3ccf33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32af52b95b56803af6669cd20c223cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b23d23e6db12bbbd9729e1502487c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68408380be77dc93961d943f62911f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab214ca3ca83a8bd917a441584bf2a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc269f922d32b2a2e714dc7aecbd1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c874313fe3934153450064aa4b017276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10d0a77df2a4eb08cbd3d4a9d82dca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2a77e4d669706dc04d502478764ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2949db30151eb96ca9e4b30d4a0222279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a268b8b6a5316c19331b80f4f89d731280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a201cf0517c69ff50af7a584600bbde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6c48f6fb4787d3e8054a07bc09ee1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67677373c53a0811a29f0e23ae8a88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad44c06fb303110142120d571904f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229d0e5186a2e1a7095f04950aa9367285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ddfa086dbfe203786eea5e6f5b2fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ae5285b0e55a64ef46ae0b751f237287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa483384cf72fe71d31b1cb92efa4c288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20123750e9d3c0ba7b3450cb05ac965f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5457dba4801214ea8faf44cd421d1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfecc2b41886b3ef6507c5e0031a083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba283b1a3a4db6df754ddc625d9bd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2577153b50c91d027d8546b5b530735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cdacb50d605e530bbb33439fc732a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb5079349b4d62f899e111ad43acff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deb337056e4a6e648601437f3c55998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005e57ad96f4a92ef2e5a26b241fe649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0ce2bb04a1569f5716e30f830859410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37bd8ed110c65a3b8f2339cc1052311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d6c4defc9304247a9f8bb69cec5f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29773f68935d2c6e9b72c959393924313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff6594ad80e07fa1bc2cde151914914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ea4d0acb0023ec0998bb14983114215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b0f8dd6093214f4a930553efc18f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9628a8aa068f57352285e7da5ea3c2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cb303155728c3241aadaaa8ba084b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231159f91d39e140e5569f1ffd7adb2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41176f1212065d1ea3d44b02a6a50b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb96042b6fa9303c6965830c104a1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d2df8a0d1bd2761cf99b0685b8e5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c277f4b5bb9209124ad8830ffc18c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e665c66b27666ed173f3d7217f45624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659510b21fba5d0c1a0a6aa036b7f3f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4aea982c0042ab72e6f3f7318a03926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbea6699dfd2c22521a51aa9fb667d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f3eb601ef6f5ab83a880b0579d30a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e33059000d4aae9119785e48795df429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639563cb775f283412258e2dbb763c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2333b51252b3f76999bb3439169d0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdf1f393b8b4f7f3ac55de6a92ec6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da18dc2d2a268f2cb4739327c145a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9693fc45f9ff913ff0a97662e38ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3f845373eb8e28889cb20bd60f4e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a948c19aa1f51319248ae467f71f3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b99bc268ebd84914024574b52c42f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2ef3dd0a50787a103474841da13a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008466024b291ba5bfefd763318f5aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc4bdf6191bad8e7f1a1e7e5af9ddb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aed0a32d2cd27c29bd971c1f28485841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b471e4f824a6e6191522966d158179a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b9954db574f1bf5f27e110a9d6f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d756e502058e8bb9fb96c804f683cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c351225b5d6c737bfce27d0f50ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eec8dd4c65f51f04a59b2cab8f49cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e20cf34e5993f90dae7bd156d431847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a1d0cc5475787b08c643131776de348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a72508cc827d8825e3370982b7ed449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511923c4e76d6b1b22de6f7494fab83e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f9eb5dece5e17a0c9171c072ac27551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1bfd79d76d2ac1fed98d030a9847552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b32ca76a4801d19f2b2d995e6a94853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004662c4c790b139913b80fa96073f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff0b6634be19d8417bf5854d76426255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c6ac5285351e345604a06cf8d0c2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a727e0e80eae90003472ffa97958a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee56ec2a965a83ef0af49d59b8d6e4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bdc75d991a6bfac72ea544827a96a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148014909538b01c45e7ae41a63630660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc11a65fc3425b7085975f17a1535eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74050faa9b19fc20faccc58f468cd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5250437f6a6989780ac61b093775963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79277f39dcd75b5144f9a20c91aa0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03df0577c74e8bad13e0a03c63cd7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047fc84337e11211848f678ee0021ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eeca95106befc699f665402ddfbad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8cefada37211d6b2590bd488f76b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89e9b1690a71cfc5fa73f2100c4bdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad9858fd952ead98f2db97aa96d38070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f5fd1f9a7553d8ee78c7475ba183f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fe71978d36d7812a1124203a963d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f279395ea37b9f0a7d7ff2b7b637573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e20e72874675d89ee83b44841f9a3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7990952f441ff0562a99bcd71cf8a9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c682eb4b96bc6cd23c495675fa62b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ebdc3f33abdf81e684d39580b07577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebfde3fa71053cf3682c8596cd2f9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c14b393b3931c0a5ac626650987479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693abd4baba075b32e2245d1e8749c2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b04f0000dfcd53591fdbcaa8fc04381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82578912a348625775b7375853a9bdc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6591379c66537f661f2bdba7f877183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6438b1947e2e2c9aced18d0f347fea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623c4a12ba49e1ae86cccfb8d0fa9fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4c0a449c67200b8921be1c0ab6b3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df6a904ef6bbcfdd5a20c149e4d00987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8416976ad2131b411f6b0ec123601df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7e84a2e80c3384fd5108bc0eae44d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff069afde4e29ae09ad59cdbc920ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a860cd4a16e5c79fed194dc72402f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deef743b7b046040af75a4e337b966792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e23116659465ea3fee5559d6f00a6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267103ddc7560c7746a47d9d89c00eec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e524190799ac78ed6ca793475d75f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a40946323feba73a79e00e4aee87296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b176dfd351b7aca600b117ba943d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9962cbdbf6fd04404b33668c4323d6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aecb53017c301678ebde59e93e442699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e95f553dee1df29c7254e31303f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db1f8f8a5114c7deaf3f823ae2f743101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a4c5fa6fdbb10c7e106f50f6f2d30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908b3557ec6bcdbe7086178fcab2e32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2595220ab48335a60d5624ac2df3b44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bcb53557877bf1d759774beb1a1a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8db32866e86b23591f901c7c960c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d45a85b14e83801e6da4a8426c8968107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58912d782e7d952c944e8bd527733401108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cf70d27f643fd712edc5f80836c43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f9f4eb93963cb78d9a8c52ef87e68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388f32fd3821875df93a6ae1399d9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590871af2c4b5637a89bb43be362e46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe363f061a9fef8a406e8e0ecf7866113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e5d89733003fc0c2b447679119aad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13408184ccce36f1631a4055413903ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6cfffe87490c4878142854c237fd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d6cf31cd94b31d8cd4248ec1fc134117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b519e8920f80d26f1a874f2d764b52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651140462e5da9ffdda86f4dd0d8357f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd1705675cf44eaddd225e461a0352120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec14c09fe29523a11d8a972401d1f48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a3a624632780ec3fd2fba4bc4c41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd4afa577380b71f8c234f498df92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1749d83d97e9f35297bb547648391d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a37e129e39bfd7cfa370930bcd2c37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3a5f7e2be2d5ad30fea3dde06087126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285f4669e10bb38a326c0f7cbc8a12a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400a3114adda6a538a026de3943f996128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2ecb4a01f00989954d282ecd5bcc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae66da020036c00fd97ddd5323a639130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1240dc182cc9835a53cfc7d2cfac463131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eea1c18775d8b5a89c8c09d1572e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80426ab4e28dd464eed8d15b7080edf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430be952f543c6f455df2024dc857df5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad216343af4f5aa982379c8693f3008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75482f7d84492f96e62801a386a09f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba6961b535e58e25ef45e28472e1d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1497f5ac259daf9462687a1e0f4a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851695153ef0a368e3fbdbdb2aaa475e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05959cfad1756c685cbab1265b80cc6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104d89a96ba89c99e43f845c95245f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f3f9bd3892cfdf048bd07349f42ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37298c531e3b39b0f427531bd0372994143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cc83b3fb5c292af58b57971c5217f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8da1ea013a2c69c815f5cda4ac1a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ff26bd9f637cd81dc53aaf10afde7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2321f34793986624b5b1ba7c55b76b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d51f72c9ee66dda0ed9503256e93d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba53a15d6aafcbfd535e5168e578f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ea77cc9be115419095bc9d9011ea4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604bd71f448c53323f0c9141158106e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48d25f13a90c31d5e9ab8f9e3330f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff60fd7416eeeed87e16f6700df9883153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ce52713753a39048fe913ce76db2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd7b70c9a684f599a6cb4fae95f6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168474ce794fe810d6b8f0503b93b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e8e503078de4da38eed2eb78bc93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318661a5e43a13cb6d125a70da17511158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7708a249ec7cfb3927510e6c3b6fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c4f11045efcbf58eb935d2e7394c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acc1bea3710a9a014cc3f77f0850b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2aae21e23eb9cb02d6cb797ce907d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d14f4ec2e51f6d02d25ab0988f731b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e52d260b67953bab1e7295db2c13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8e7544ecaac7abad19f6aee16fbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1814fcd4e215c3c1f5bc0f64c4abe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be303558dbacbda8f75dcf1e5add2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba819c0781f90715c821f98272c31c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60110dbbe1675ef2a48a6c0709a7d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82473a8f0b70cea5eba9cea39d5eb62d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e91b8f1497d3ad23ba5e4cf13497d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b64cd085361a8c90c216403388b49f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d2a7743974ad1b5c24f54eff1421b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e3bb0fdfa1115d43bc47349bd14e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4203fcee073fd36e6631060a1ad3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029a8727a4b547a60e077ba4b25bebd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a3f4e413416f5ed91549ed6f3f565177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c6440c53c7638b1cf1cc713f12045178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c522cc5a37f6874830fa22d530db33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee857499339649c3dc79ccbaff1c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f19fb6f812d2c52752a6148c8f7da9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19932434dc66ce65f74a4bf780bc7b13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5471eb53a24804d7db6a04732fca79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc4eea1fd3a1a6f9186331b321f2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a07a9db78699b1e653678e159c45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42ee4708d4059fcd6a5b71442e327c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d4575563b8c76e59de50ec8f25bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54552fbce9b87d8f29963e6384b6b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b609f1e4e4f88ada7428f7444c35c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ebb409999b2f9bd0a7d952b9f0a11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb834386f9b1cc437d438f3660c764191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350070dde8339e38327dfc4761c4448192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15787192690df35e7e556af51efac63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c45620b16f59a2f9285e1e21f745194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f58e3b0854d9a22f2c543401a2fd5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd5909dd4a5bc1b9c7959dfcf852a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c40748994f14b44e24ceed6d93287197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995739e0eb3ea2286602d8f6f7e5b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf9561fd54ae70caa646d2c0c0c39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2248c9917ef79553702ee8c29a196ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b4db623ae5a45c1460f0eb0bcba63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7bc6f559f24e511d3abdcaa1f90c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be2b500cadeeb81d7eaa5a197e632b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c027fe23cf1f0080b4b9bac959cb5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dd1bbdbfe4a6ddaa460174b22d922205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24ac920cb4b733daebce6c60541ee1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b608e895ac11bbb5360931b6ece9b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93c2b4f595efb3815baa5c5078f281208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a59778848d616ab34de4eb6eb1d5af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccf2aedd92590e674afd53e1d0817e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca2e13113c79d746abc3d49dd5cdb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19898c9c31280b6ad17ecb1d3088f5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53c2338a7d94d44d0836721c05d7ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111e02be24e938347d316e9531120a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f80af8055b4cfc51056dbace303e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c0b39375f4df14565563283c3de61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91c597722a25f890b75079072f3225217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9ad7479664796c360a0ecade9d6ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83fc50a98fc0e043482cca57b98784219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b34cb0de5cdcbf55b2af13a3d0417a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9973464cd20752bd3ec1f5f259f21cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbea1ab7f3fffda9288455fa860439222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8287dbd281f0a931f53a1794ae07273223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96731d00df6885e028e5d33888e7567a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a94c3fe2da45efce66ea68c344977225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a9085c2f784303b890c9bbc7aeb85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95fd379cb56dc85ec38192fce29262227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f62a3520c9086abeafeb7e86c5b340228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf260d2e226e489a328fa850e3c87f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a655634f1a7f3c4c4f5ccedbb32a4fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e844174538f1bc47feef7d1a3c212c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d59264c15d901a24f42ee5ee7fbd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea083d809974deeb277ce83fc0d2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec663df526a20a5df0562d2d019e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f3c8ba971ecb0e7734182afbc031a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5ddc86b8ff054c3bf0a7e3a8b4a34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c105a41fbaddc62b7af3cc64612932237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d55ee6bf98eadf17038677feb35ef2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12870d606ceeec65104c51b46ff2c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf11222a003ec168f0f8a910bbeba5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047565ace56dd4a7b8e72e36ba7cf786241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352bce7e8822bb02bfe59ec362c31ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3d5c6375d454182d2dd685e32063243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b27f402493a31b059200fc9b8625244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f58ad1d598c1911290474ad1f3f73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f145301bd58d678f75f5f7c63ca8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1f39a64a480ab54dd06f45b742a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac43465634bc385e2401808bf531e17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91dffd8b95c5dfe721a4e07911a2cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9bfe15ef953b691eb95edf89a9cbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a01fb2acf10dac0d2f66c0feb7985251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea044828cc6aedd2b0f9c158372445252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dd8cee634567c87c5b64292337e4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922a39c947eb43d513cbc72cc27202254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87845042cd57e72ee4327f0cd78aec6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e218ffd0f4a2d41a9e428d3d1afd102256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2d31085b9d31a83611f606f5cfe5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e3d52855ab92063ace254f2c17d5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2752082a8f5697bd1f017f36e5131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bafb62f57c9563b710ebfa788f36c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5c9741d465dd4e3ce8af463d6c99f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eeee6f11497999de8663bae36ea2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c5715adfd8fdbb775459f4a1d5b3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155063dc44a41a5c8b1eec2ad47a5e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1db45d2d3f4bf6c91d5367a264264265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef84523c6317136ece78cf63fa4267266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550d4977e2a0856fb37a31baca627e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c122b65b89e9718505f456aaff5b7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90be3d5eac42b0e1e191699cc37ed54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb8ef9fcbc0a4f32f65a8d653763a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b4167feb32de1fe54a548920f39af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493943a9da33ef9dfd4c88f9d7b2211272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db0b47647fb2bda7456e024959239f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb6e80593c7a6e6992264e559052d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a18431b5abce9d2b5d60fb45ecea6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6fb50c4c19026ab6085a663c457a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9836848753d254b80d0d5a31ca28b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa23b6bfdb610b7413812c37fef88d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e597bfb8382a4283e2fc37651523e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7bb1274b51550132215f796f0a93f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf01d4147912c093ec0e036580b72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b590d895c7248f8651fa79b7e4dee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e4ff260ef47c0d0b87185b26a4d14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543522b6d42b37a76d5bd286f6f94bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe487eac2397a4a13db1ed24b82f4a92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca06cb2354ce19ec078f1bbbfd6a2a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1fcc32a43f8134c240a7f4c4a6494287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581755d45188e954311e8f891224db9288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>