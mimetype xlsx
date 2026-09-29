--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c42368a173a03bc1554a4590ec20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae954ff1d94d13b93028d54268a16492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302474eef52968f0eac08174d6f5ae7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9b4639f77d967422e49899954c17d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078da43b8636a78469bc44b33e07e7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dcb87423dfe37726ef54bcf22bbe66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81e428fdd086446257eb3ec2e6bcb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37a7608133d636b29238efe762a25d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042aa2e14461becb5d2f5bd568ddc779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd86a86e9839f4203b01af149b94d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1728273d6592f10fe4a01cf7fc4b2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fafd38ce7d5c9b5e3f7af64f46f3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ce9d5521689147796af65d31e92f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13e0f774ccd023b94c2828f871638814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333ed5e62e4e1da55c9880a535fcd0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecbc7cfacd93fdf3365165af5b8aa416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004fcaf4e880f93aeeffe2a0bb450517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a99036649329663888489fcd4539818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e8bd8b8c4a558674d4eb53805bde019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7601534ed49c043bdd13e24029c5a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a94dd8d0752f08cf1f5ac485ff4b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f738b0f716a3d0d3e896c738a5c9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ad8a91c61092c7fcf1b8cb9d4d20423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed497bf2c7142f7394f8cc113b9035324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290913130902f5a10d4ac67906134bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc410a90d3c4929542cde0d53398efb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec1beab47f9c562fc9236d070e0c0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8ab5a383d4bfe6a7a66870f2037a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f7fb3d0f08340b2c8f7e228db95829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156f09558a195f1f737bb67b0801c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777a435f45285f2e060018e852747af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d2768f47a0316a7555d190a05a39f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b764e2a12081dc35cef99a71b29b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eafecf03184a97e22a142b2ba8fa634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616e90fa9d93b791d9f2b0dbb7c295f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2187a8741cfa6ef9f21a01ef30c065436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111096fa77618810fb797c2882d9de237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8116440680f9abfb44fb56008f310338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1ef6a97e9bf5f18324607981f33b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202078bf6f775623ba870039fedfaa8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caf71ecca50f2cdb7074b385a2323d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e506b5217bfadb7d9496a62f1eec25e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b062a53ea2a54ff3cfac11a76df947943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8114b28feb70a06e87649fe1069d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61e7dd47896215c8957fe4aa45c9c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f262689c541cf724a54068f02ee7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c51f6cffe0b9101e5671aad969b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d721dd7dc61d3b5d0647921e5858da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67283204e841650f3ebd9ae0399bd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc97234205c276c6d1f56eaf7b5a78e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155e2904e72d868de8c96789306d9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d40505c0d2deb83494124acc4a0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded04953f416baed7458d8ab566a824553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b06c0a6c587ffc93314f2825df6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd9a94f1456d496fff500323d132ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2bf967605022195002b5286bdc63756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce650d92e7f86b2b23a0a77c99641c1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f806569e5e8e88654fbf7ee57860ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d68246e9d3fe1d355291045f6d3edd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45903ed82d727ea40a1c38027282e78060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e13daf0f7acc41dbfe4ad0d2f462961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340de198f243c6bd59302f8a4f876e9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79d2a5990502ecee732f8124a00c3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aee169d0e9fc0a5c67545241c8aa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e259565448b65db4029172d1192f59165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d852dbe45c046b1ebfd47abe6c3920266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4297b14d3ad705987e090a1ff989067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a9fd45006c30875e59c805fca49568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e737063effe0a97f2ad896176679369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2579223ed357dcdf4e91e8db3c0e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893341b173aa93219d49749d7c98d8cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d50323ecac95d2c21a40d654cbe7e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07230bb5bea9654c67bb2394e8f3d6fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926d2696a36854619d7da69461df9aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798aadd7e533b6995324c9feabf932875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1b27ef9db2b92dbe7b524485ea7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474cdd38f7c14718440d39c6fa75cb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572b52320d31bda62c670c7c3ede97d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f508555bf5797043ae1748294809279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f1e0001e2635f46ab94f658f4ee9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880724fcddfa74caf0dc1cf5c86398f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dbb4fbd36a29388375551769a58fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73f3e04cafc1a2268d76f8df91313383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f4d0f30cc44e9c1c8decfd61db0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b4da67494b52c368d23fe2c1e305685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8727de255d1b5e6b4a54d4ff3292f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75463f1879bcb74c6e103f35fa8302287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba873f690ec294b38dc2afd8f8c472e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c08cd9014e0f2e2f5455070cc725c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb7c177a520f6dea00eac00a748de690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4a0b54233f04443072fe7b4377f3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd186a88e6cefc9236c58ad68ee9d87092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d5a0ae52318bf648bb2e153bf3c9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590b1649f921af27688851a5173367494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dfe477da57147b9becd29f3f7594195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0d9378ed7413fd74b717d4f6d626e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951044a9a5b0b6fdd81c5b7021ae16597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0696981fac70c701f86fb9f92dda498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16581ca64f2b7a76d0c4709b1174903d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04599707ca10402ace3181a96dbb451f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100d79da899af043b5e2f6c1291eb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795d7eb84dfeebdeb0df099f05ad159102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e5d45d06da9b162be69ac271fc855103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45632fc8819f7fb3dceb2f7d1b1e26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b29809516eefedf537428afaa534105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89b64dd790c56f71b133c56a26e77e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c42b9f2760556e717159477dfaccf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee710724902a4bb90e08d118d74ad883108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1b027336cb0c0ab2f6ba9a561e321109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a9d6d72e5ab4047c2bb1e65ed965110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c991665e635201b63bc7195e1d6ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeb8c3ee968a88a1c16214e9406f67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf61fa173e2ccb52775c5a76aaff9d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fc424c8a2cbe8659a37a3255dd83e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e046a0140b0edd1594880216b8b99bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf8fd30c79b43ed5c6a46afd8fbc07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee017fa00ade7533ec7b468afa8ab328117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141498493da2a5e9b382012230d55696118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1de9a22173eda141f8988e0aeb28d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49611d8860591bf6f8a99f1c6438cbfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3e4bc50aec96316431ffff74e8e25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6c6959eb6200a7062567e4cfa5d79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add5e54d93d08c96212568d8df2d15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cd0eb85bfe8ac66c8fd973bd1b0c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c36cbcab4bb67ca4f03126ecb6567d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9393ff747b0839c235f8c49e1f512c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affba22413179b39a247b275d4af32db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ae3cc3a7abdcae21fa62b58a7890128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc2dc4a1e7697649b4f9176de512d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e6f57dcf2b2469bda2bac78a0a645130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe904f063c83c774963a5b80068a3151131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71743dc068d1583f0d38af9fbb698f3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af11c91f1542e1effabd8dd2f57de8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e67fb4bb4c005e09a518ea676c6b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d0ea58295a8f4d9389647f3957a7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473f916b7cb545c0e8c850d5a834aa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0e2cc41ea15f5fa34e9738e242e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c96f51884e7d7208444652551b1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a944645024d8fbc293e5388983186d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7ae822c04723a2fcc8691d514c6ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff74f5fc67d7d5edc2d3e24d169024141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a437503b0aafc38ee66ffc56a003f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f163f9cf0716d34c00995dc5e33d85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5cf5e638d4641beb658e69b3a37d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b8bef4522b04af0aeafc97c461b78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1102a22ffa35d41e40443e90ce9f61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7c88f09935b84da75acff0c0d5b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd1c7485a32d8ecb1e31e4f05717c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57303489a79df5d209e5d558cab51b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a445f5a97135ac4801d3c3526e30f48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b236a46f5cbc876cd25e07c6bea24ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e38cb547f48ae6bfda54861e51274e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb27bb05f3098a28adb5ca1a7bc9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dba2f72921414df6b87125f35f4735154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171744fbc5ab71c95a322e23a932d43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ed4a85361be8ea12f172757ef15d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c55c7d3848ddb797997f169345534157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7171b166e1f5d7abd1db6cea274d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a094734aa5fc71579f688ca879fa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f6eda960774037b077e4b5ab87356160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaa5748f8c92762c75dd743156302a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e002d6063f2cc6b8f5f1e8b526a6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f90774a8fbf47321cbc965df90f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a24de236aa3b4cf4d19f0b8cdb809164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331b561f830c907acb8395de9e372cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c89cff782e6058c86e0b027976816166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04af9380d085474d57625885f01f2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85100f0754aedc1d4c64a6e269745966168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad4f4e1acf0e1e4b2d8818c4783035169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b3a44b25d403b429a0549ba2c13c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5db8095b98b36d13012d14a127a94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489a324f094eeaf9178ab7af8fc213172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f9fe7866ecbe7e8e5d56772206aed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef68853c94c4f169c8cf8c26fe54fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569ad8f38e43d47a5d40e5f93007211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c83c7dce37fdb8e4dd87d1739f8fbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851fe08ea200c3a63a29b2fdae4671e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b003860300451c29f38404f53becb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319405c7a1471fa6841da2bc8c62574179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65913dbf60f83e388206485a2407b1d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f368381f699eee23e91823fb4cef28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c3acec4746b3d17eb55285084028f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d6cdf4b475ca6d5b0170db6ff0e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfefbd390ae1fb316bdc5bc534e045b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09961e9e7f79062400a08c447b81c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda8ddb827ec6742905fac20785849e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5a7d8ac33cce4a057b38feffc1ba1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2fac0ac1e5ae85f543e39cc72e521188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4344455bf468332114485f793dc8ed7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c281a66435ae0104e73b8ed45d5b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768c23dd80f9dc8b01708da59597853191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b784af7d614ca79dbf0202a916a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce23f949f9a29846495ccfc12a8b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81087ec6bd709be8a53cde87daa33c12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fd8cc36c489f2cc339916dceeda6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de26790af3ee20926eaa6283e06fb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e825d197d219abd99734913e66efc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f9f98f375a2b2e7a6fb12147999f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df974845c247ea71a61ba15333e8aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c482986e950deefae801d3eb77d135c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0641e7f2f586a61e716e6e0726052201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64908fd1b9f04862d9ab10eb72a26dae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd267145cca2ed809cf1316e6ed3e3f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ced7484064c51a5eb629888d7572e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a1162d1d2099fecfb901573f92f18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c2552bd6d7127ec5e1d342304907206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5b4f2cf761e39a292676a62cd34c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6920deaa4155980c268d29f937083208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fad31af2d59009f18a8f9ba3e66811209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64457bb795061713fdbcea470498517210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd71ba60ed705983b9d7f86edc53c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d13c31615f77216c0790532493c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf27d7e3709389878ad88c8b8bd8b6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c14c59d54e08dfed619706ee06153214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003b5ea6dbe94f7df0e5a11895e3409215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca498a0c271994bab5fa97034fff640216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae62469df5396f75fbafe7b1d13b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c24de0e310d72517b7c587833b766218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca23101296809e923af46ee801defd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe233c0e946a578ebefde11b32c0d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a363586dc1fa8a1abf5990c4d7dc41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914767ec4106929d73437d12d706fcdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0961dc7980314b6029d5a87b37ba77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f223e9fd558c8a08e2b82fc50923f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e3e0913bf93623de544f2e83c80b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fecac5baf02747096553d63693d1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0044d5b4f7c2552cb03b6f0404e51b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21e95bcc191d5f03b4f4e53cc0fc7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d3e3e594d0a91eb5ea4b72b8a63b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850085fe3bf351f03e17151189b9865230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef9c50620180b588c5fcd6160cfd2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c7b31e50b0f522fd8d87c29d5a732232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689760ad819ad17a27a16518369d79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b736b86ba3630d01c980ae913a57b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c1e19c5636315e674053bb70f8392235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7fb24ae830f30491b6cebd05f874236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e839087dc7b08d87cb0b8ca5a6df9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca2b2d1bbcb02ec1f778cef0ac66f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f029c4fb5e4c7d9d986158369bcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b316552da10465901442d93fdfaa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3089bc78258b9b65ac06caff07a2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053f9dc0942ff5fabcae6bf7fde4eba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f52846c485051ca55e0cf5df35ae5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d2faec90b8bd62a14bce45310486a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7746351c7701725f0f49b90325817b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e034e8e13d6ccdb07dcebac1d94378246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81defd3b9c451d83674ba5b0c1976f33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8c75faa4f12c4d0cc966d8d272475248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3684602a7e3ee9fbc2e528c466800249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf206178205a79af9c5b102f6c1616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af844caffb684181a48fb9c34b8b26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e29f5e80cbe39fc39ba16badfcd09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb19618136eda38d0bc771f682a49a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb97598b01e18cab733ef669d97950254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9973e000186be044ea9ae024d1b6565255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20e4e2734b3eb4a4bbc1daa1b4367f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ab2a38bd5595e95a2332e4692888b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8e628c2c04fcee0ed76ed4ac456ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74ffe593f15b6110f8faf3d76f2cc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fb85f067be3475d7e5550a2246e7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f233e71ab1c97827b0765ed71cf3914261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5947a21d8fcbc4e92fb855c85d9fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa23a25e62bd703a0d67becad94947263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bd74b21d1ab907ecd5abad8bd6d6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1083831d5129eba54f07917c68e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867568a65a47c2fd16ba924d6f8074c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92145357f4b8c0cc1f3d6cb44009828c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650bb751b865dbb513d4a885d99e4c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b3a14effa10991f3386bc095e47a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429965b117ecab5e6d7d05568ba94e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac3f82901f5dca2eaac3eb7101de09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430eac312a4bc73ffe863e43fdb8100272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c6d3e2cda9aa6009ca3ba13140862273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a755a190a3f6484e8216de8ab1d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeea120f47f2eff17dd74708468916275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f9184432abbb1f9c48a95306aa76e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603c325a51b22d74a2c6c7027506fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f6f7e550e2070461d5b77011ddd14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2498adcb8ad21f0d0fcd7587a928da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152ed1767ea53ec5b386acb5872eca4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4cb3160a86dc941ca54037c444034281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012689ab56a33f8ec716c52f803cf9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85754945451dabfd593593fed733c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7303338ae1bf752084ad8da260f09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804acb516ce79980fafe58a49082ec1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b5e090434db3bc9cfa3012ca56b15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cfb863363d277f113111d434a0dd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f8082e21772b93f0ccb571cfa299b288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5e8f6d688b799b1e333d3364226fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388209471929e9f9b225200d0c092ca32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479270c7d8b9792ac90da47ff427e2a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e61a824002f2fd24937f73562bf534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebef2bbbc0ac67d23bcda4d93a1fac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a00412e4ba8f290fb12d5b703bbf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fbd0240bf244cb461d1808fcc64dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea136b06ad4bb76ac76c13354a4b40f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2d0e992863654ba9fa4604e0e83bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673a825d192b243b59195afc453a28210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a193166a3ec2f5f50a34e0aab70fc6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ddfe90a56ffb3731823e4a1cafc8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749abac46ee385081e1fc5933020e97513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dcc1e4670428205efb5a544944c2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabc877366defc2359febe828f9360a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ea05aabad48de90d896d1240f153516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effed3c9254021602437f5e801f7640617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff06ab8094c7be16025d939146101b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c94fdfcaccab14af97e4e82754cdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5973ff084b36dd7472f69a3149be3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da50241a64d4abf068248428335f7d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30591430f6aa8cf27178acca5b45722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119659c0c4551f0885f25db2eeffb9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54354f0891dec4d6aef91cbcaeb1701024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812e58182b0799c538dc8f76446cf6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810016a3300be47c84a326c9e78812d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3943289bbb6ff50b6520ebf4bb24e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ced19f6f8b057e2496940d747118b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc50540c0e9d41e2a6d3512746fba6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8b6a80a27b0abac9d14ddd8eab5a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325461961d9bcde9855fff856652053631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4606147011281b8e9afe5400cbaa67632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbfbaeeb348a0f87d30aa792c5ae1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef60160113628397ff17c111bc71ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18367b0fb92c84ff1c05276841dca335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bd4c73ef6531e525a5a398a9c28f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa51c14dc5ab0689c8a23e5f71227437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d1e2c914027230e441107fb807e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4082ca04dee2565ebce8a38f533b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f62408c7c4c89daf74fa7f5cd4c2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39a7119988e3c4268550287877015141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb5febb45108a174a61eb9b868157c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b1bfb9673a461bad12c75000de6b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03be7c5a5c69d480dc586f0369229844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1520b01891e8f4b31f8cab302500e3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98952498b639fb0e466a140635106946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d2730f7ce9eeab5ad71d878e792b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51288bc1e98c2a64c9ea19b030534cf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58cd5ab281e40934e598bf730be08049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b87e7e75803b1551cd8e9126f81ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb1ddd41efcb5d7e762eea5aa33a7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f20fac5e2b750e02b5662e6c69a9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8e5b2d1abbcf70e031df2bf09782753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a657c378ac46593f488af6cb028c21154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fca97d65a549fc9b10d792b667ab855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334aa676e4ad207f0c5f5e714e6ec2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f5ac4b2587407e1062a562dfa70f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257eab7cff20360dd8a446cc38aed3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dadd2ba2574d4bd3f3e968606390059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98c98608991da846e9bd9d3143d8e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e34616ec40ee328a57083508a9f3b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a58a6955ab9d343fb30be3284a1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caf38054bc3eaa2024e6ad0e80b02e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea661823af11281c32f2c267ef1330864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4c6c0d396dddc4eb3e5455b65e75165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5600c5e39f0f14f31fb16099883e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd158aa4d45f2248f81b23bc9fb91067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f2f89a527b7da1881b3049725f4d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5226b02c4f46775c32a2b63c1c03f1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76921d9547694b16d6c1e8967a480d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc621495255e677f6440bc71d8d810671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee84791e1f4426460f269e912f962072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121baec60c686858f46f67d2fd995c2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50537290887f5aa65698741390d7829c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812962a90f4556fc867bfa1e4b4a907b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d73a6d1c42816a953170259937fe576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff62efe1d26597e882cfabecd59453e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888aad87b80034200f0e78a9df07ab778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fada8a9b867460892d421e6cea807779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3e131b635b6495eb5083ca08bcaf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708f12558ca24d64630134cb6060d0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2a43cbe65432a8e8c87676e87b3d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd0bebda56252ffc52e03a75a044683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadacbc9b5892814edb1d62d73c1eab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381485da4f672d27076e4ae23d578e5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f82cf0aec50b5f0443545da2bd8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87225070c57b47395b7662739ae3ae7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddf0398e3625a7671b41193e35bbed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43afbce86329028e6de6386726f85889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b4f6eb7bde42f5e626972e53302490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3190513b87b3b707b72f95390b18df591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993494d6029d9a5a23bbb3c05a2b76f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711534f6c3aa4e740deffe2f954f7eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f532807f8db876e4a053de09a7e6c7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9495cb29b0b0150a3cc0e8387bb0ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53252320de12a50c588ea434a95beda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b91d59febe12d31ad270cf6d2a237f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef6ce766870d86439a1c2c010c20fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa439547d9ffc94c06835740da07499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938c6edd3a4ddb28f53fbb59dd43e6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12569dbc14b6844c4d2aa0281243ad5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1fd15e5a3e14cfc59e4be1cc293d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7872e9acb9919b03e6b596e3527d049103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6f7db1400b0ec8be63acf66e35475104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530d8d8ca1aaf90958a10615dd412c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13114dae9e7ab0d619d8e3cf3b9b8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0b211d6d1030e6e81b1afd070ccae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7820528dc262b73ff93d084d174601108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae82a05b6e89087fc6c351f1060c89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6386a8df87bff867077a6c725c534110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393f200dfd82b5aa9fcf847da9c15a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16626df910fa25d08ebc5ce374c8388112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b5ccf5e4b26cd2b60a993cbfff713113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b47d16d0ebeed4b5ca9771c9ba0e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712464c7892428238a0b227173acfdc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3ab02e1af044f7199c417d830e3e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3055cc00932df875a806e25ee487bbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510631738005c7a3d966d138205a371118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d4c851730414683dff11f16c59cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8883fce8964223613a5c05c7ac5ac1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b54767cc608bc35650cfd2853f307121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f05f4d439e04f14da4565bf0ed3424122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f6d0933c0216b6fd6a8a584b25c80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58a212c9b7fe3db7b330b6d04ceb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72848c9e41101457c71c715b3fc095e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05493b4988c0dedfbe1c1bc227c9fe20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa814b7b4b1880039a580554775ed96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6ccd813f8f5e5342412f66f3f12b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138f3755243326d9b4f1bd6d9df3163129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38828eb650d8a984c825b68ae440d285130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bee8b53b4f1c48b0c59b479db8a41a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee198cbe001194d197cfb4ed7269fe0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece8be1696e4ae6cdcad61b277fcaea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e2a54e49bb000f0065f90901690c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769ba5e461eb0df45940eea198da9ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4333e4f9d0485f3589ee4547a733677136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2c0cab3e35acd8b85acb466e78248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ca8db2c76bdebae38d42d4941f530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e2f781c9dc332d4abe89b5ae06260139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556a6f8fd20ba0d6645d35b6d9ba9e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e07579b00bae13ae8d2946b2f0e39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208903657266911eb149408c59974988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0346e598c75f8899f4f4e73a3cdbc49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985a02424b2bb9b4f7e41af22da3da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9584dbe494c2007f849fe6aaa4076145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d7ff195da083515867c3f68ec1896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cf34f778279a57c59df1ee43db35d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444700206d853dc37bb0505a1beb3e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71757fcbdc6fd040ee50c17aa14e5fa2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d365611bafa46b43a8414284e8edbc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714c321dc105c5fc96bb27c1a5e36a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541127660d0200e99d6d4933fe9f2b51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4e8de368e26a5d2043f167a083480153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475e3496726887456ab1fb90687bdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa96ec6fe19ffa7b86b2ce57061605155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d56441a48090690f8528bf146323156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731c03881620e9536dba5e3dcb01c63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522064fb42e4803bdb8985c3074ba1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc2fcf8641b9e96280708221e18eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cf7ec7aa6595209d21c53a5421738160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950625daa9253afc7e547c200cb795fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d8178d9cd1d30a2b0330f54e6fc2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc7d7d896862c208042719d1a0a31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ded1de70d6eea9bb5c8bb3c7b4a1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4143f5976fa85566052d8e4c3d0285165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeb20ccc65002561bf8956e03e924a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f88c7ab777675a1ab7db966e0dd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da363cb0b339d1f4396134b9a298bda4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c420b77285619edda12924e619b4a33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187320a78a3287bbd38ac24a99148083170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75004ee9662df8726fcd8787c5c023171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea2314b3ddfc8ea279a6c6b5342381172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7168e211a028f8c3f3c8bb087fd8d17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441ed7e1c58124060fdce4c0ba96b20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf963aead77d17cf3317842d35f890175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42617ab709973a1e93450f63a9b149e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc9c15e9f7a6feeacb108a2aeec418177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c52ac7162feda4c2e2386bf7269146178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175199286cc433b46708b7c9a349ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d0e0b176aebe7c47c0a96c724d31d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc39f8b2dca61f74974362c2b4081a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3c4f40546f0dfa79894772f3d84d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a934105cb03d7f9274f46d67f89cc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e25efd0e82d3c75f4751b2fd1c76b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0b7350a07b5176a4342421ee23742185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e5972493d375b8874e57636ba9497186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38cdf1d7b0e66c55ccb470dfaf79b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985472a47a3cfb81e1e1db55fe90bff3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49830fe6ae2b77280b6147a0f7c0218c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1264c1efb6bb9b0cb06bfbcf76cbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92aedf6d5dc3066665d684241d1fe1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5762683c024b7abde6133f83d76585192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d2da26ed8cc50d0bc50aa0d5cf46e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483ff1d2d662bebb700e5baa8cd9701194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da742496163b29c5addd8bb0a04843195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd1c059b9044b0d6f052d37960a8d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e16470cd732676f7d924e655150825197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba91b1fa5fd341cf465f29730182c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975269e1a885a2b438c755ed7d0d79ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a81d7f2d7eda04fbd39fc6e332dde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484eede0729ddf25e75f7dfc17d509a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48acf1444329811c896532a0735507202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d206e16abfb1ca0410b10b1c131ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a63dbd3a0780e22f699645441b7a52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd9b061bb6043bb89937b128812dd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c60fa41a7a45d4d040be785e63c02a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6e961877a6cc76310f7d9ef78e030207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345fc8eb2cbb02fea4019123b271dbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66fb35933265ede23462365bff62e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a4785243489a0c49082787a5955e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113eb165af76e74a81683e019d528a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101387f65d655ab8a2b8e19df4959eac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e1e4b71f285c92c3a19276204eee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43efb03dadae0a6e587a779b7cd9b61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a5898f8d564eed26d73eaa3e065bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377543c9bf04dc911c71a7cb07503891216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a511e81c36a53ab85e3fd7e9e1e2c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2349395b7e21fa939579615d9a6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4750f4f31c1bbaa4075abcd0c7147219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0101c43c59806fc9d26a72525048ce3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa6530afcd94cb72d073db9a4d712e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b60a2967424a59336f0484797765a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05cb7c9b7982ccae675acd699ba693223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cdc5db7398b6690d4c42b0fa0eaed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08318a062e578aba095917286720faef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7a7a185d0a36a5b5fd154c6583aa1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d93686b3557ea25b08ccf376f1e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d77d7cc0293d66a9b13e8703118d63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d8ee1b598bd47194e2961b2dd695229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5896d6c10784ea642120c782f84c40f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20671a9ccef05ccd55ba7e52ee925d9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a1b0b7862b7185c49d52ddf42f63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae17af2ce9bd7ae54745dcc74b34c29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fe67d9c6f46c321326752c5639fcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baca9a529a529fe9945b9d1e1e7a56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb33aeba6a820ffea463f28e33834d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b5bbeeefe69a5d0b376b0bc6936cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d0fb57662fa8b59f30f3d72d8a470238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82427567f8d6ad25723521733c862a7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f0cf4268069a83e1099eb1ba6366a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f057a855988090888c825209575519241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45754754e7befe504a05a5ac4292b726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0548ab859b2b2c96b191b45e3698fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584f25cf3b8b6c9055412521a52b7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d800ddc1e5f02b9d5492dcf446b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa066f578c3bc9ac4b5c1e7ad6e71b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcbf38553f68f97326c2e8c1fed9d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc11fa0efebb84228c9756915ceae98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54150f45b23c3d103073aebe14621408249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5aea45e7ceaa0e0b01340534b41ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767382e3b735964fcb05d4825a8af6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327e41a6c10614b92c9d613eb7c518d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5c17ae337594942d9eca23f0f7a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484f0ea460b5db6580a8f6c2b7427a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4ac52345b07c054784b2b557f93f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7280553b0d398323193e389b4d474256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53378073f38aa4532ffad760213226257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba5a5dc5be51a84fee75030c95bc6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee003fc163aaf02eb15f9939d9cd055b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba256b7cc4dc6fdc1660dc89572b142b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cc9a5b9c0e3a0032fc48a82b38290261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2a6e5134a1972340bf1b4a0e36fc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512ca4d310121f1f4664d8d7ab7ac20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2891fca94697e1e97d04a6887d06c98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca4e213653b740e03a2ba037c3a6d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f056cab32d764796ef3eaeaa9fc11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406215ffd6e9057c0f6aac5192b2376267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e13e9eff54a3a2f1158e066836482268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be060e10c1406cee8a714c587c8da5bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de945046b7b59885383be1358d7d85ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959e7d6e260228b1339e80c6272d83a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8367d94c922e57767cdecaffccfbdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a09e7d16d7f5ef7f7b5c62d934813273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc58affee879f7697deec6e28b3e52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc971a96f0c321157389dfe9a2662e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eed21c8b53b0a06b81cb6bfb8adda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9793b307f367dad024dff3b73579485277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1358826090e83c05f535c10b4c8b5f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ffbbd0dc0c137e7b30a6d065347eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b465240348e44d3d92167dca8465280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde9cc66bf68defad1909290347a4d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85bdba0091a7e0bdc131a9f33e459282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33240d701b5994f34173d21c01b574e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3760bb562b14d25d58d727c3d46a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f06c128e40a5d501351e923152605b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad61b6c826d56eb437bfb7b06c2e8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a75fc032c39ee730746a4b2189083287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65702318438486e40ee1acea9aebc8288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>