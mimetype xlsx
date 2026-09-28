--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013696c204c340d2ae05e4b29937588e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1558a7104af4ed035d8a1b2a250fe12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31368334cab749f977a4a77d9ca486913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3e95b452c8fd9bd2956f9522704454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d69c042b7fa5f2cc4284342ad576b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc7ba3a7165ef7b623ca48cfdc3b456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2508bc84bc73ef3585a72333a9fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb964f4d73e576deda2fa6f737ada78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08eea6c205c0aecad8d415aac4b7279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e17259f91f3ba5423b731c823752b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3b52e6b2a7213b4f87c9921266d0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51253a091db669297de639ec59a7e8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b4f88671990c54fc34f4c4f8c6ae813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3d4537a97a70652b8c7bbd40d417f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206b2caff25fd7339d36abc8476f5bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf197a303dcc713b62f15eb2813d1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50d8dcaf64753418e640706f62f90f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375e41ce9d43b7f0dca44cc8e618e6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae51392e6214c2d0df08aa2829499519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346754b78c76558b10e3655265df0b5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b35887e7012ba6ef5447f00a85d63f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282667613e62934662b7a62231556a1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230729a35ac570ebc922b8d60dbd61523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c88a1705ea9131356ea070e917b1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45beecadf4f5e4ad2a617905725facc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9ee1ead4b37344f03acaa27324c3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7bee020b3017e3433239fc7c70de227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12f88299036856c94008baf234d46928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9999de8b4eeef98ae381490cda84829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8192ce42352372862cb384455fd6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146e25d22630740e153ccad103f80f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883798196c60669e212e423359d377132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2597ec4945fcfd156dfc1f699fb4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a072f01b730a733ff40eda0b8816aca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c36325d76b0d5bdfc75d7f244dcb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ee97ed5ea714f514c306db02bdb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314f6340d88af39939a94580775f9cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8b1123618baed44844fef7618795538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb715d1e91497d3f136b5e63da2df9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274a443293e70504971cb206d10ffa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981b0eaea7894f35432b58f74fde9dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f22067abd2b12bab7991c6af06d1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade78fb193490af828bc2b43abd6b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533159baabe05079ec2c2bbbbeb9acb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f8ed7c6328fecc53284161b6c13145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c0a48690e99288dc8b42ebc4362cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cfe9e3cccf8fcb8cf6bf3acb1623547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7595726090f79df3994d9f57c536048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45954a70d49f5718c2780971fc3409e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5b3e8f03d7eb807619efbba6afd6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dd0ef7105174bc754ec0109a8e42551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77851a8942eeebcbff64e4606ab199f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0856c219b02e56dee02ca4c84718053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e041551288195c5b85ae064f8505054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb5e38ffa288e19e210152babd3e5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bc672d82df5e3e7082eafabb5742c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f0ac9f0e711808383a6ebc7a7c8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c0bd6e6e934c9f09900c596a7d76058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f474497c2f71a0e99528427b3857d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5a500ede5a2eb95d0d5cbb1191b5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ecd61ad960d34a5e7a4a342c8ba7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd0ae7cf6869e890fb15336c748def62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b91d299a456ba9c7db84cc276efd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c0acde9c1d0a6205bb4e4728b88d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8548853f5695fe42669729a2f356c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98aacb31511de438ed1bff8e21f64266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb1ec6e062d128fac45e09c79e444a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a993c695298467b2c6022a57617c4ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70240f8fc87afcfc407aad9f8e1508e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7885e84ea86b87698bcd27b4ed1fa1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69712238ef4e6cedce114c85844185bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c41d8fcb0108947f3ec484f598dec472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310bdecc3a6e00cde7b01664b12254473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d20788694049e22496db82693cec874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a2befc461e1b2d27dfbd7e86363375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a09b0e89434939add1cb4cc6942dd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7deff192a9743af744f318a42f152677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53400025ce2ee6df2902ae44c222f73578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a9b4da20e9ec5072bc7778468dd9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fc5530ac53151b34bb3a62fe511b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dcefba0ba6e903f57bbb7ce64960081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fdb2a220dbeaaffe2a5cb9a7acf3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c7f10214451ca532c296fb397ddc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df5435cb94718b1cea989eee2e496984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2189752b10937b46a34cc545e90f0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fa1469a2e1921fe2603e7b43606da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2170a8eb976714303abc56721ebdd8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c83c921906932da7a87ddb7cd0e4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858d84ec33db20b882046e053c743ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8efbac05e70b7ed754127c9526ec6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88525391a0e4ece9d982887a8701677f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b35f27f8071ec1c1acb698d4d541092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9a2a3638a60814debeecb3500a5ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a10802712647ac3cb3c6865434aef994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57b148636b1e0553f7c3848b23195295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8240e9038e7b913b9240f4fcf18832396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d098ea03683fc0befae071e2cb67c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd42e6366ad55a5ae1f579d81e0d1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c90944431b0c40f572974923ba59e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a051eb111ca2ff45eacd328a5687b10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a8fad32204bafd06ee08f867aeb3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe6b92d200eccd01c5f6d28c934ad6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c699e31164557335ffd7711ed32be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696cc9d2bc622f3c8ed77c7226c0d18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c5f4c1dd0f6048c7548238892286f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8adb402fe5c9520f61f442f8a109a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae50ff8f643862f22125c6a6fce8d5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e753ff04038dcfea8af78978ce99e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf043b140b6363c416a119fce020e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b702870f7c66ca951948cdf9788b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8993581b089651889bfe234338cc93b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2ec7a7b45a304b2cbfa6c4878df8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa3d32c5103bef42e0aabb8594c84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5603c8382f1ba13869bf881f898444114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2ea93c7ca09a7010bdbbf452f93e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926d5ac20ff91f1836d1739b42ce412116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93e14dded443e1d985e30b3ae18042117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13147b055b22a278364f30f92eb1009118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e36458ecaa2e0edf5f66b851696a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0b0ea7e964684def29866ecb4dec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6a593fd2cc1a6599a4bd7024be87f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dd0ab25dd94a722f88d81b1183f91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e20887e2dc097edab2cc5ce0d8451123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee13ec01f248c37d0e4ccfdf234cf7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032bee69b9c835ff9f14ce3568a2ad3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4ccf08e95cde9912ec91affac4c07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f06aa0f0ca7aa8ee55413b0f74082127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c017a98a443734a07ddfffa8c57d01d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115c6bc1e949ceba744a3586ed05e13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3d3431103eab5399162e1bc038bff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c68a89107292f31f03cc98ba7a1a32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba206fb4131df425cbd3b50574edef3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a89412ad1497923511a32d67492ecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa4f884cb0de434175da48dfeb15c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f126f4253af46dec1fba3a403dcd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d52c7a1b718d1d2e3d74ad03c0659136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fe8caa0211461829f1371bcfc04a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777b8fdad30fabf3e576d4e9aed37dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61e973a7b97772411ffb0218425afa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e364e3bbda72e0b21f5945ca46e98f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5767dbc7c02a65472b1ee3b31933b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce0a05f04d222b14a72cacf8d56eae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a974b6b0d5c11ca2ff554af38da4f99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ee8d74bbea66460c3330ae22f7a07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58037a34d58edad9ac1f9984ae0eb453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce8ade8079c3fac120510f98d19c8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b31037af8387d0705d917d3bd93ee4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec2b7f9ce26c9969b1b9c3384c09c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9db2876cccddabdbca1a72577f7897149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3514c279e8ef05525d572372cfb81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4227658a1e00bdc934d6cac1a3f40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076241d3f4c7977a0401c5729a855205152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d88a700977df04bff502967a902e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb5b714befca7e2a51d2e192756ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a914318c4b2fe086ae6dbf3b8bbc0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f548df1be582ac4e5601d186949bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b88928a16ba1908b1bcb27a8bb455157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507a1f1c3f48416cbffa65ddc85086a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcc4183c0e78299bd16721609f78c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18abd8ca52efc1d2f480f2ce1a1a80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de58a79fdbb0e97ca26088aada5f79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610c247368456d98e9e02c9ad73c58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d969c2b4a041fdd543191a2e5577163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f55f95c234ed468941845aef05ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a2bb6ea78aa33491e4774f7507f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234f9adf7b7a17f83e5dea32768bf5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa29fe2e1841bd9aef903e83ac6e4d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3b7c0e38e817b5f75f89fbe93e361168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d623157e49bcd64fa610d2aba62bef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa7ff0b9fd81689c04e7db3fa4a21a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f896c7008a8dd3bb11390c8539a737171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015de170841271d14bc6d09301d0917172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f50e0f022cde6b65062a1e032a2b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d13f5dca90ab248b6f9f173c7127b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93873aa87e38e7fd417d2ac264c4c71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b431336d18831696fe70b6f221d79e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c3436b71023f93d87896ed5bd4391177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e90fb4ea2023ca3a2fc19b4247c7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc003e5e076152a94fae64d7a0406c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bbd1af6449d6d3cbc6b647efa88f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a6982b5afa6bdb28553584629fd89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a856534158b1a11a094352a4b699027182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e3f8764b4247e9f8fd128ca64962183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c408e0d09ebb74efc781b403379920184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc140e61d1d624d1706a936c99f64736185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37739d1ccd6094c275b9ec2baf1f7c84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3c39dc7dfb48672d79dcdda92f885187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dba54026ff0bae95eda62c523276a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a8fe546b05298660957ac2223b6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea0d0cae717bd4e69fe44eefe0ef6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286184750e77cafd19080e3a163fe2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe79964461291f89feac8f6705347192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b68744241f45f63ddec0cc2142d3a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06de55f4fadd1666ea6cf6773e7a48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91813272173397c2f8e46387c54a1da0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42425e7d3faa0484408bcdffede59dc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b75f0544988e2f2169d821018be755197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af789938906688703c14b69c10a46bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96327dcf86dd0e21171e817259b558f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86a43a2f66dddabeb8ffba28adb908200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a994b7e5654824796e6228d7a281e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c723cd6c65137199f3567e0797442d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5188f579772cf95be833e253c66c7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f587bea055e5e58d31eb8ebac2659204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234d9be9d49935cfa35eb9f22d2dc4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0b4946adf7404aaa75fdd93e0295e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34ed2bc9bd909ee6f959077b25f1e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225095a4a50279edc327fb5b1e6e014208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208477e388765635342b363c49208c13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c09f178e671b772f182225d3ce2eea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5b0e3fb79ff16e0eff4168b001eee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ec6addf1a92010db966d8fdd84f38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb6784183d1db2e60265391d4131a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615098153ad08032fea49f2e4fafb14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ecd5eb73d94328bcbc2c9818f7c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d7b14585ff48f45b26146a5392ea9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacc48973d530b654c29d3c8f268274217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42631f42314adcee9de4e2abd6f5135c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d10c6379d21c158d2a290a436154b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78333cef39a74ce8a2f0ab722b2fe394220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667125c3c4870aaee0b31549c6a2179c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f26b1f93924c6db4a4210bf004e930222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79ce9528a1ea2eb68a164a0abfb540223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374cb151168e1d4e154b170b906d8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f05c2d19006d2817e57f0f2dbad01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ede4a7bea205f06ef1ff98850c0269226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c25b9c198469b2ba313edf6019feb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fa4fc16364ff10f46c41e978d8d05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8decec197b4b08d702c4f0a90a90b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29c72056ba047373454d7a319e8768230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b39a9beaf5c1bf4f85c72344ad798231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad4d2454a0c9fae81985506f84c109232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f473d8c3afff78228c5408a984d24d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ad41e2a0fc3c217d3586895edcac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57f989274cb82145c0a00c940ce728235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174f798790049bc49b8011163fe4410236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76428b0c50f90d2b312b6fae5fc9e7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17ae436017072f82f0675938c6d4c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c76ab01d6596971d24acc094b0dc08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187bb307cd8803a0272c35b3b82f43e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed6aec4c4eb29d02893f5ad60b74d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc0190df026d465b9740ee46c3518b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab05ef18723ba2f8a6b15c29535a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eee01f699dad8bb28e4ce99160e47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb640ec300ef3ebcf737f321b8aadfaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bffd8b7ed79542adfecba2f512c05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c4ce7f4a0a968acfa20aac73abf22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecef7fd3131d1f3ea13f32f2abf3386248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a94703800b06b69d2ce4f1f02299d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb5f13f4c9a909660729153bd300e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f949dea16216f795d6cd5fe66bdf89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf7f2acd6dbabcf40791d53e1ae246252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20703c4e46a280e84b15528e76d00761253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ba9437e10626f36dc6ba31f2864cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4a74c7e617dfde2dacc1572e3bdb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900edd036d01d1832f30c6c36e8de742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c884aeba6828949dbb7ce7ebb2e085257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f7823a767f4d871576636d963ba06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3786fdde5b0df9ac3e908274f576409259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb3799f65d338c9f35edc2197c07c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84be8c56f6e2f48fa58438f8934457261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e919fb8479fcbff25a8caa6d555202262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0832bf87da8895598e4c3d6847cd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6262b9ba10deb08cc3f47e17ace5ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d47a2e2096f4bf20fcad705d4b1c7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d96d9e007d37947d5f87ee6ce92995266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c2d132cf126a034511dfe355586a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc89e6405e93b6a9206adb7fb1f607268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace4de66b35fba1b90f1392117e17a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dc38d2070da2abafae4b0f08d0e73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750a6a27166390aba29095cbbf84580271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8500d11a8bea0988a78b2396f150dd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b501618da1395c515c6e9fd64e9de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058571384ff95ea5b292c4b7cdb2d1a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818719263a6bafcad77e13d39f963d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332c26f9dc57558ff414a76579ab79e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1021413211a56c9abcc5aae4f9f390277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921d65e2de3a21dbc36c0d9369d24a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7caae82d20b9ca48aecee8851fce83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db81b08fcc86e8ac30c6ad41339328b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c53a8fbaf0af790b4d341a75b78a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8326276f2881994c3e723f32bc8c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43adaa4742f84b4368b36c8f57d298d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5b7444bbacd297b05de6a7132aff1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d12cec1e8f595f959a084ead10ef63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e34edca07957d2876d0d62252b6ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f5968b7296937b48a60cebccd3e5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fea55605cf1377dbcd2677fc9eab5288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10844661e6d7510a870f446f228cd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1c1009f437bb8e6c8da296e529a4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e9420f617d15ac19e972d37d92ffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c17c5b3dfecbdf0daa7ca8e9a488f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f84aee89fc3560b118e20b17c8645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696f57c378b0d14f14e05a164c758646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6d537d4e8310fbc048ad2b8fe41537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fc9286e42d1694dc99d30ecf527ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdca95903766f4d06c5cc19368595ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9362617c0c40b37ecae875189502fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47ee074683fb06cd57e1d5a3a662b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d652dbec1e4fdfa36b59d989d96ed112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262e6e359b52e7771c3131fb2eadb1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263dc828976647254e3df51ec40e8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753809b8d5d559ef1bd3d4c7bb4785815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870491ab58a6d83bbd36597c445c66c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8e9d378fcb3a2856d30e20e12f3cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d256b71a631d1cf8e497d9e8c207918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93677f16d228ef37e248bb7b0339a90d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee565b77c2451371b01d4e63e88a49c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec61d6d204655d788973969c4451ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe5a231e0303476b6a36e89ec74ecd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1a9b97725cbef0914ed622d34a18623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c805291b379350903f65f0f1786f52424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373a99f0a98f68f9bda58281dddc48e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffb86d68c10c2fd586ba937f2e90b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7da41cb56ec891763dcad4360504d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373392e22d3bef3d483fc226a158cf1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb84f6cef6488cadb4d7220df99c10829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e8f010135d2dac75df69d9ee3144d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed671ff70e3f5fe8ad61a06f52c522cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dce676c8a9284f2f504bfae8755bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d3deb17ecf3ce526b7b6f8ba5ffe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0098b28dac48cca9ff4f64a13e249334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff56dbd056f4abf8f97cdac05d65f0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253eac38d27d40f0830d36ac6ca8ae436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b68d6757da95c9d1f795420b79f2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b608d4c77f15fd8786fb884704d6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ba55654a5db88ac3f117087d77f0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876b6e251329a8ecedfdffea539ff340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a195a5328c1e8d9b3fd7f7c48c48941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f96d3b34de186035622fadfff007342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee0d76009b8412d86bfe5c51109a2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d3e5723a0c266d4d3c4c7b4ae334f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef28182444816873253a9b6eb4bb6a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904caf6483fb70530d1f58ef31e4075c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28893e54e9af08baab602d476692138d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b86af050901c1aa1179d0ff06af8d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e3c52db64e38961c88d2b5c1e3b9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75dda2cb05595502ada36c7d371b3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b259f4b5d0136d902be93ea70c3e4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36df0124437ffbc24a9243417178c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e599e5482e0c48757c322db96a9a9c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d922f2584fd146b1dbaab8bf6c1da1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eecc382094ce7424cde2e0016983955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894f97cc76e73570ff52bc37fbb906356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5794c4566870d9d99ce27771d35bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc3b4c987328e3d8d21f40fb2dbe258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215751661f9fc4bded07d25e7b724d2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ced842ac34c59caac2555e548c6cbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f268998c71fd46824cf657555b90261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab957161f1ef0e5ad0cbe90f9d8ce3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c98be6296376eff36ea40175d0d10e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b614dab25c91a352407f3a36ad56864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d0d1b84111bdffa0b0e90c999fb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d602e0354bee9af1fa014d1968eb9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dda0a34d2a0d549492af861c8d0b9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b97ad60cf6c26b99702dcb2fafc93968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61770848b24c537b3c8b631dd6c3a0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012613c78b8142429f6bcdb02b6e235070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236c6b513e05f77798d626cde81f74771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39b6d49ec37d7b4362540b669b22a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc242be7a09c1b58c6399d5a7c9502d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658dbe60bdd8e573f8932580ff63e7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371616496441eee3d6cb6bd94c7b3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed64285af33390d26b2cdac6fbd34df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309048b005f04bb078e8bddf38eac677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbe1f54384003b2ccf6f68c612869b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795737a30ed39972c1a6340fe5f86c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c7f569f647bb919137c832662a91b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1f54ec47bbc867a86e93489a04ef281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e48ec68fc8ac392e1d745bd2e8de382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad1487ef5305b8a603f367b671d87383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18fdade26ebd4bcd9e944b9afc5d0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415706481ffee98ecaf14c623a7390485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45a5e974a0e63a12cb102554d9903686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1744bdd8e168c61918729d11ce0fc0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e7a16e214d15c08cf826a3b2c1b9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706e4cc994d9de39adfe376632f301c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bb40cd02ed0c6e7d4e4dcf384354490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b47c2dd1f63768c6f8356da125249d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527d16c7f3df67d9e44351e3e146bea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec59493d8efa2ed5a90eb42e9dac0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6248abf359fe9eb61710d4c65d723fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227b4b184d87c7b7aab56332608563095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec951343f9b2565719aa1254b0c344d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8389be4b2975feaa62668b736a2ab5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddeefa2dc19e9ef2656896ce24bfb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42619b07408275db5ef9b30b979d5e8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4c0b2f7bb0a45c078a68145182d0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf42477f645401c8fbccfcc3540714101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d63a2e7c9d60630adf2f2a8d7cc61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e330277678143001dc567ef1bb3e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ff0e1040aa704b157b0014ebe99df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d98ecd14c53d616be08db1ceccc836105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b4cdf17f762c00e2312cb7c6d8b29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cc8c2c7424e9c14728117e553660c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8620e00a5f657c7ba89530bcf99360108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43281b5420fe0b2f1ce554d4d94d739f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51728fcaebad8fa45d429b9399b284b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf82c7e26b40e03346e246409ce33a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77348bb30c248a83d030b7061495ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268de13d51edfd372adb6f921d9ea56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46b57ad08e280e3555ea90d2d2cb7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abd00bde3dc661f830f67a04c3c7a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb560ddaae7a2c306196879f63766dea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fe8b35f347830d8ccf7bbb29c3096117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dbcc8291b5b7533ce91cf01bdbc9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b1cc1ca20661fa669bc9760ff922d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25d1fe85987be07af653b6161e6722120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbe62da540b3cdbe0426c36e292ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c19783e61f22e1cf534d772f7e7a27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e11cf439cf7fb60f16f319572bf92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56531ccd7523164daaa80c19798a553c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cca293efd8dd060c2938fb6f14927125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c35ecf2db77be54de50962282ea8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905745840fb77979d19b5b393e682a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96528533384b7771179537b1f42496af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746674e21d165800adf50e4fdce5627129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192718dc4a5e9d6601913d3aabb643e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67fb1f47020ba30f1999235d9fe384131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9343f488a22c0b71e0d675394cfd32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b35727bc3c9100acd107066862e94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b742c12af0477b4d35052f33b69e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5f5f658a51993c7d70f2dbd860a86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33445e4f51ae17e4d8cfb293a3d6bad1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867db6a89cce1ab4126a27c09cba2dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d6fa33d2ac12c57031acc3d8a7981138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b793a9313e412622fcf89bf488b721139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d27d130ba91d262f0c8b58b68564140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bee953e23965872226e6f5763882b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b23246a38e6eca3f514da6e32c743142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ab3bbcae9fafad4ba79c99b6b8e1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294badba9f7a1c555c074dda8f86e189144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034182bf5c0bc3c10ae1a0523afad16c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e176e7660bb698d84a15e7613c5c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8536b7c50463f0b5ae6e050019a81c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc097d450d881a9fd9316cfa69bcf5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd2830e6ac25c0d5a9320ac0509407149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d65150169545115c3460681e88c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304f58c3dcf89dd4be6cba04293916d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd28a1c3709c4082e651702067ae820152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3819cbb38fff9cae02e1531422dcb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344a5e2cef7b742c6384cde3957268d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7b4016a90b35c029a9654900443b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36384096c81fc3d11e59da8bfb2ea0ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376adbcd57fd3473f2d09dc1e6b3893d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b6dc9310c12c53a000137b061c84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b8e7c10035d249949ef9dbbe79d03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d53a574eb1932071a63cdc8adf97b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f270f7778e244454330eabc056ba4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf56eaa5ab89e383587e96c25ede62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184df1ed559cd1c16fcd97fd86abe422163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb857b529e6372140ca7d6fcdd27f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427538c980bce6a3b8c5c1dc39f1bb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c4ddddf70b211f3e1b986ae0a71a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075f19338438d69e1ac5a95152aa11d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da48f9e7a23e7386a8c76fea8823f93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6462075c54cb4117327ee669fde0204169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9da5d7d2ed5a92ac703515116cffa7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7554a677ef81ef7103e1a13277c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77c0906dc028e0a4c12e72be1cce71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa519d07c10b47b9cbf6f295d8a28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd4d1f38907dd8c0b7c190fbce36b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95cbaac150c6f3c696658097e36304175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cf4c43497294f4152a9d52ba4a263176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a72a6cb21dd9a9f4fafdfec1ce139f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1b2270c9d0d72badaf512d4ca1964178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e9a2ce2c231e8e19f685d68678313179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72710d7ee8198d9106210523dd186831180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1502f53ae382a457b5f124f69ec7db5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbfcb80ed11e5537b24bd1fa1a3c31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60ca2f79e4c940c8f2ba520420aad7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc603485cbb33424c6300bdadf6c405b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e42c95dd8e0b05a9c5ba3e0de68679185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c44601fae7eb9c948793876efa1937186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e3352c73306859238587f5c66aafd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee767503b93ff3b1c56f421e130e7a6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146592c646b91e1ed50e2313133c961189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be45255e5d3cc4b51e60d8ed8970326190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7228d832f67880d04c971b3f0e0406c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae6324878756dd41e2f214bdf56e0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236365bc7500e6370395dedc8b377f97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec36cca321ead98b65bfabd7019980194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ed031c3480731687154171830d5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd60977501858f59839b9c649004ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa450f2b8723b5229510c43f255ac2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211520a67870912ddd0e78b3f8771bf4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5184482d230889c4b7bf39d5bba1d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492918f4a44b0a3657b0c3d1a0d880aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a01f5ab5a057b824918f644864048201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd526385110b36984bc8aa39283be7de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c33a299480dfab907ca8568234b161203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c67549565e6f4efc02ebf99573dc0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2e8f01387b38d404bf44eba7c774205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4442f87e1b804a3a2a5a735da9f985b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171611536473f3524f8984b765a68fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aacacb10b253f05d43d73caeca6b58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd130ed0d09e8da9cc19ab151d707a90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcc843d9c7b2627ed8c75cb50e7706210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031cc76ef925cc214f16dc405bdb266211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c3d21df7105137bb6b85b9dee536a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27012896263e146985daadc73aa3d5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfdc99e11c3b907e80b9cd17cae734214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aac869adb55dc41a7f30887577af1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cee92d01802a8f5b5b45c0f521d26e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cf3ec2af96ab7a63316bc3923c051217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4211ced599f82618dd7f248af8d7833218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7109893fb72f9c58da3b05223b1a6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0af6112e45cd59a69191df2e29f7d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aebc58296a41426a1c13fdafb36972221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567c63121f1b7961011916be1cb242222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afcbdf7b9769168851d89bdb281c6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42fddbd8873644a774474a7abda597224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d8b02b9d3d87053492b35b4e81f5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51180d873baf7d8374a0be21fe8112226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dfe92b86c80c06e7c2a8896d70646227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496cc3681c8868ab81972587183e3c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4b64da9c7e2cfa3c88d60ba98e2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb90093a06ac9c7ce49c49a5d019b92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e41b307d26e342cdc288c9a2dcb79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0535c444318b00dfbc71abcd1f71f65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef66c6d78c60087451114f6b4a3eb2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99afc04816359316090ce855dfa2a28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ba657dcb2207dc3bd3ecb720b91e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59420aa3ce909498a3da22fdd863dbde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db29f9033e0dd9509de6f6fb81ca694237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07039d2573ba2fd22099cd150011d57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82719a42aa78cc9f7333ccdcf8bb9b54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da86848a95449e76ff5209e572421c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958d288f10faf035ed1f78a0c3c0032241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba731c2b9cf5996308c0a7d419f8634242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9690fb3954892fff178b0a1fa63337243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e831c0892783bf46950f7805fc5979244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ff5c4d68cd317232618fb0d6f1909245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e9d610bb0cb8c16a2014a863b43e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c9913e2927a205628745406e655b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec5977300c787ea227ebb8a5b8761d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f6644557386f8403a761837af0bb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919e5b27a304233f93886e2748e19f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026832543104ebd7369e46cd56627f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016abce8b449d0b47344bc692b93eba4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744bc8db6001bf67fdeeb7ef2b0d36e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede36dd844abfea1367746aea943fdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748291fc96651a8104b9053dcede0456255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc004e5c0d048e93679acf6847b6d7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abb61be11716d38098e19c89630769257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491975cf4c3678bc53fdad5c833d4de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97055cabb93ee97cea6600619043ad8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d3189e5c113faa506d5c1bd2b330260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a6ee7431d1fe218132002495c60c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e0bfd044e45bc11674e38a4dc2214262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758adcb08290a9687dcc761c97451c20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74710c3144774b59d4770cc5ac19ae98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe621287b192f994cf3ff34a4e837265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dff52dbc34ba37fd97076f8bf6115266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbdadce0f706bb7926e9366063388f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da383315b0cfd823d622240d0098f4d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc9a666168c7ec4a44bbf98f479ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654221089e1a90e3e43394fa72d79be0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb018668d69e0b32839f96213ed77e09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04608b42ebf247a93d1c17e4d737bbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18fffe197a75de8804d28f61c44b31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edca9f755a782b645dad4ac3984925274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969ded23288efc3b04e786e61b25897275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da052b4f5dd28135548705cb4bd94ebc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52927c2b35ee9c20998a952eeef4dfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610dfd7057659dd76d94c43ca875134278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297b920bb830578edb95cf05c77d746279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93e8e803cfff6532848286b0b3acd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91fe01b69d5fc6d2f9b280b5b57bc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2e868ac65230c72ef07ce2b15bb3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b118ed30a5ebcc311699a6c15d76165283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393bce12d1dbe8b7d5e6b2662945741284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eff215822293218ac9bfdf8aa9010285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6dc0e385ec31e0fdacd176d3424a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c27beb074f145d115cc60b8db43c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744e51616bb3deba05c4c823fe3ffa2288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>