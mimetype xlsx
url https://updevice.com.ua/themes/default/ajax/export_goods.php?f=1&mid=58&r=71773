--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e142be963347930dd382e561e006751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc8e7926642e95386ff6014e2e91bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaffa2f8c87ad876ee07bb7d677afe33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9961aa4772cc371dce8c4b45e134c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1e116ba714e1a15c43978d081ba945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c05eaad6834694b4e10549cf80ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722cc467679d558928cc8cc318bca367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b015a32b0d42b95c4e5b8dc320bdea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550d765ce1e7c986a39d7e456c25fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e847bac6361bf15c756146abca515010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3b08e0ca7f1e701a38c016108ced11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef318c12214229953d90fb04bca642a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75918ebd95a3c2421dbf9c5f647e7ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49460832ed26e968c8b90e674aa09514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045f8a85fe24bab34212af9b17094e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6091ecba98d509e20c66cdc86c037b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aa2824101ae969fccecdbd9f488af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143403177cec89b4085a0c3e9e36ee2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c835cd26e8c7ef3ad8b1925ba0fc3b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a74558d7669e39fa84252c88fa9a4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f87ac9bc44f9362d76a4372a8f77721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e372abc1fb071a6931f3a327495f8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629563934c6881f2853c264391944bed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc76931a3ca843d468f60d31a130924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8058443f1c21ec5cbb3e67753aa89125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d868a2a7bffc41a954059d247749f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42605f2e1c10e68253800b981233cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20b4d649118ba0f689d39f5535a63928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80d70712abf4903c8c98e100455a5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801c6ca11f5328925bddb4bfca94d2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d8090dd9ed2ba54a1e38cc42c13931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2846e85183e96271f245971837e049332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738075d469dcb410eb8028a01f2bb2d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8322fc7ead5502240c7ad51da7a7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebdbb16f74a47f2f748b33fb9fb8d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1abf57523c2a0f5e51f4276263d55e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d40638ce7dc1118faa3495a55456037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe73caec6f6d5b15bf57a89fffe75f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393d8eb9fde56b6c344c3791ba880e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8a72d7c94f3be1fea26867e3b717240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c912cac46025e139e14d13e26a4298341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdbd49ed396d814b2c2608ae7fbd9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6019a53f03a29e0ff6c6ff11a5acde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d31f264602bc1bee9d7dec017fd13f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cb30f01b874af5c5fc9d483a2c29645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf093f3f6a5ae4a8cbc514be5488bbc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b08ee793a9eb97762ed4ee472d1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b77184f7e8f76e4a756eaf1507040348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c843dce04d1700e5ba5915f99284eb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b39e257720a9598e1ef427b3465d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f1f37b1862156aa0bb1b55584f17f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd45e2914c3ef8790cdc94d99aecf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49babba956e37738d18e2043b33f28853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea795fc08e359b69cbcbed8669587c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699668befe379dec18e8b618f84f67f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7233c7ce3459bbd6b86395b41b4ca456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e1e7a86b974e3bd7a838b8ba6264e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3681fff11ff5394c086d2de8bdec58858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9499e6914f8c1ebc92e68e54e980e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f150611090ebcb5c6867f39048e98160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3d2e9baed2224ed0e62a4ee61789a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34db648f932b1e95a62e1e1496bbca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ddcfb6b00b773dd99120484839b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e6679a85dcb68cfbb98f31dcf8ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb1b057d2f187cf742678aaaeb3a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edbed3bc091ebbfa2e47d12f56ecfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc761240592ff81e3f3fe54b32768667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef31dcdd5773698a16787201d36f0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b70b282fdeb5b39ea4b6fe0113d67669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae91af96376a97b8d2a89d0313de970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de367c242e86e14dfd64e6428224912f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ad3a14d46db2d09b5351b1d7870572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0049b7673c4c776a47808233a6f9dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddc4479d55d82fe43afcc5ab8c096a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94049e15f923bd32d43441ece592c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9556d4d3579baa142fa5b6527edc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beaa6368aa56d3bc310c4bd1c9422077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47c93369a62d5ca52258be4925120178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35cd7ca5d67d5e51beff630a98086e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fb3e80178f38b891ca9455c6e8b8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47359a4e42ecfad0af83500acedae5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0744a79c9105662c5b4ad68b32b7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6216cbf76ff2f42ac0e438fc4beb7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8c5d625ae337df787fd9eea79663d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659209647da9744448cfb915f01e7c4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293dfdfc132be8bedc200488d564bb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2a964e5b1b65aade8266fdeb0858c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55a51445ace16fb5938a3e23844ac188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc955e5843264deb28ae3cd49f1ac52189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a53820de1426bac6b1a07642a33be690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f2036bfc60e64a241c1bb7ed2cff391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c95255a1e9109706e828d5ab8fd3c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee8bead99b4750002b39267ba2be3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4ed16c7af677bb8cdd038043ce46e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2fad6f1360e6db5c6fb141b865d5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84cb4e37cfc31a8376cc27efb7a5d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cb8b03a8437da7003ed40551235b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a55ce0fa42e044ee5aa172165ca898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a0d63a910f6245a5ff07341e211c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38b5babc7ea4824acfc646e5a08ba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c21972342395686c79b6182b2713d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c449f6ef0b0dabfdc0811668630dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570fd507faac6ca1f8fedff0e8e2693103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9fd6231b3b274e9f0df7c18b1a1a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99b03c51fb3ea14cfe5045ca58420a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4f5732f35de9ce28b46c790c00eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e2e255ad91d47d9c1b8409d1557a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011096ee2c265530230b9a0381b72e80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078f73f4f34dcebe2f1a94a7cc53d92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4a0e58dd827a3f15e0e628163c824110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040adb5f5bdf29911be47e97de20ba64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be0ad5e59635beed4d9be795734138112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877fc1d83429db9ef6e040d404c1ea1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f2eec2d26f26eb3f2af081e5152a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5678a03c5c8d3d2c44c0647e52d1448115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3969cbfd7f1ce58742cd3e9f34362116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bce553e2a2f96d67699503ffca8e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c83efbbc52feee7c0068bc0a15e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463361dd696dc99660c8dc664ba5536f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9aca2dfc11e204ed31fb971937ed9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f48d86bbcd9995b152168166d24c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771aa2956e9c6433834c2d19c244301122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc933de56a3809d9a068992428b2149a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a16dd2cb72d306e63d50f4d7634c08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48b8549f81dda1a543c3ea45e3ae03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269786b0aabdbfa9206a55f57fb1c73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608bea217ecde2039ad7757b9da8f0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee49a64d6e83d436157ba8a7a85067128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46f491251b160ed345ebbe2f57cb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff20acc5f8704d100997e691262aa5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1ef491c731efd366eb8088540bb70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628613f25fbe04b30fb108594f4f4a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3e53f2f17e538201155c8c453ceed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bfddb6ad77adbc6914c282e252e64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035a90d88d2f5c73e0ebd9c06d6d90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886300fa35d94ef03504752b47390501136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89633f039c393d799acf1ed301c345137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77fb3b395a20a05993ecb2718f38a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b1bf4d3434655bbf724b1272e312b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e0256fd96af8750d8f15ab6afd096140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82af25b1e0ea37b7c314a3503adeeeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e12f08a6e0b413d4115dd369841a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87204dda83f466c60aae4e30cdd954f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2d71becee271d1e5f55d9941d36d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb23ba6d23a5dfb981fc56d1b004a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cca4bd00f6a09957d0a7a3bedbc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5facb5b113e8f1eefeaa280d3beb020147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605241c78a7511e1065ae6a518c80aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6e6aa21acdfa0182c098a0ce451a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a56b0e905194ac6122ccfbc78af76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66df56e9b4c39f9ae07740456c8e1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add879711aeda19c524bf5943ae1712d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398fef285a7cc0611c02f70d2068aa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12399debb8a677e5d39c41826fc3950154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a825b655ca09ca14deaceb49c14aa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68da61d10bbd11c3e758e35be85746f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab7f05bd84e41813fd3d8fb5f47c54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca2f9c8ab33676cb8ac88cdcc54bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712578a29040315719ad18f3e593039159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d9cc14d315f7dec4fec22be5e5e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e6ffa3d45edd4e9f6081e13d5dc1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa7c4ee1062e7c1c531707203ce8ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfbfce96c2de12f5f3307935300040163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b752a70c7da4e6d257e4adc83915c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55937bfd1e5f7c4f5203df2e0b0302165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66178d1d2e13f1680d474dae1b25da7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c185eda74eeff4467723e5e6e14e891167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f1fc588d5662745348d509146652e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56973b85ab02e0092c59ccc8fd0e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fc5d0720cb48a93b3c9bc47c72880170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a32cfcdc170202dc9f04b4b4f8047171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e341015290e4292501739f4d46d0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0d32cbe381a02e5d637d71961adab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe671e5153c9c74abd8c242304f605eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9cdb9b6215accd5ecf33b18a96e5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c4d70c32d8a20ff46bc2884f3e74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f42d525cc834c4339aec00c606d8b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df57754396482f9e1f01cecb839e100178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021c39920f5fbfc79eed1a4d7120095179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9e804c030f2dd1d241863f2866e64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5397806612235f076916bce4cf967181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9341ac696939754841f64cd5942c53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096ce1d3c5bafcc147c9eda08957842183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a0f48668d9bcd4c843ea25f0d03d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0eae9c8b40919564d2082e4932aea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50417f04115faf5f22eb1c48d0354f89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4e134f677d0f72ecb22f6011470fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab8a61dbdbcf7b62b26a888b3bd0cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4ed50e0007c9a2f1ca778eb07118d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac70baf8ef4ddab872ab3c528569739190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d8d9d435d767027731d1e5e789021191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c152f5e5bcd558cb542d2b1f3a374192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda4163a5192192d405e9e28a5ed056193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67564f39d27c814895bf876672b755194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54aa597ee71e4b6f62e9f6dc7ae7ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69a7a27f94e9b47077bbeaa3e44ccf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b615822bc0d62013305a379ebbb174e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46dae62c34e9a79241f7839a8c0ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec7a033f316b5feb593a5020d64d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec16eb00487192cef87e3168531dfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0de23b2a4356b98baea56c37dcdf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9dabb01da2b5daeebd69a2af370ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22b0ceb4f552e3a9385e67b0a8ac2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb1b3588b630afcc348e5fbf18c6d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed321a5ea15c883dc21e32a8c2cc64e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c362c13270f0976968a6e290bb28499206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140eee7955d0dd87490f390ec742a9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84de0fb5517c86878aada12a34d62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04df5ceb3ea6f1390a31d9acdbd8ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376fe2135ace7c5acd105e19f1a4d32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62c41c28220e398ca84191394b37bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51257b75ecca276b13b5185c6531f76b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53ab62cbb9f52c25d9c34e6b7edf46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b3e1847fb2da6de5791c287856af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5881bdbc96870ca07d5115c6fceac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c253634aef586ae38e0972dce1daaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2204350d7a59e4b9ac183958f0b05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd8bcc4b112081fe83ffa81d29dbfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd296cbccee2ddea6253f4f4e586fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df811949874105daf6a21f089cccbc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c15dd8eeb6f9b924ac6645ab2505221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff34f2bb9efff0194cf62a723c6620222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37629f3faa749e8d5084b13f1f947b11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6313de3eb7d4fa5235ac3e770f47f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c6c95c33769f47b12dcff37d9318d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e017de5c9a34ce46ddfe31d65e02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e47bec19ec0de4da8c2bea8aa2070227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f4056cac0af8774e11def231f9a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d0191708c04ac7dc830b1d49ee0e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b307e06b5ff0e62dba44515cc204e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ad1e45edeca4a23bdcf44a6dea05d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7a11213292343d94e89167c9fc3e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd09f27e1449076964cbd7bdeb62ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73aa341c29652afeef86e66dfc44ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87753447a3b0c3ca76f6c837c5a2898d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d281dfd9323c60311167069c01c80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0879838d2135f8cbf90e6cfa568bf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dfe1f62af1e708074340b282e6a50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2d0b1d037792e742b8c43eb473745239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed472ecfa4e734d10f4f9a9738c01135240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c56e0b45cb4b0a442c18ceeb96171241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab8629fb7c011e90ff5fa8e80473d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d39d1bb9840ead7f044aeeba1abc6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee343025655d1b2c51e152b84d67c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f9807d68867ce5f3d392d3d43013c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919c5f17032eae4eaa47e344757fbb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd24d58d91edfa1747a676f42093fe9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e9b030cdf85c6818df158998d900c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115df9feb712fcf69bffa540d11b5326249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf24a2a07abc2caefd3cf338499a84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3cd3914e799abf8fe4acf6183c857251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8d11b7d24d752b6e640f77443d0e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7c1ac9642541ca782e493296155d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bc0c01cd321a5ba7037c334a1e8a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec13e98b3a7169ac26e14e194f8b153255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b6bbc66fade32e89be12f2fcabe38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b295ff957bdf82aad1a4a1294cf81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3104e57e31551fab36802507672824258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faa588c248561dcf25cf6d62731e8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ab85dfc100dfbff47cbb45eb9ca0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42614e9b1d8a150c8cc89e278831d529261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960a6fbdd98f8021ac3d61b1def8c74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e78c46dd19c547218b5e677419984c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dcc238440311bcaaec270be423fc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d2bfb71cfc0445113455911358a84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c532fd8ebd9b02621f3637b4fe67643266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e928d9957968a498978ac8b1f1410267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e1ac34ef4343aef1d5fca41be9c96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c0aff72e91239b8a127a5cdbc61fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329116f966f408d95cf2299d61a6381270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8bc1c17d8930249d5bfdb1f23975b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7487bc6de8d89b313ef14220b20483272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41115d2b81de516bebc111adc0d85a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61138d787dd63f0d9bbb152edd05209e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad5c15bb449ccff113f01324d3873a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b74427a637301a3f63806b8d01b3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3273ff99fdff6682300d1f8d537d1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d2b7c78fc131c73646e41b3c7b6cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69373f001ac6f21a01c7e4cd53b26fd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e9e679151e00a4d8086694254753280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa402d3006e86b5b0a47187812734504281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885de0b2e9763bb59efb5c503326017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18553bb8ddc5983795ef4004849d472283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf995d8e7b30678f4b921539f82a437284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1bcafe1f7b5277e3849b3a63a7e3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1105d69f1d1d001710a77f91e7958286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adca878626e47260c1dc7af90f699e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e9295dc5d456241f6e71e3ae50d5288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e738293cee1af0b65961ca7bcdd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19316cb2645f5d35c3026f1eb144d2952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127bd594828aac6f8e61333d768836a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f02325ec7a7b0b65bda9699bbcafb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e507b57853b8eadf39dbd48251e465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d546715f99d1f6f4fda4a32a2d783076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39e7d917640f4ff807b3652d2fb1bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17401fdc690c03a843cd62dab33b121f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c670e4857367e008b221827c6a553d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fc0e57c4b15661930244522eece1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c930e150d884fa1819b1a47da805111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092b97d5d81dd441b4118a449e46ec312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3d3121274d260ff831be8f1db05cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9359d0fc577704790c31d02c8715914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced68e89ea3e4d3b538773b625c89f8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c0966493c9eddef9c0324fccae41c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0f6a1839a8f05f0e108c43272d2b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841336a272f87c38b351f7142824b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d964e294dee1f77b8d25d04dcf77719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73113c1cc9a27b095fb63f29566d0d2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144290ecad78a76b87368f11521563b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f932f926111592778994f92c6583b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad6a381db4428c8e9d6dc4d72fea823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e828e613fb1e4cdd11db79e5af3a2c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e8dfd4d86c10420dcfa1777b563c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a257b4607bce0ae3f69eaf3e5dc5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992ae7a41567afcfa559c84cb5be49127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa140de6291504a41923f971e9aced9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6adcfb8d2b3482955f9b0b183c3ac629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1e84eb68cd5f24f7c01fdd98a5fd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d83db197aed88e4769c97a2a0302731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358e327c3f2f5bec5c533a760d0a5aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996749d8025e88d13864af55a78817a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c293134ad218b138d8b7e16bdb92aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e646cc83273a55dff4506aa3cb30df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2188b90b61a595814240411739a5f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294045e9b9e6091a7c630587a6ca3b6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fed259e69eb1be64b85b65e46e1add38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19875b4a4320e75a60433e169d4bde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7fcbbfea63507576ac747f485736d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8076edc84b4a4bf2725a1b8d521641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b49aca6a8ff317dd937f7b548a5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e8db397395fd2291610ff5d2b14a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f234628e5ecf9ef21f3c2d37809f7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221204f33d05ab5075e5fc5efd74435045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd2c70b55f73ce6e9a7789e0b41c6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c7c259356697dd53202d3b4df5beb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3f5e8c2a86e3f761b5686b90251948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77bd0399f90ee7da6a151d3394f12149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd840ef5f37fa55c2a0fb43e279a88d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e00b239eade69c13577df24db3dfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266be03f128a9c69e77be159399735852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087ecc78bdda257dd7f1cb299fa89f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f08ca0bfa3ff10380b1e93df65b0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0eb5da6d78740043e9534decb3a1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032570fbe8391a7ac3a4b393b7e2a3b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2e55329bcd3abf65ada6b22016ec257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556eaaff05722151422a0a059f6d4af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf068538b8c219d75d4160d7733d3b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0fb4903a843b8de63c98fe3e9439f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c7b0c4b2d191f66c0d3d698503a9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d59078c92840e954e3fe1ac9a362d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20502ec33886fda688a69efa3337fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809e53d84b4fb4667c64b1d7e5803ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36161a0bad9b9475724b43cce45cbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261bedba9f4e1a363e78d396dcc506966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512823d5b0dad8f163c47a74cbee235767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8252081fc91841425c5d8dce42854468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229422656339707227fd8e86c4db479e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e647032d39cc19d6a92f1e05253ee0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8b9e46aaafc16598ae9f8890a034d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c765846a254ad15c536cadd1b2c7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff6e783994f9f4c80a39ec7f6f8b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb942d963313a5e375964c5426c2f26974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c1d7cd37bd952bdd27e916c386d8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c91e259105aaa7c9ecdd45422cfb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3aca0694e8c813aaf6c38c153b8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513bf1d9ea5ae1433645c1aa145105d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8d21a4a247a73bf507b177f06e00279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84172dfb3e0ca2972005108b1dae88b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d757b2be293bc17ed267d21b47e2d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560161a786c5724e4f12819ec97a2b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec227e3b89bfa42bfb57ad955b2ac6e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac40eac73433c0b771667fdeb75e9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce810168b73df0d69611ac0f04f852085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9e35841ec3f21ab28be433a9a10686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d849b64b253e6036cedfdabfa2d1c7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22131658cf606da8edeccbdbcd772a4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47e2336463d0079bfb2315b211487089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7392b1b4b2bc4f1b85f3c1b588d2fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea31f7fce5027f78c78d0187f965a2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18bec09f52a02bcc12f328eac445d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6279850a65dc71395836d74f8c1154f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626c026aa668b54e3c99ab246bc8a7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab07482161000f6c815a7f4db34c1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a8efbf37ddec322422658b64a07b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3dfd289a5bc4183d684a64ea0caf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641aa584e0dc8217935a200534c520a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24539a7b2c1814fe980a7c5c6a1934ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6be4fe59777adceceea4db8919b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917841a8fd3726180f22b3cdc1e02ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd181f3fc0225cf69346fc997c5798bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b7eb7efe06e53cda054a6a553bfa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e16c2fa89cc67399907f77c8192a5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20c626e6eb7fc9a7bb48ad0d052473105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3955d833f61554f3ae9365972061bd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf05b89f2224a78527b6a315ed461107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4e1cc346e3c1868981e671cba6072108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9bb080778fa363c4ab18c87b2987f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12203bf2d6ea2035f837e36db126a06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e842d7774c3b4a8719044ee8a9e214111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dacde931d3a9a430dc09fc9050c04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb538c7a65608925de538f6d6dc360b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadd7bdaf7d0ff70659c022efa57787114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1ea9286303adc96b5ec38e424c7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa571e771b8ce38670449c78588ba70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b954a1463846387e5d9e16467bc39f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b348a01bd613ba5f2cd4ae7ebc13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1071ad6677449bc1c8a583004ea97c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf62a380044a0dfc401350b64cc1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eab542c2917eb33cd52507bc0866b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92eaa153151fb24fefa969b9171f8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055714016aaf0a1fcca7ac4dde4863f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc129deeb38e8b4225b4a7ab3ee28670124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf7bbb90319a0aef978f5a7c07f2af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bb1894d729eeebbc13e86598401a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15314a30528e23d77d9a2ee80b9c93f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77412c9af0596ac01450cd1bc44756128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d34791cc7f1c2c500c290933186d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a542df0af7eccef7472539f1b77d8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacc4e4742e6a1269ddfc1c97be5cf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3a55f6f3b071dcc8eafa35690bddc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de83154df40060ecd8ce85e680655133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d8fa1cd46bc051e1cbbeba85b224e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01137c80e5a4e8db2883b0e2e2ccd09e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890090abc8b63eec82b001ae89df4d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bafc89ca8b0e57458715f0ab42826f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e57fd4fa5d61a25625af11dcb7c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57158591fff4559ee19dc4595718e0e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d485ee02de44092af744ef824fdfa3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b20163a541739280e33e3b08c71bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41851cf503dd68c41d33ec9951e6047e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f162d4d9dff5c6b9fb568b9eba89c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55f590ac139855b1b01b2f1c3f3b0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467955afdb3e4fb8e2ddc938c3e47944145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b233fe3e9a818735af2012298dc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d3629502995e334ef5834bd6b8c8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75562d69abb676ab6f3e88382b3cdb6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bac4581d90278cf72605a1452bcce3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cdd8569259ac0d2a406e91303eeac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185ea42af187fd3d309c1cf121bfd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fe0ac47da4d6f93778e371d5a206c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8e0d993432c3d14ca8b7ac7c5fa8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbcc7cda080e3853daafaf14a40223154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3fb314dd19d7e16884a1dc7441bc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab15eda15ec1c96309a11d8d98bb78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a7e205524f5b9c3715ef5d249718b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af3a130b2ad61925a6c732e56b1ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed9de2758b0ec813665003f3145d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79089ef06d63d06b34da086137382953160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbccdbe101948eef03346d5260f2eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5256cf2956f72d028685803d149f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee41c0b493b8487d55d655cacc602a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf88af3c049ef22207e212e529631164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7441ddcc34b41f197f2813a978ade5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cda96d36ae3be6301199617c7ba7e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa06817bcc039b2650f1bf7e43830167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857245e1d4789d78707c85b5d195fa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378541be2c672f90a927f5790557a032169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba90ad72d1578c212b65edd999819170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617863478de83bc38c6350f2500a869171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0913e59b8fda1718f6ff23d502e11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733dee7b3fab03eef6d2b95d02ed88f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440808fac8600659dd36f1e12926e3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c11867b5238b84bb3796d9d7b5ed8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a727dd79a77a0c17a2e2734beb34d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e00546bca545ff71bc48238ec52f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a8392706b42f9bdc86a8a31598410178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f762499fbd067760bd0b1d1e2d1581179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119f22f5f301e40d770d16ae4d68845180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d3c160c27e3ec79b90d45b72f49ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8553e0963dfd7c28647004c5f1ff5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa0319fe0050d8d5d18d2f8783351c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafe8811ef4441a7f086a7863ee41ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c56bc0f9791f4da317e7948c4079d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d9c196b029c88509c4227c5a14264186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa6981f9896ba5983434ecf925d07d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15531121c1b0e3cf8c14a31c2d6d6411188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae82f4dab7fed3c86030093b8cc21b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceee736dc72153aad1b86c3eb3b701190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae9de7491575e67f28d8e2bc7decd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c22824489de293ff0474fb300fa1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8325151d67ee05ff0389ffa6639d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63195b46dd0a8721735b26e4563c85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc339673e3923dcfd1757eef1d26f68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b961e019ccf73cceae249d852f51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de96081137590491e2ccec11764382197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5215b65e38a97778bde61cc1cb77e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377af15366628005624f29dd63b54ece199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9f47e89d0e81c9b07907ad3a01dbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614aac0f2d51beaff755a663427d0de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3b009fa31c7868eb7cf2c30885d41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279cb653ccdc7ed857b19168bdaa252203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ebe3736313ddf0acd43177a34bd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a636eb4b86b85e7f0b33347b45226205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4be94b392ad34255779563a088a630206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f562f43d42930cf42d345792dea352207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358593e514f39f2f45878faf1c76fa5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae830176e626c5408bde130fe22f98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248b9a491e7d901642debbcb974014d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db1830b3429280f2a9484f9b8eb92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052748f0bbad04966c60537316aef93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b551bd1df6d91401b73a4f9bc359213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593f81702a20e82430b377c1aa84f61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221822c4b9fc06332caf7ffdc5b0820e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ec0d6c56eeeddb6d37a10e8e530a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b913404e1b77bbc7a126f032705bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bef6f8a832d8bab774c07d18daba4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22aec769f016aa45dc19c5ac001c40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec94e5e94e45faf1efcd7855fd75a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3757307bdd8971d90e815c3b4b415c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eef1d655a3e09a1dae4820c6d7b862222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e69794a852f957d34631ad9a8463e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1c9906b2f5f81533975837d352f60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7d8477c210a67988e194f1d34a6fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdfac3d124a88502f9ee0a41f5b697226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0a869a1503e8dbbcc66fc8f2e0e5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4b62476b90a86fecf5568d5793f86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c74f2fcdb9afa6895f8362b8c8dfb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a873bb1ef929f6d5394f96b7fdb869230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf4ee90559c4066c25246db45ed45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1c220ee99d8ab1af8be8ed1d0c864232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee22e5a5a658c1ff6a5792a986c78c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0807e31f99aef1b56a6990f912d57b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9cd6057d8685ebce0d431d168c051235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015110a97879365171eb9f9785d0b7a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d454af0ac14a3e928c6d1a9d06a69fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f8a708326fd4a662ff392b2a29f94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b6d4b6fb8cc2eab04ac73c0f43ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aff6bcf2e94415dbcf8b72c032b508240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb345f064338f319264d3a301ba493e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0bb258695d396a2cb7cc35e282b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7f45897710681c3d9c2969f51c556243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f77bf358c3ff26cc73174525359bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1f7240afe13df7c0adb55879567f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a50482b8d86f68b6fbc940a492da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8707ab51252deb107db6a4404ad7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51eef380defb9b65626f7d225b3656248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fb805dd3142b4bf26d6122fe8628a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a26b1933d6b12b2e5da984dd334ffa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf1e8262e8756c23976e5c4b9da95f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe1900f0855057469f6f8adc0a5051252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456085010860eb599c4cc00f909ea197253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2214f2636de132987ee420237ca0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91132ab039707a5732ebeabbd90f8432255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e47f2ca8d61caa065cbcddf76aea7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc429411073b0ab2a08bf518c58cba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970a5b7d025272125937040db72b1f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db05e8d21252ecfc9df4273232086e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e157facb499fd783f7579448ad4138260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f974792fc73ed6ed37a4efe6c01a094261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5605354cf4aa75360d5115bc3ba52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3a2a1991e1295ca8d5448897451bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083677f73ab36e185ba80e284b1dcc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c04b74df84f0dfecda7cb71ea6e788265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ca986a8228f0ff84f3808e67a02c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30315df7eb52014659871c747b3d5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3061945d9d1c310c2114a6c1a3cae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33726a950c8e3367d9f44f80b0a4a81a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd57817fb891edd24fe70ad5e26f7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37057d5b62978ac243eab4c19b32b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae56a22a19d5ea86d2f8f89082b7a0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdc4ddbf37f1644a4bd587533a4a4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bc55c5c92e1fb4862209685eaf5fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351038c070048f158e8f17c1e81814cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5090321751184052e8b92af5b8d77fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725133556492881854439965e090169277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4f694de86adc199bba0001f289962278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2e4c139c9b6a8bf759871a94566ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf51254e7a2a5785d211079484cff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6689376e3189a7e7cc24821de236ed5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699166f558adf94ac2abea32559e175282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e13445e42897792a7684c3be299d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c8f3e7dfb0d1772b18879ac06f45b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0207483cb9020a67f2645b663af11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b736403aa79e542ac8859d4a1ef72c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a9a56c5a8ae8e89f95f05e9b91347287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588d6f0eab096bb02b80372546e1af1288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>