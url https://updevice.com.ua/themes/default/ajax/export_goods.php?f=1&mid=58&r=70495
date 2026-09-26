--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87be0ab51733d4b85d1486a6d5f3461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878dd768d88008b3250532a6d4454e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9fc5cfb7951152b2aa1a2c66af3523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66748b06e7dc2e7b42ceeaf27fba7154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00279fc2a305d66983baf73acc59a1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacab387925aa1a31ad50e8ea7ff08506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0d1eada30d5e2c841ee11bddd98347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2ba896e0b66eb15addca3df63bf1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d93be143af53d10a35f12b160c4b499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2656e1e85b5c68cabb7ee89688b68d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc50d0d0887615729e52e5e09d287311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ca3badb7ff477aca66b42002d7ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481affe0074e7acab31524ba4a55164013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac2e2de963f7ba7b4a2f6d0c660b8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84739e7714319265c76c65257902ed6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2e1a5b7b74f66239dc749392ed4db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b12ccb748047cdf330582fb55901917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85331b352868a92bf941d34aeb084e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d8bb92d25e1f64dfe9b5958851b5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee2d3282bd2bef1fcacd7d548c0da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555735430f942464d2047f048cc3b1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7617691096fbec152e15459f56cd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cde63f41c89216846bc5fb08d221b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637aea9e38a177b573eb50ccfd27c2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c01a76c1ab37e7a276d1af9313b9a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e06bf315da374306e12a4c426e5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecb924e7da650cf4844e51255bd57d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3498648d0f72e4607512dde478c88eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf7dbeaa7cf687400b19e9743335c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4515ff52c281e62c9633643d64c8e1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743117d5e3a0d05c8b5de82a1fa97e2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f0552ed83f45e202608c8027567c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec2d122e4b2df20219040cd717945733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332379c9cc0ba4eec0280d04c12519d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7b014010f7afbb762acd60f68224e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fb74b204d46b3ae7da511d0c4f32336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd423b7655eda99fdef423fe9661c7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180fdb5a3b047de11c6a7e892f8f05938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39564024e9b80670ab29a44b42197f2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148afd5108035aaa1c2fb811d2abdc2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6ea7bea039c0cbec69b63c2aba8a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492410e5310708e5fe5287f42b1d4c7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a48b51f2323dadc8fbabdaaaba77da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38916ea0cb547e404da27dea7b679f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9454ce7dcc9900969d73866d33f175345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d205aa889dbe2687c5192ba6043c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbbdb07199b13682ff1a81503a7fe747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf07f2d2ec721c8c325a39f7f652c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c459bc2965156c3fa22939f43b5bfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3dc8863883380ba769b0dc8261c3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e21a0a50a5c40c254c3c091db15aa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1d5a6862e80f20caa4770017c828952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742512086f0d03399630c683cd70379153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14221e4a86324b1b1946d994e2832c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff5253407d8ddf24f8d12dca23729355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff9645338b3dd4ae3b4d06ad3785db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ab2ce3d866b7c55b94668a8d8e84f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c9b2e92c1bd8bdf29bf90cd068b9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8591d64ec87c857a1cde8fbf13ba4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b9479eb828b815d2de3e5cce87d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470067b091917e6f17cecad6b71e8b4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cfa6f02e568ad1f923f6929a2750a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de99990d05eafc999b445ae2f3e41e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27a967566f7aa8ee214367e314ab3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c29af9d25976869b88f0f0bee03e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e698a72ebbd590721bd767a9bee73366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977c2f9b58a7d2020b444de5d9cb77a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fd311e51624aaccfcf09ecdd6fd7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86fcded21bef5e14babd36385ea88b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd6de744e37e8a23b170374ba3f1ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3542d956921e8cea5babfefce0bf4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad433ffbc7c89aa23be22b6ffa14ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f49ef8a912d73188b75ba86e5ef36373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16395017d3aace4156971c7a1e76d04b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e21a722d481fc8e6b39f83de3e95d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec54739147e7055b8b5f6e4e4e93c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ac24dd4af392f509678b8d414e27c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae77c784bb09fcc8f1274ee43b305d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582061aa200820eabee6281b0d5c06b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed8104bec2cfca2cfd1d238b66058b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b310e94e2bcaa38c1079fd95ab934c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37e8d6b7cb86f3884972a080b7a19c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66b52594393ceabde80de73c5e322683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1d5fda9ec5951de9fa52f3b3a080584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba3f09368705a95cd277e3dd64c66085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae8511b0ac2503a0fd459d6924009c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0d696137894bc5829af8c0876b8ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc5023f9cb4dabed06e4118c6dfe8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf893c1aa514141db9564dc98fc3c3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442993555bf38228709a6bf517c46e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7684ad7f4797abcf5a82d69486dca2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728ba01be59c8c59227f44219ea92fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c9651489ad479949656f2aff4688093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022715b388b0c457aa56f660f873c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0fc2758a6b4f2fe673f8a62ea59db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787fffcd4250a437ebdb99b7d3d2bba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6be2b3cd64b1f72daead5ca35b8dfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887b5267119bfb74ad7e1e0998ede3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c8a7a403f24c786ee44198ed7e75499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c99b2c4dce0dfe2cd140cf7202158f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c1dc7cb3aabf0503317f678cb5f0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3672b10e95bb124a89a935e426e652c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd28ab154f2919b2af2b6c4aa0a27f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44954e86080f9d1233c33a193a87c8d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1deae8f503ee31a277444d5f3e5961105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98d1c436f2660d4bd4718ea7813e1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c760251e5ca9a0468130d977ca5851107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584fc19dc333a30fcdd3792a8a0e658108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f96cb6c0f7a1d253a343610cd68d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd9644bc468e2c3b3f41735a2e3a61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c206061f7dd234f9635da48eb3f2aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cfba4b742bd76354d119e1fe573eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702630aaae37b3122c67956ceb807952113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a3ee8ff006dc3fe3d56e0a24931ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3577d9a8337cf981307a8a48fbdeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d934eac83719d8845d4f1b65ea77b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8df0352ef38d228c3cfadaa4261c20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0d0339f755ea97f6a9928ef434165118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd014249dce96a1189324e8287380a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d97f9693d77ffad269b05f82545d7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2113e641a4721ee3a631dd1b6ebefc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080f74db0a2c77c4ad0845488ea4d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7d1a90d3d8f4ea11ae5341acf322123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f5c64d7e36ddc1e492becee15fc08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95ea4300850ca3468f765bca01db18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb41d241ad76552cf7cfbabd54bb37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72777ac099262b14fa90124297479c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ae58467f737cdb4645488a51e2e0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea6cee045662bfd48fd6671d08f10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c4cb1fc995744620f42e96c8c7dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d77ec4726b31555d5e07bef5dc88f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb96a9b5702fc96ca8b2d1d8641e41c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7ab94e07f49e4be55d4a2aa6b2aa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b68d916167e52111a13a2ada67820134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e84c2d33f0d865fcfd7e68d58c5e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00162d4864b038699dfed715003de6e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b7882abbad2709b3c501b56a63941137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57678e2a4e96cc5f20d20deb0243fb79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8d781031e3dfb7f1e848ca7ee0d90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2466a6b86cb9230728f91f9d2614c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1fb6a57879994d04510a920430c6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61d6310bd1e0058a4b6c4a6aa1bedc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646e84889be86862e8b45d1da76cc93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7239936f03b43f4352c100c7c7ceb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d56b56845655407de58cce601225f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fd42eb6c198db853f4524fd0b6436146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f707d2e3bfc2666e3d3a3bc030872147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365440459d75695e3bc9d217be40f29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10904359533e5fde2c8f0b2fcad68bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94209f9829d59088d0ac689d47f0f9e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb6024d9e332587475285ae5bef586151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0aef2338c94af4b07ca825afa0cd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3dcca436607662facc9d63082c9b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777f397cd5480e55c7d23c7e2ff9f38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bd69d1e24e8f646472fc6752e85ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30588f2d603f9959d093f3b2272a35b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52347d1ace470f5c27932e94d8b86d52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055637ecfdb334eddb618f992e95c3f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711875a1c86cec9e0699755f09c6191159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37154dcb52c9f570bb0e62d7fd4cf5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be50693eeb9ed428ca39f8a629de2eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871acefb5fac10d1b78973f590f18d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a8c0c3d7eaa044d980fb70b9dc813163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99794be0f2b5da3710d7a3743eb0aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cbcceb70678929aa01e61b5c4e972165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfee1873b20dccb7015ceae8e4982f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76acf6746143e6ccad5905b4350b10b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3c9754ad3f3e205c82561dc12067168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad775a7597f4bc924bb01a059c86a18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d8221bd66ced1350ea1301dbd94f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8bd9b8199d5809a6b659e026b175171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75f7480bc7642465c2ee609f9c99dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afa26f2cfdc8f4bbc619b55722b7ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b6acc673b428bcbad5f488e6798e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948854b7d22f9f3341db7b21a7e1664a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f0605e4f3eedf8b9fb44fb22ffa83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf95ba8ee0f02c2dda284b4636935d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98c3665e897a403ab264ca18647165178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7677114f71def3a0cb6874d6c0eb543179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52277dee0e7b4cdbc11564ead88f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee389c5fb948a1f63fdee215ec83ac4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062621074812acf6951617479121f75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd12bce6ecfbbf0b9461c123bf5828183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d209dcdbbbfb6628087ed5b17b20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732787c45c7cbcee8a5ab55fc46ee1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f5c8a4f657b8483ee89a7a8215b39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b332834adcac8a1f09f584eee20fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e8a4c47f6f4ce8a5e251a5c5f1963188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93161a7fc4cd4e4d8fa7179fa4d6f83d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9178daf7911efe4ec70ecca3fe4a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d67244fb1a0a1331ff29aa5360b09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852ba35c716715a35f5569292ca649192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb79cec7c6b6e1a352ac3f77a61358e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f10de7291377abc1d59d66fdb7dda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eafe1aee85e12ba2e72502cfd3db0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4f1582194d389fa1d8ccb5ab14c3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8b7634f4c180dea083a7799ad8806197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649e7d5dbb1f8387973e9b5abbefbab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4e98652b7620c81e2f6324d90b5ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed7d52a42cf7ad7b0fcfbabeec28b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eabf7296fd057e38e295b14b726b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fff11175c07b97c93b0ca99d3d97b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd298861f67a397d343f7df5474b54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5500b334b3d1095f699354cce09b193204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86d98661517fec9336c06cf2734f6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76693c06f2d744692b4985d29f81c290206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcccd69b653e487d876c7f48a5d5686207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bd1db4b2f8468db3e7e76c28207de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f77dd7e81fed284ff262c29e86364b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb751d7853c6591b7dd7534d078537e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d7e5040778f681a4d05abc70678a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fc444258880f25cb8a9e56ecce092212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371b825b8772834e966c5d2c4531df7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e85c867ea67ad31757ef420070fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded6467559ab8b0996a86a59ceccbd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2819d231e1d2e80a3a52a36066e556216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff6b224ac15c5743f8170b00e6c666217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e32f536741199cfb84b3d56fedeb28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d95a399faec44c93dc67e3bf6eaa16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b9f4653500ba22df392cae92ff45f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b2ebefbabcf5634902ae5095616ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2fa0f74a43ed1f7ce7cb78c040a30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bf185a3bb18bcd2122df67885412c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563b031fd8002d9976cc47350003cb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a31c541c137ba22e20acb2fe86952225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55566621bd69c1cd13b8e3d41163362226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4e810a55657796d46b8f704683d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e190ae344a831a3c05a81e596f6eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd92c74a562447724cbb7f5f6d1cbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c02b0e98238435aeca99acbf650e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d2c925235ad5ef0e47730933b5293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cb595d1304ff711541b8ef68c96ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81f4602a68dab8c04617101494ed29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b783780377a03306e302b164ac2d8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe175fe99e76c8684e00753f63b418e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb6d722184533eeb3a017680611e4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4704922fbcb8bd730ad5aaefc3d58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7195a2456733a4c4047ac4d83fa7bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f024444ea409363d3fc8b7268903699239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bf46da003125736120448419dea6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d8b29de2737706c523ec02b6a7516241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35cf0ee1de191e2cff71b11ad1f83d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd2ac86d735ada5244644733912c57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6045805cf0a5d2ce961aa464af500ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae2d044d81d4ff2b3c6ebba84d2a30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a1f35a254f165c89119e24e363378246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b408a363e1df0daf3e97dec2aa0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdd4f015fe2cc9df1c1d6d949d70e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aca41bbe7853e3b05d64b5f915b90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5d6c37cb607a082956f050431a507250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7b7b28d5e9d174a91da03eb28d70d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eba5bec9feb9bf021fea2bd1d3c36f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337c61d9d9330ccb16b9be4c94af4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d71bcb32a6b32141347e2ecc1b84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffa0dc3d51c8eea8096f6c78e631b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc556701fbd2570d15351806bd93f492256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfa50f2af03b5695992e45809d4e3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201a80389cbd4305521004f7086055a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674e6f08d4dd06bf26c9d116dfdb3c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d099656aea1b7cb9298219a7318aaca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636e2a347ea9f601797f159dcb42e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87eccfe131292a28559663d76b24ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ff8923ce5d270051e1d76a27092aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eceda729fa0b3d12ce1e3fd7b4db7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885605fe3a48e48e5370d8e9fd175d1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c84f0b4375441de2bfef02f9a6fa4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff2bc2d0b15ee9dcb6483610a5a332267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ac1b2fc801f45018c39805008b1a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0253d816c36bfb4ac1e1c470dd9311269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff627a0dda7e8661707552262f8537270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8222b8b06c8e246e1384ae4dfc48d12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67edbc3e3b13dfe0c41fbc1f6469b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5652b18651b2d9e62cecf75d73fe028273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a590f4318a4c00ec1bde5c2ce99574274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f70a11df41af645431a7461a6030bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28e2feaddb77b78c27dd31a15a0a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3880fc71fbaafde365272e2a0975e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6513a4bad4d3643ad9a71bee7d96f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2877ce753f0b85692939945da21b61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725e33d4a7ec11462316fef7eed264280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3492cda98b8a4895db261aad1d84f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026ff9a21afd550d0530bc7f089e6cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d1d1dcf024a50ff14817721ecbac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c59ad63f0f4bb0b27f634e3e64a0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca46c38d10ad9739f534c76273f4eb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6a0973d99ad55573c06d12ff7562286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01512902aa08d11fd03a6e34865ce8d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af033140f207f82a10f64135cdbee4288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15353332037f3f2b855d3799ba859a951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd642a04beb48f26defc85ce6d4ff3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffbb4415849cd8e4146930225e71543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5824cedbd040d3d74586f7ebad104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a880e6e075dcf1326caceecd9cf3c735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a25849071b35395b180ffdcc60216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc723256c94a6f303803f6dba528f0937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73a46584c4d42a25768490523f91358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3cd43e16d1dda3e1e5279e893f13e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1154b2a8c435a2a9b3d4ac21d8312010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10761b09a2f69908f5db7632b64fa38711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcb9e0fb782a034e031fee7ff10b8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a76b01431a1346f4a866f1c108b05213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45ae62c6252b7b2c81cadf7e42a23814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b22f4038dfba147ea2f0fbc89b74b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a0fcaee454ee40c72f640e6ac9c6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71f5dbe2b70accb738724b80e852b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbc7c92809402d7c93ca9611f604da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e6631358028eba03e047234e5a70f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ac0f65e8d3d645ee921d6f826ece720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd54c61941d2b8f900019bd86b3bfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddb349e6fac5ed01c746653b89dbc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d8e22e35b73b5c36ac88e85666be923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4782d05c38be937108f9cd6f40b24624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4741c2583343d9f1f4bb6876cb13a9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28015d1b5d6939f3b25fd3c1a7da7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a7d32351a9ac4153c7298e1c1a7af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e32197f419a8bf034f5ad2b9e75528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664f8962bf5f36629f992661d35322b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9d975e1cb68c1215ea5acbac1a5d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7118d04a4d6763beb3c8c665d3a7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da00511aa7f4531ceaf13475e8e3f5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bf687b1085ed29f806c26a7c3507a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c584ca6e979d68ea76078689cd24134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17687f64cbb52f1545c3dd93ba5383435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d2914eace6bc0035734f6d9f1189736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761423a171d80b9e715e7cef8366b49537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4df9530af11abe4acc8eba5fc2e8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8578f4966f4e2b20a952fa4eb1af639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c32976b8157f970b5f87cf7aa2f5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2da9e56a79fbad083c0798d542b6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd56f8b908bdb409819b771c16465aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f385e4bb779034da5ea97ff8932be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12bffa513486c45a71f8a3787ce15944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38be348bcde3d4a3d9c90cf715e46945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d791c4d82b815c5f635757c392d1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebc5b45de152e007457f81840c1ce547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeb89ed07365ba4fe4713182e3f17248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a72529e1ebd9865288d271a7c847849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959560a5d193261eab73b26a93a13a9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7490bd552055656b985611494e98b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2622617518c69a370d10006f22d2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5ebb3fa7b56d3e1df85b215bb66b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ebef80f1031178bfe6b667d99b32e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ae5e89f30f9429bc371d118088be955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0efedacfe0b84d9812bfdcc09d78c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff288650da0a6f1aa85430a4de16929f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7ad37f718f615df737d413dec56a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1203773a7fbb710bc3e90b50aa13359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281786bd12c0a34ec5ad5acd07c9775c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512541a3daa39d894fa696c8ae1700a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58228322a5d84228b10e133a5f22e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a89d70b6ac3cb603d80a8454220663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c1dd42e9e1e71b235c3661d3c7b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae27232144862f263c54c8e55979b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc4fe99b5266f414dc153e4020341466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57639709762dd5e3d3dadbf01d0eaf0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc20356e5f01926f4027000ff43ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45a5e9908fa73b78f062372297467a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a5cdbca71c6b886cb9cf7a257aa6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf709a68ffc6632bb1fa2f88a8c72071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb91992c1ba4eeafc1791a1c1b7c5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd222818f6288c2d01e6401ef0927d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce0664255ce65c12a49fe988d684b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef90101d8b04508d128205dee3d001f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4d6e24ed80a244993884c5a49beb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1427667bd85d3487e2d0a496127f6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c51c18daf9c7fe802097478633f8ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec14de6737ff4bb887f33c636c62fdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a911a54628dcb7f2d2aca9c8e7fe380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febbe8ce3e236a429fa0723a202258981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd52be13e1ab68f27353916084950a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc482ee8d4c1d66b56cd978ce2f1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309e176a8562b392e2f2e9c1769444584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82defb92e9f9d2b726b629c204337d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923b0bd6922447c7878c716164bb5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e4649c7851648a1c921f62dd39d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ba85fc66a3b425a5e7534474df1a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c745051314ddb43f42f7f8c389057e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6f0c6c58189072b82e603a612cbd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136b5981e8eae955b6c55e9a66f12d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbe144c9fb78899f3213c1053709b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec388f56cacf62c2f0a27d554f0a5af693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10415f989ea842a59888647241945be994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd5953e05b3e62c73cf2ee817d9b9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05c629ea440bce758282c9cdb8f17c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94596ab99e62ab3859eae6bb92b3891497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20777e5529979612fb3bace6f8ed5f6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb37fdca00b09465f6f9ac29f7a1e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a735a3b5c23dbd8638918d620d2a6d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b0b8ac1bd31ce56431ac6757a030b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b73a7b5dc18a2147eea267ecf5505102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81947b93b8ad1c3298b389a060fd65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc315b7b108c87c6dfaca2cbf2559f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20aa31da7780dd12950ffa813cc86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562749dabb5b3d9a2b77086221c7bf71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f9d51255d77261d4d7b649a3bfed3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa478975e0ab963e349e0513c7a148108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88444ef548a9116baf60b3a9e38ea2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2210477045bb28ab8b2fcc3d06998b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5d381f43b2fa344229a21afe0035111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5819a02e2e4e802b605592ab6bc360112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e2910932c7507e48e5131b58e2ba4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537262934106cb2c9ff508dea181b93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa0c40f9f22ec101823153c2ef1eec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec008ea6eb9352464150e23493b203b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db37e5be56f2fea1641acabeaf5b78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef2e1d2070b34af5fb921afce65ba3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebd0fcf9bad27ce06c78493f486896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f360d68fb3b5aba87841cebdb9d49d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadd575aaceb2562dea3d62421ba06c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ef6cc4aaa4d35f50b61625c8ae19f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9bc2356289b0ea1830a4d6667e728123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47427e8684b72e10f525153be9ecb3f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7374d04f12d8b6e15f30aa328c9e8f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ed4c466e22a3fdd9ceb5a9ceac268126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09313ea85925395ad4b1c42a542b4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d960e9e875cb27e194ccb2c8bad8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74c5ec6bb19bcde74c6f5610bf8162129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c2f9e96026f0a19dd48b9b29c92e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9cd3600ab772b3cf49d3b0e7fc149131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c59a5362507505c3c9e72154cd1fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d6cc17052ca0bce0c4e7249895774133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee5194b2a48e0ce744381a6d3e60d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b557421547f17e3e01da5aafb33f3e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8689f91f9476e84c2d329cc43c9826136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd74b3078fede35e8326934a443d88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a81bfa2b46c45153e7c8f0734b95f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f12f39b8234c4510ee3dd8b852919139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de7130bc1566977d16e83e3ab1cca6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8795c86bbc9a76c1cfa752120241e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318937aea09bf880f676d3c01e3744ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b83fd624917804de27d306d4443a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37341c902ae2f4cb1868e29a47fe4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db329605c025009de5c638a5c18c7447145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5c151db742370d6f22c5de5c99e4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b668a023a5210c07f4cb7f25438d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22892eff32d72b36f1b36c64d1e1b145148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb666ea19ae570112b6552034b946b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3601ca8508278a00009d47f6c801a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf61faeb163e0880552c3bb8f5fdae9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d9ec2a7c90ba1660fb0f89403f9a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2130fd57bae48861e5e1e836569da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc5bba5972d95712530b6cff5fb749154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0adb5c2c411b6e67aeaf98b9d8a21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d935a7dee0284947907f88f52d68e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d40e412f4b08bde33973ff4298d92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26029f06d287dfdac5cfc6075fc7421158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1e7110974b1490d8b6739a744a12f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eb94a369e263fc001b17ec99331d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1506f217489279d7586557408abac6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f3359e5f25c3ba823ed6bd9a051af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b0ca266770c4f0e7fe5691639240c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efb0bd8a3dafef31d1ae6e15cd9bf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40b7df8ee82917e2fd2aaff4a55911165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8648511e7ffece79ccb69cdea12a9c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ffd66b6174661d87d062a2144f8a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c033b309e08e1be0af462359c058168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da693e933ea6fa1ca6fea59dfe154e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebceffafc31f1521781dc2cb5315d94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9255c9b2115ee72143a260a7eefeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35926527c240c335d2d7695ba46533a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d46015c96bec73a775429af78261e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c201ac5f286cf88f4ddbdea640654fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e131671a97ebbb185e084aa1bb524bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52689ac0ef2f31754691f2a47778565d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e441644496e35ee79df7b38d55b0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2694125c2cbf16c6b9193772a735b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcc1bf8df545b824d52a0bb2384e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ff7bf2d6f6c27542ad6cca26088e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f7a8ba4ba966dbc997cef979d6f8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b02233f72a812d2b4e8c4d2487b128182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e264a4a12f68fd53403be3daa86b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b74cef52d235c2870191d1b2c7b9d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad3fb45f918cac2cf59f4f36abe937185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1be2637d95ed536ff201a68fb1735186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cece663a153d64520473734d26d953187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed2df647de1e6d2dcd9a512aa6b09c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15208c729ce248613451a43aa5e7199189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d9071cff79d5e41429951569ec6a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725a7a4ceab9fefdc00c7e4175c64d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c0063dd53558c891959c16ea87108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054fc1d53f96865f0144f48760aeb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cfb0a8a03b1eed48e1a41a35320d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591d7a9bd54b244b6c2c71d1742101195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765c273b99aa1c16788039967d4db4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33791a0867c81751284a13fc7ca493197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8181ff11cdb9fac95896a57a6511e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42184202139ad4958409f4b15c0258199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e7eccac084b890e47762063a822eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c566ffdc64a880b18dd54fe3a47bf2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a83aed0590da60b264b66f3b53240202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39fe19cdd484231a1810ec07390971203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687a48c000db1d09ca7ca1dab8fde21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0558d51027588a7ff9919e824ea947205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb573228a90bc92345fb2741149395206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b147a94e55355349d4395b98f3d9817207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908aa5a82809cc697e45ec931074b41c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c29379770f85997b2433e8f607ebda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c85060b19acf896adc8878b64512a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b837e57ce97d576e9cc841f703dfb7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbec0d57ba992ad71d7f24eb3a27c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5ad0db85d514c32a2218d11acc500213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720643645d7fd034c6c88e622faa66f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc570c9027a8cd0af7e70d16b97a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b866e2464c3b6bd152dee1d7d71ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e522ec942b46b1f15a7ac0aafa7e4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51a54f00351301ef55f9e088786b26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5befa4593902f66a8f4ca808cc0b11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3b9822994cd3ff313b049b5198203220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ba9c9f2bad6aad9ea499551109089221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00a9ee5ee6f8f4358bd88e97812afa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9a435eb04ba63faabb4fbdb44723e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143da05eb0cd4b17ffd876056b3a604f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679cd8faa28e9a9552fa213c0a3b51c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac93f7e65cc53b720de8b92e3e3d5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b4ee421c655bd96472c5b458d97c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e16691dac8da986378aad9da9c5d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6495a018c1009084813984b4d7b24a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a24ee7def9d75a29374b301eea350c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52556859af3fa660f02b4fe02e99a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381577ee2373c41c1e71601f6ecb11c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896256d300c4fa7da3a95252ce95337233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6551412c057f175710b141fa91934234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000558c432e93735349c53c66639feb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77974190dd9aeeb07aae5c1460580e0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef63218d6b5e9bd2cdca7b34429505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e249b081410c40576fe85befc0b9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068121cc56de24bd11d40bf925f64a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679526d4bedad84581f831f0c5c8e0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79848850c2c326b38a63b6e218a56b5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33f948b6b6d01571bcfa632d564648242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae6da2c32f5b241469078b233ac14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0f32dc5aa66bdd11b4aba55e05dd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18494b8378c6fb81ad6ffa232550327a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f77a7462083a36fc7a7bdb0d1c7f5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd133c4cd3447c95ecb96b63e4ad5c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9771a94ed78b1936b57bb8598a6df0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb511a8d1616fe3345da0695b06181249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9e8d5c63d449a9d6d26cbabc8ff3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444cadd89e23bc3357b57c4ef2254d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccca0422b00bfdbbac3b8c8110e2ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93338f562a3922307da95e75e445060253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049d342012fc91ae34333b68a20ee95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e667060b56100ca99f6d19d02a8949e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19358011a18637ec465c643662b3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a15f89d7141014ec7bbd258725b14b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ffa23d65c9b63f57d2752c26aa13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f228c39e4ee350c8295bfd480506d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b0e7c2d996c04bdf0c586e0b5aeeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6a15b55c35df994886dd7aa79e0cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d80c7768ae7f6dc783962571ba47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6615f15630b78b443f0ed1f869984263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e04675440f09daf5eb4c36358d7d96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb387bd1c0519fd129026b3867e4400265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6747ab4201fe287091f128fabbcf25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1933539980192819aa146e0b79f08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef29af518608ec14ecf7b251ecbf34b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33e976b038f680f881b16a7a0c5a5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a84fabdd7616cef4facdb5126115270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76e5d07484ea8d806e119eeee39672271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57268e8e8d922e55b8ed31d811d28d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83920b00bc37055a7b513c568e7422ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f2434cdd67c650f3a9d7eedaf2973274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7e906c47f7daad06365719121cbe9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbedeb60ef00b8d9ab313ea43b6d74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f73d3e9d1868a467d6cbc8c4bee9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89003498340f5dab6c93fc071ac50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c0cf9e4f2c76cadb59c9c5a970985279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de583d97ee6b68dd5a15f622a6b2d15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e426d4195952af8e27e2009b49bce4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b13063972ef2a5c202acfc05192e29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7860aa1fc979e970e54a38f4e3f4fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861269200a32030e4513776dd84ba0cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36edb9983a9db90c5002e1bf98fe827285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f15d9dd34442b1c8f26192dcffc772286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed974069caf3e381e2a3f158657908287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e809f12f7aac6b23e5eba7f53d4e230288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>