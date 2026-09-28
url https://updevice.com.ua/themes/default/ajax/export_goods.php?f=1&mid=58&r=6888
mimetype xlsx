--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bc88f96691b52c4ef151bcfed7f971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936598e698673935ecebdedf3f917152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233700fb75f349ca07f2594a3acba29a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42986d7fc9c0de0594973288950fb3be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b2a9a009bb287076c1295b86cf5795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0695ce1aa81dbcfee4160164d111d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2fb697285ea3098e4f6df673347627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7fb6366aa1313475562d77f6ca1288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593afaf7a5d7b228f4d8cb05229a3ebf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71b565eda12a1ee5f33ce1f61446a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13293cfa81723412e0b259bde0034f2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2298506e9df25d9bcf32775d073c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ecb9c434f1537f53cf8ad20ca9e8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92124a3b32781daad3d0255ffc90de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14b2ddf9ccd8e4db131e0ed0c2ac5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc299fe54b5b9d0e27879c7f4f2ee016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77510543fbfb8955c408c508317e8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd784ea8285dc7e13001410db232c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c727ecb6260816f33da3a7e84fd7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a103fc2361768b057c5181f22d5e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec9ddd889fd300cc7105b98ac5962721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25508494448ce3e86a19d005d6e3f60c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918fbc0be5f84fd5bdcbe1f2b84a91323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f5ce1d9f5ee923b747605c87a6ff324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd79fec3cab0e0135ec2f2f9266aa2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a64e8e9314ecd44f035e3d27d12a5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777441ac8ed6536f17c95c64776f52727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676cd0c05a6df5b00ccf3e951e02fa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd79320e6d57cbcecd518e854ab919129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61975b5320197fe7af6f4cd9a4b461730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde951a9d86c100766c55eb43eed811331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceaf538fe558deb2bab6025ae096bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf02bc14394bbadf9098d11063e69b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ce14855708c4fcf9742530f6f2e5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc71c82952682496af7a4b0ddd1df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7d2d72c3f661be246362800c4fa6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623f6a3a377e7d5d0741109d28d3b8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a898df6f52065d0ea15b54fb12bf5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426789d8965538381bb14aa05a84c7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f71ce58aee7b5d98d7655abc91328b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95379736b21ed5db92225c1b69e55d5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bc1fabcb1d4738b0d8dff87804e3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b002048f70fd661eeb97cf12e71089a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda875af28ffff4a0ec4b326eefde2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b548c1128efbdc2705990d4e5cac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527aeaedfb5c81b0f7a0af3533eef7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f8242410ee785c0dcdbbe9565dc7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69c48b914dc621051e89b1cfb77ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655733de403cda3f73faef6084962e4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46804fccb0d6722430bd1a62685b2b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a8dcde6bfb37ea589d2dde1b73bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ad1405a77c02f391e13cc44373ea952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af9832d56a316c9a4d869a3252967a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a784011680eb189e8ea06a5189ef2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c06144e8741c23e51a4c37564ce8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08642c198e77339b40285e9f3102ccf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c5f650cc06a979ac79a7d4b19148457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b4432519b0ced7f59a3a6f63f4ebc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda36fbc6d70f5ac29d8925a685376059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38e2d9279c65c3387bf43bae1f58d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca04b01a8ac3d7af36e0b433dd968de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea73a5b6f75cb0a76e94d9ab152cd4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a5db36fd07e1eb5ebbd642b251ef363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043e13b576808a5b787c56edad90ad764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0a04e2fca500ba9ef4e08f699025e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334c4837e254575052135432a98596066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcc77992215ec7b95c826ca5ffbb9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ad8450114443eda12280ed60e879868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2cbdb662f010d4a0c64c766d5c6ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b340bfc20b35546cd234ad4e9bd4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bff3caff6f1f3554795d73001249f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29987665e58eaf3431a059b2cb89992172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44460ba54545a03dd4d96540c792a61773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f07126e4bb19537bb93492ae5bb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6393f8964f8a6ee24d65f8305c40f3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed6de468f33ce327750bb6bd55716a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0c7bf4d263124b2f75506ded3d36d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7742167a132d2fb33424500871bdc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e53ee15dec86af33b4dbf151ecb9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c3c7da5ac76e8543a6bc9935b3d5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288d3c6a8e46948910d2bdce996948781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a53ba78d87799288688387792bcb8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f63e57ef6412585c74865241c583b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aad132c7a8b2f316c838159014fa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a538eb38400a614dfcc07a3b830bcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77db5519d7b885ff1461a8b2c0db8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d66beeac15be6870b8ecafc6e5cc2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce406e2aae3d481ab6f3acde6a55c5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dc7ba05aca5de6a240020b3f5af0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb2f63afde3fbce2b1d1aca4009ba190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374374f422955e0d417ae4b7b6752591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1c3c991c337060d01a510db22e53392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57811157cb4356b4c77f71e0f2ffb52a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf595cf16d4dc237cd1ffd3a7b70d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688156d1205612d280710be7051c16495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c2971e73c320a9263f5bf4a61bfec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096505efa143f007a4cfe3d0ca8393a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b12a90f8ff8a1419ae9f794edad5e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a0cd20487a8d2c41995bef84b707399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502443c9029cb0cd285f51a18f9494100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9bd5fe166106252f8a3072ea2d01d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb89cbf37835e9e87358049b09e238102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aabd52a82168111aae596d1c74883103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a018c569d6f768f5d1923f424b8e85f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d60f1714e537a7073cbc15e2392284105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b5850acfbd88fbbbbffd94f1952c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e7be7cdc8a67bb9010a603d977bbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558d6f4da09d177bd94c627ecc6a60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b40b3c734179786b1f43db0a659e0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae26991e0ff8a417cdde667974e5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d217885ab0c9058fddd6f1659f1dd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d869da08d934203b7ca71f08c2919112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a0a3610505ebc330122841c7fe1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492f986627da403b44ba25ad860e87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c7cb50c021f739ea7e75d765b20ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b074304c0d55e8ff13285b9671d7ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85829384a3d7d0e4bc2df58f74784cc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db49b29efe96772fa0f0c6118076752118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec67a198cbdfc92c9e5c9ab158059e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463f53d82c463602d07482816db0468120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d422b0bdd40cd7ffc47cbf959353339121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582c98f95954fb21c70a2ce3c535aa1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613a474a10cca76382a47f63557cfd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fb91b4cab8b2edfdfef37181971cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e7712e88f12121a28768834f68a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b17c74a578e5c13bd41f95695c4bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980779ef77bf830783b8f767fa8486d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11eea223cdaee6e7a0e438c471b494128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c559bf5321baccc8cd10767a005b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8870bcc2f93d349c46485dce0d8f9ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa887656ef98bb8885455377d3f5c69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d49456198fd4a113ad9a3a79406c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfcdc505509e87e31d7d8dd134a313133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f31789b0008799e7b6eb5c74226591134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa1648e628dfa0aa94d8518835c686135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba6d6f975efd478db29d370e2e3931136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37537281e6603890bc6b0973010c65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30882a6fcb13d8cb8c8c33f8671ee208138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549da8da00646e32030d25be9034e65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb921a6bfe9e184f565740fb19871140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc609dc6cdddd6e527a516cb9e8adf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529adaccd7d9883e2c2b2fae799fe17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c4229348fc46bec7a216b36764f3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf87129acf79ba03f65a844d50e58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d16f97c46fd77b986b98424e378d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029b845b129430c9b7403e01a131bf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405aa67e67fdb896c9e8396cccaff6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8774d1e5126aa36f2ee139cf0cdd3e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cceb3edd4b282705395c99611a2803149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86024b2e806a040c224ac5190ea3d4f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b7528507e8af45e52dedb10f7ded3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57cb38fc9fabf137201489714343db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93ecb89e91e7a763e55fb71702841d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6111b37d3ec764394918f0e7ba6ce41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b78fc2bf296e2a25bc25cd1628450f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a814de601bdb342080151218a92b5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e98193bbe065a04bb0b86b2a0b176157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99af6fd4c7d4747d68a7f43ca0fc70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c512eb75817b62f454e79c3621cba2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e69d7567ba34715e218be9e43aa24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b3cd615977b9cec912f57d97d2ecb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761f7a0d9e463eca2fe51784b340bd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596be1bd5bbc5ecc2292e563282eb355163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d11041f32a06cffdf73a1e96802768164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3220b8d4328b8fd3044fdd84269bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da4ac8671227375bc3f77513d5a6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b2300fbcb0f92f89d5b597744d558167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a496be8acce8702ef094e017dad88b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366bfb837c6521fe6e1633593dd8290169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e2cebb3b3b604c8ebf9a58e7cefe4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254cdf584126f4f01971500ab609a38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d63361fe2f7d2eb7ec56e108c4da8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c91f094eb74c1efba045d1b6e1087173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6db8a22cb6b309bc01e4427d4f5679174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d8986a92aedd996f9991619f37cfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a39ee966a2e9210fa3c1cfd34a101176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e094be247d2f270dfaa2dc8978d0d17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048635ec8edc661b312eb7150875171178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ddaf89bc3b42f21082ba4524a9dc1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998e5c8b81053440b2cf5e270ef48f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb33c3a316202073ebcad9d80836c42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bceacf843cf5f746c1bb0b747a575182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326c5c2a577f4b791648f6e933c9fb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97c7b175cb278795cfa37accea1aa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3a8beb65b2fa26b1d2762643673da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ec4fcd150551bbc3af967747eb52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26570ce5014fd0142553afe0eacc46a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd5909fe9d90882caa922f300ffcb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76a8a5e9d5cbeae3bf1bc794ada8a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712f5653a1f2d5396f2a580325280e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07b6ba35c0db2603f5d9752c2fb7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083637967fda08439cfd21451468289f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc91f572f922ad6ee05db3a9cde927193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81c9af1c52e01cfd10606eff1e3956194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18886546f6d7ee0052f5bcf3022ec5f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6986ab5a46eccfd3d9d4f784a72c24f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13709680fc78b0b67359f9b2ac021da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf33b890f592e43396fe5fa938161198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2387cfc52bb6e025acf40831861a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3505bcf1ac78794b957b338b4b4da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c5cf80ec23024aa99f66ce26df75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1a65317034c11eceeed0ad384a75d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e51a48736acb82424dee8672272e26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d0439fe3114f2f37e5e3823b580d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abd886b8472e9ae78c16a19518a279205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bc820637bab4d475c38244eed8a1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fbbb87bf856bba3d85d45bd5cf0c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36175f9cae7ab4fbfc1c790f420a0217208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb48bd16b811f8e6b1769da4065400e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bd2eea73fba45dd72c91969bf6dcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e18cf6e541dc0ccec625bfc23312d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a977b0ef9cb196bdb22b16c7281606e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7db5fe2a1c99b998520803ee13ac8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d0c071d037aaa3caf0466e53fcb57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb64b8c55da28c4d91cb5b086140ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9970ec2d7e9612953ed6d83962bf365216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f2b0811357f7095d94395e19a9955217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b93d09ebd652a039ea4c9d9df00d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1d68a97d99d5247413fa3dec8c454219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a669a79ae1932971b098d9b7ac163220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a29236e03f04af57811ab2eb1ebdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d470cc02ebaff4d31e1cc8b67108f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db290b6cf1c489fee885ab70de3c8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4712d3620112e358a218e8ad76dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5033e0e39cefed920a5efb2c980937225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617f65c3f284cf8cc27a599e5c458b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488f8aeef5b4adf510691c78ecfbccc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b9443ed4f8e743f3a5c0d3e2fe9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b0a553a01b20b0d23d253beea4248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e046f74dc65481bb373445cf449fc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df848c4e5749d64eb9aef588c6c2543c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a4f5773903ced68371f0e4a71240232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f681ba9e074d9b5bbb8cb9813aef0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e076122f7ba90b87356b69ba82107234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45e6adeef0f36d20154a31e2cd7de4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b7ab7d5491fa181a47228a6e895cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28044140fa4d88f01d97c641800e22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185e20f7c7498d9d98dfe9023537cac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661bbb842c90fd614639cb1df3843f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd508d0e89e60192568ad660ac37f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320209404a7eeb98bf670d35c56e198241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21998072704643a6cdbd491b66f5451f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27c571865f480e9ade680a4ba2289e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0318fcdb6357df6be37d3efcde3e79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9856ebb07c0b832eb9edf921d78ba4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabbebaf68c0363ebfa42cfc324fb67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf80d6144692445809e13bad451096f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe77849c71873de6ca2d218950727a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554b7b6685c7f6156fceb6dea02b8df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95b1c5abe0859ca606cf6c7e1ee274250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf283655a33e9d940301f6d445a798251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90ada97adedb548b6826f264e1496a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc2fd61b4250cc2d339f7cc3bffeb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d006a36c762e54026e0e1c43dc4bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591933f64ea7aceec9087be157081a71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957714e5f7821d853a1c3392b5e74fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e8a5225e81fa048120d7bef1262b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e11764502eb7d7ba4135f696b29bd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518023c713433751a378e9ad6ff4346259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4e01b6e4d0efc83ce6e69b78a28f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5e7e39e79ed3930ccb52ab5e78a82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6a914f8d2b580f4b21f3c215f4774262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95207a2a3d47ef6b1fb6511703aae966263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81dbab8f39b67474652fc6065f4cac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a45ba238b504859254ff1586b5c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bef39b0af20ce6f6cb64245a8897cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433446edf3fdaf06c14a4fd50efe70db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a9994ddc9ee883c38b8791fc313f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d286fcf70fa3a8a182224c82c9fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b513ec1db3a8ee7154550436f14879270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4a1dacc4fbf8117ed95221c880c06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c311ae61a67978389857f367b85e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bba6a0a47e7bb27a78ad89bc3bbbc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714fcc718bcddab1ef6b5758133bc0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391931242153b997440daa4ff8cc315275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7163e7af1469335c072f70fdfb19be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac435ce2f4879bb87a62b80dc883ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77fbc1fa8b4efab86767853638e342278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8c7dabcdf76953ce81bfdceadc7e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c22e4bba71fe923842784c0d2ccbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfb87c42f2e595c4ace81c8fafeece281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c612a27136f327fe3432f518407c33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2a3ab04244fc1ba834e780513521283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062ee0e6fc8fa62dc0964aaf6bda3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8974f41f5f5f30a4bac3e0b07eea1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce327961b232e410ae21604e85fb6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3be43d9555bfacc64fd57e2bb5a97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc5b961c06364c0e566eb4cbea0353288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4291e0896a7dd293eec2656aee9c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6a56ae30adca2bcdedcafae4788a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1487a76169ca93084a29377aa400493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baa76ceffb66bc914b336912ce42544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0953d1f383e71d753dfb4a9b6d587b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860cd7dd5f0ccd7886d7962aab48db36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966c9d06fc9356ac0051c7615b80087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad25b1cf09e678bb0522743eef8fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16efcec8b311b8750ae18844769d709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa20c7d77adf646007e543ee1ba96b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1db6cf1b234f87e0425db245e307e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244da32aaf8a026eb3e69e42c95e394012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd10b367e84c1e25455ee098acc6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b2491e45042ec5845b74bdd55727414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e869a8f41c1951a798d8b815c86a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35a0c1eed96e06523d01f60de5a92a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fdd59ba1e40ed5602eba1439b614717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0139afe0d95a9bf3165af4aedb7aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fd309f64f69466f40737f1a3276ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762f9844c2da2b25121f9e71694784320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc8d012952bb223299c805354609b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01186d19e9a048e44f91132ffb61cf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001bf77be264ea9b9987424cce65fcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622c5ae106697a1b387d2e0df35ef8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3bb2ae00cf3bafea84266bfd5290425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea377c6a2212e9606527caeceef0d2f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06900f30c78a48f037a1f57f0c08e8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99e1a4c03ed08eb7c97b83b38b5dc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca27dd8496ffbeb6b9101ef759200f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28acaf90b439a5aec5ef407ab3cf6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbaddeac133544e7db70fa96f2460c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e75a35e79206dc0d5c8eb2962f12432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362994c1ea400c894ab7b5203104a44b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dbcdebf496d7954a6b6df8fb48ff434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520883b8127c30f00fc2df48324cf2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25659dbd8abf1233ddfc33ff7e64e5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7266d6b5c15e1bdf60574ab16f98137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193754240a090c7c80a979f7eae29e5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16562a72cf9898cec7daddf68d6e26f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291590e5d21e8abb76e63914120c994a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa98abaa9683bdc7c506c102decbbec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba210ec0e2f2f3e94f2cf08b49068242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca535c5bea906e5fba3023491cf152d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e5fcf32add3ba6a96562bc14617f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d685f18a66858da17eed9a85f61f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bc847033f4068fb5303ea2d9baafd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042e039c3dc4f594b1dc42bf30a28d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbf075765b5c1b8f3d2e0c5795d59848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe8abd90e35bd91aa81d129b9d87349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d923a79c032911288974b8bc6519b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb1676fd91c0730bc4565cc5530b4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f72ced9ab0af3aa961a0d64a5438652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625b6f609c5bc1b6a0be85672dd8d1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613e23b952ce758e978ddc623e1be3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33786381de984724ca2cb1be1d315355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c8a918315170b14c5cf80913a663856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae2c94a4c57d59d3364f1568c94cfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c58539cf7a4839203a4efd8627d5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5760244293d5fe88ac2308b8d71da459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd4cf527352f4f86c5d59c166cc26160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f463663a384702c0cea2f0f16517e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b483f4156260f0d750fe1a71dcdb1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877251cd031974a2b34901f1d5f57b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d06b286357693a5751e367714483964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff54a307b71d9bddf81eae3754f9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b01f324b7d21a8c28a962dbe19a7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7494c132889a5fda4ec928c5eaa4c7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5493e3214bf50c39a4b69754a3095f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f47c4caf8d0ef0ce37266440a0521869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54abd2be902e37b808d59d72b7ed29470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b8c90ee977a8c054ea1d4fddd03e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7a44ecb305f3dfb900aa8318a4cdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42236827021dd42318cea740511eef8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a627c047e315cb93eccdf592e55f10d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9da81ef77f06d5e852a337e66ff09075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbda16a1255be01fc8d2d58d66ab0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086700be0c1235d695ace798beda3db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca12a2b30654e5a440afc0a1f656878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20835b579ff99c6bd302ec5dfa73836b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02c92ffcf31558d40bc6161e3dfb5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c94cb5930c05901d8376bf4ebbeed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0791101ce5b0573b65eeb2230f2d3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb6a145296efbbc54588047fc08f1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc45c12084739ac2d5802c6857c26384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff684b79c10883ced7d56403164cfde385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9a0f46785d0bec39ffbf122beabe886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181a4dd3ead8a9e8437627414a5eb9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f2a6e37a48a6fd87f1f35c4c004df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2f8379c3470e93c20c81fdd69547a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897627292981d551c822dd58452a27890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67d7f31d26ed464a6932b592f20e5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662800ead02a6ab672a0a2d29282628992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54f3e8d4bb95751f212ba1de13d9d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414eec29e79fc6c463febc8c560f94794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26a73a3a347e583eb199e58533cda095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13cfb805316376dda26f432a878ae196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68944d66c790f086b04b7370e85555a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea93c1b7f8345de81b694ad5bd112698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcf40e77d99b88e20e49193f18f2fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29117be6154300a6d223d6221e55b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cc07cb67f256eb405516fcc79ed53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a8668754ff2c9e4e2d065ceeb6f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cda19cf49b74e88e575aeb9a994e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b4517ab5935bde5c5ab3dbe2b2073104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f4d1ec326ec177aa5cbf2f16ffae9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef33f772a35e2427b59b36f282e2f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d468f6c724e16a4a8e768768a0ec4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96477c6ccc8df03806b67eb5f977153a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339cb3958ee52de454d635615ceeb4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3dec5d08e847d319dcfc76bd58373110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c0efbe18d37e25f4e1d7ed4b6931a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019eb94f2a826d3b4b26ba91f7e8a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a12b169a725e63bebd5a0eb1858bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d81dccfbfb87a2afc943f9ce20d8e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d866358cbd8542e21bb146080d42b0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941ccfde0a754df08c7225205c2e4d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14aa593c569032aec26f2b381a249e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f70b6681b5fbc656c79827581ac50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd8ea9d7457be6b8b144be6cf01db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db396a9b9614f7dd7bb91f9b0e4d797120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2cc87596e2ddb26c4c9e14c965bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eeb551574bed215695dc3c7f4aaab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072b47a4a590398fcc0a936f98447bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de241cbc37285dbd076d2baa4e1f13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb64a80c2bc987a00590fdf5dbb1ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a20d82581061cdb98c476ec9ffb107126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc08fd42c76288b9f151add18fef83e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31079c26b32f1dd5a96ec57851e959a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bb5826ef8dd42d2fa4c88e761c7b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e53964455c11d37f5b20ed62f6f13f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b255337bbf27c1ba1bd4dab40e05cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d016b8fb91ba72a7dc954b574df3a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e4c5fdb4c22854a92269daeb6d125133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a05da9629b79f3349082a052686cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c819e2b661b7b1f10c48f95416f036e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a13e3254ab5ba1d84bac71efbb9ae9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ab3d57e02b029ac102347331f25d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4d888bebd2d749602602a0944a8d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddc5e431f48984c1c729e5f7152257139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f856428de95f5d2902c4550977bb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa726e00fbda55eabf21cf90053b65e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec89cc691e7e30a2cfdb661009ccd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d58a11a7f3132abc7b81a900dbbba5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d81ab2277e3e413d9f5a08ec2ee98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9238eaac7864b3ecefc3abc6c99f11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83d844eabbad2c9fddf1a891eb1eee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ab8efa98444c9ced77adb9f481cc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac152a0b5140bf1a73eb872720e516148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482aecba4a780eb9a61b3f5461d17d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258023c271442ca37c1424b6c66c35eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120343e8a13f33f048690b698b4ac9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc66855d231889750ec0b969ecc33c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2063a9135ca7c34ae64b9515293ccd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde4a5199f172807f4456f36b5b1bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890683124c74faafe83e1c627164aaa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a5d60a6f6bf16204e0f70214c83cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a765297ba4a4031d682398977c95b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d1653eb32a7e948ee561d7941fca0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff617f221f6811ccb91a8b4c098b68e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ef4d896a0528dbaaaf343f4a55aff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2718c1a9c71b5ab73aafda8db765f4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbe52f9c37e7e4a4dc39e22e1064d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd3fb0d506f6a29f78172db10712f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a068a0f3bc2fe952dca6d9abf9090164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54dcc21ad84f16303f7d9af2402d75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc74e957f4f6e74f6eba05ec338ee4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de8d272fb58ded0cd6915cae976b14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d2f11d742c6b5332ef8a82bdf287168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb60cf9bf99d442474127329cf8b09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29301b7a8ea91b5c00df76b5efb072e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4cb6e337ed18db164c117f132c371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac160534d3e118cdc6649bda065521172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0385751bc907e0c94cbe22089d6d86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394241735c149f26f2032597c3031fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ff348425103d78c9b06f7bfad844175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11930478f8c2e3c7245a3e346a169a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5745f548fceda96ae3d5756c41a70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620223b782c6884d9dd87334697f25c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1998c95d74d6ef50d105104ab2e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335659a969b0d40b6b2c3e5109dea14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6ff0e49c199da63ac6ba2e14f759d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f83d582aebc2d6ed6451b9f410305182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de004820535463fb6dca4930af63cf99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feaeae9c1fec1d88119ad4c2244a79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbf6b872905b9d6b8ac52e0f8f7fc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fd4596eca73e353fcdde095acde54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be837ea8e51ff1bfc72623e2c92b1766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac87909d225c297483e4a25e56ab4dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6a687d5e279201894badf99b2825b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018271c1a242d11e0059f7541fd06e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ebf4e57672a03785218c704b9fa6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e1b44ff300c10c61c3fc1683d603192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfd5d77e194f1ee0a3e75161d1a635193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a4ce098487e040b3609f3767bc86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc56bbc1982894a9c4910b380d2bc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c74cef696394f3d4ea1ed76ef45a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd3c2fe55e5acf44f7f1f8a6545cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4bb4a02147de6c07163effb59baa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a1aa1c53804ed2d9bc7fd1be26247199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a8baccf2862fb47c86ccd119a7cfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a0d525eb1dc747a1407d72f42005a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b363d594eccbdeeba3bd88d9259debf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1ab9312ea367330e294f0d4a8a176203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7c4e760606caeca6d93257d3fc58b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1675fef1289ccf28fed1e24fe1a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92500e724fc47acc8b4069376054ac57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e5284b1e30a12183eeb2276ad907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7ef51b6e601f8b86d99791fc0bf30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3d1fd17887c0a199fab3127996160209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a70c407887a2b9261b2d72457d118210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27e3952e38aab325c6673863e34fdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2295e550977970dc9928913b5170f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491e65b03f25cbb994896f5de2a30eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c656f4cc02aeb916d3d6e3a7a704a43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82952789294de437b8546f33962a17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ade11a66457990d0efed6b2e685a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad5acd5b8e2075bf89b0899beabb60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ef5b5faf1aac395620dd225b18a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527520c3a0ae58aa801cb2d3f2cce064219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d049c6aed6f3e0580a3845b3e3254220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1a4c1e6bfc87eaf3cf4a2bb91fe2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6d0f5e2a68e4b7b1911b7feb19cd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f02f41f7bfc4092bbed4b244378f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403050dc48dcc2850697ee8a782c6f9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdce12ead1c1d31e40d0dbf3bab28f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6b3ecea1731124cd8887b359380e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633622b5fba38bed7efbfb39885d7847227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02815af6ee019b9d3328fbc99950fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14280a29db25f5ff8d2d72b7d1d872c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54da25095a693bd158e57813a7a9c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af127ed753dfd3a495db209d03cf39d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caeb41f828ab66075ff803a538bfd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e91731a5e46a983c7665f53eb524ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc004f403d44bb5843de1bc736c8e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69532d25770b298f85dc0dc528a3c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970187c9cd4a225111aecb2664f76b56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c278d2b28793e7c2577e033b4494b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734995957a3a5702a8686341fbbdc32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771caed5ee68905c661d8f5589a1d59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf2e75289794bcb6589d9b8638494d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46896e8d741e9edfd40ffeff59b85ed3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a6512b76f61ff2bbb60536ffeb29a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca9993140616dd63f608b67fea47ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cedb2f42eae5db343fd5c1014613e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00092b68b4cc4042c8491fdd84776d89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315773db8f4a1a88ae8d38127cb901c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a238c2d738d0c03417eb51330db4566247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df10cd8479fda50db0ab1e358660aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b706e9e843919b74ed8a66ab025288249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b089afb7bff8356a5a9b8131bb24e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129bcf4d23e7e073a544e461ef4619251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433a484f3d37a13755440a6fe30ecc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b540a706bebcb510454af5c25a6faca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4401648062fb75c697281eef8244200254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ff5d7aaead834f56bfeb5ded65b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fabdedb0322153a61e4c56c4c9ad7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb58dc2774f82de4a630e044dcb9a13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313db5884c0ad64a420c3306578bcb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba532d7b2351c946d4bc1b0ef9cca2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6b2dfc5ea0a47fe731959005a80b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98060cd62359940e2d0bbd2ae580533261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33698d5c930857331e2a2c28c26d1fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34eb3f2d299784cac6f380c96df122263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab333f8b8cecdfa06106f0e8345ef964264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dda393e55b2f99cca176984d3cf70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0dbf84d005f5e8310eeef485004af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3e028eeac3ed636dcb2adeb67bf70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18288c4c8bd656ab94ebd37fb133df7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791998adca31e5d9102e14b3db97784e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d144aa975fb550c7577471505557490270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b74ce5d67bfcd74406626c5bd138db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780810f57a2a53cae90b6f38c5898ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06506da838d5c29e4135a7bf1e35c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451dc5382ac829eadca41cabae079e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6899d31f00897ed1c33762a9bfef5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce493bb28232e53df9dbeab8230173c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0efda681d67f618be13500dc9f0e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d1c6b3b45233a8953ff01c3f6b056278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66705f2d22018102e54ae6042e4c051279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7ba6316601366584f40913bb31f1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752413d7b01776ee8614452150c8222281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf971e7afa12efee56e25108b21cb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb5b10e602bdc2ae0e5273bc69e657283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3579fafd31a7273188e45a2dfcd9955284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdf51eb17e5456f3d20f82ad7a37f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ae4c08832958283295c587546a3a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a062384de7cdffca1e3d1107f1cd78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a502de688e51871f1f936ceaee1051288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>