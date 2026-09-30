--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980b74f22f87ca8c418badf6dc7bd9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1367289a8543a8058ae477ab6d6f6542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eda69bbfaf306606639f81bfc57313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25af92a7c951049754f1d45f8988cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061d215689148c1f9db61d5e3ecd0355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502763ec5610bbe157c02bbf63091e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c56f7f0f08ef9b91c7748c3df453f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a03c06986920385264a9c18c83db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d37701ee19db2c42d81d168f4c539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea61ba20cc48406bab2d0fa8141410c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec17b16f2b4cea44c4f5ce843918a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524550b42dad82363b18ec3f27e62ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dad0fd441fc6772a6c4484be0294613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fa4f76a59edc92f9f86dc830028f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1f1a7b53064e0cc5e761a0bc5c2a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eea10a5634c461ce0889ae39c318e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493144506bfc45a0db6a8136c9aaee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d2a84345fb15378df53596868fe5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb29a4e35cfd0162728ccdc45cbf7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de770ffb5c9c2266eff4a0a3c6c43320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1192cf5d7265bec1d151ed8b5ff57a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fdc5fad14c186e87e071903ef9f0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84a602fb7aafeacf6e5d09a20fda5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e98e1ccf8fdafe511d35e7a0ed505b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6952e2eab658678fc4f87d49dcd1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebd31a6b0c7c86436f8662d2466a0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2fb9b2dcdce8e1e1d236eecbd240827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca30ddb89a607acaa36ec669ec31c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fba19715f333918cc0d8018afde7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb3ec02b95f186ab3d43c4e5ca613930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ce5ea45a9e4d661c7e06804c03f3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db86552f70c7c5e57bccd0df08814c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603bc0d0cfb85c6a9a672c60800822f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5a449e619b6ffa3d6c6cfcd3ca6e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bf75163a5669bd23144cb33b6110d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfafcfa24b45e6a7302f32e8897a66836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaad6d49e6c0c20b43f090aacce65137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4fe0a21f421a5405c5d32e9290d3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f73db240500d1a94bac8343bce47639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3472c0ee68333b69a42810f719b8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e73d9c9c4750aee3d0a3d0b2cd13e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4abf0a1d11e31614880e11e297e32b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a655229bffbf056cd6c82de41cda5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5587dfde6adf6ba2d29914afd749044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a80c4c81e9e09e0c4c4c7dd83d13845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad4cff88ca7e16da41d835681fca0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfcf20efe390b9bc9644691bcb629547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b59fa02b79ce3227e27aa7a0cf472c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae4da365f61666c9b65b443b59c30f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bb8a2b56f0305491c4b7bac679fa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c8893c641075170abe305973173b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7eebea7805da067b09949a59a6c0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892d92cda067a9ff31a59e23c43d27053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf21e3d04253e3fb418f0f8890a2f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62196693e9e97aaa0dd9849adda77e0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4072a0ec3a1e3758da3f641bbaf34e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03a6ef6c587cba9d2703bf86e387f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a3b3a233388f255e8c29b827fd94358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43f49e297f162a43d6865b3316d66559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c90592dc49f99cc78b06e3864fc2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b704a1fc9f89eee66c3dbc5cf308061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8958e25a3124ea8a1d664a960549162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ff249487ae10b86bbfc901e3599d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0512461f5f2968c8f577a88e07150b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e8173cdbc3ff9927b100f5a66abbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f0e07349cbe6759b3610bc9327a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6237dbabb7e8a00940401e82ef816967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3e9ddc97c3d63a71e282497b0fbbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347475cdf62f675d4d43cbdce116e7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4723de4508f4436bd35038489b9e5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938d6f27b50ae6a15480d13d43b116571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5a457d7b2a9eb2bf6d36e3ff7cac872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198f89f44993d219359a30918f5a8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed143a49360778d3abf1b9147a90e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce57112b02ece82c4da6b2eb7712e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cc8ed1f93802adeba93f0ef75037176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509466569f510576ef6acd4ffb9ab04e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e336c1b4ea74c614e079ef2ad46c6c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c5bb0f28fdd1531139f0674c4d79f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dfc0a753ea1c1cd57b81857ce914480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ae272cc9fd860aa2369f8e15603d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b742a26affcc072ed1b6ca9ec54108782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef18b712ea76a403339abf64d8957c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13964b24d8d43a0b82279dd55c2528f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbef3f1791ff592949adb3405dd5be585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c445fecea3c62f2172a56bced8c16d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e98f6ab79454f63870e1f232ee5ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e29ad9e63ce0d88058a9ff44bd4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c8f53f24f5c5c3e941e15107e448189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9aacf4f14ab15272ec5d55a76994e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe42f566a3c6a5c42e8095b2dbcf06091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fab722aa8945e6c457859a62be57592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2091bb30ce230a5d1e4366ae1e7e1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6079380711c5956c1e24aabe2a2c32c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585e0b5652e1ba1e3d4d90f18b8764695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636131d4dbe6ad9ff71593d7589ff2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b78ba5a7fe3984c0a54582b72eeab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441cbb42f5497e825b042c3246dd31a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2e45a12a1919bde7546dfc29abd0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df992be14a440f5c7f8ccaefd471ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9c1b17af3439d7ff937351d9d6a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544600a2db9f4a8221246d6940e53eab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e71c884fa2259c4045e63d971b7ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ccc25f23cc372df18a758a5e3ac4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461c6beac7c37473c103e611756b051105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174bf3fabe5114ac31f865eff1def50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284cb719e21bb4f96e74dd5e0fcfd75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e42bf1c17a748a8baa7809eac64a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63415e36370f8d7e3903059aa349b8a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3ed034725777f2c2a7a885cdd8a0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3fd7a3907c4f6d536ae573f824523111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64730bda5a809c0ec5dece9f423dfb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75188c43663b6b159242a6aaf66b78c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958ae60bb72896f7f3bcb0d8ac0d6b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e467097293ed8c1d2c6e613b57ea2d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3703e5653c8f4449ec02203c8a543a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e17ac3ac0e6008856565a9e11ed3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9610dcfb5f5101040ed44e5768e51e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc4a490be60e5ec74887776be701ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9245ad37b21a4d347a87718fd2b110120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f969fe12ee276c6ece50a89cbb106121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3dfc5b996e16a28901491fa1bbbe5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b41fc0de458f59582631dfe0f7c82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aec91591cc2bdcf660f51576f8468124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d7a7028542e8bba63acdf61edb3f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818d8d298e2bdba64691cb9544d2411126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc717d9abb7c427774088bb833ec6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d13caae4bae71cadca26d1afbaa88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf963c50fd4ab9c2a4199d92646934a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e8781e373c5a784ed2a06b7aabaf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07b92a0275d26f4f3a58aa0c586063131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9c32c2664b22f628e3218d769ca38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0745c2c968e757e77fe2cabe72a5668133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8bc4b4414b0aa6a8b1bdd779c0461134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28ec5cacbebf5a8ac710e3905ffa16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292a0b29f7f05b50fe0382124596e0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432af12e71ae0adea5ae0377016de263137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72dc13f978ae51c4c6f39e9b7b4abf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae659e6efb9a6f0473b991d2c1d9eab0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba60eae0874d36dc1961176938b53c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5300b4c1e7244ed9aa8a11db890bfe4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097843527adb3eeeea5885038ec4c6e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef0c8b64469f873f191a3d7da2bb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1dec17d92d4234b816e1f317639a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00365efc2e6175ccf2de3204cc5be224145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0438a5ab5637a234290cefcbc8d44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8151157442eddbda2b4175593c512c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd5c5faa70a78c5eee433a3649eb35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143d3bf194d5e7654151a9aae13b06a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5c134914505e702cf7cc68f7d7d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461299a93c220dc2ac67c5f760802ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d120861e2d3cf2c44a0fb467000caf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f994ea89998ce7d5a927cf42d527591153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebd2629bbc610588e429c9d016c729154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38560066fb04af1f308857709749745c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91ae5c9591bfa05f33cb1fc9fa4ee9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd03f8945a72dc495ef52c0656efcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06e0cc16375f9941026b6b14807a8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdaa7ad8125cbeceb2d27781fd98a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49bccf34423257e6fdbbafaa336065160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a0ed5a04ef9c142f751101fe92d13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92250acbcdcbd80f0462d72b8a2a3ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955a752cba120779b88217af0931e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0836b2fdbb0c6fcf3da43a5fcce2d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a808e90c7d4f3ea9fa61c9fae27d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858ff743eeaeae03c685a04c4be666d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba748059f206f007cfc97139b4221f44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4345953fb3bd42be34f42345c3688e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6239adb31a5b5c9beddcc0766e709169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92652513c45612cfde02239d92ff700170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf874dff4aab779a278e3738f723fa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb964671014a0932569b8077faed15a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abcbca54a624f5e43484ab39fd834b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955297a9a6136a2f051d59d16fb614c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62b44fc7bb1b7429550b8eb84a2cd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0065aa3d2ae4145eb5e17070e725f9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cb4902fd55a5a110a867fe4f5e12c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4ffa2381a361e6c38f84d333d87dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40df989b7dbbd64bf28b421c14db32a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041b877131a03bdc418e2417eeb1afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab95f7f3e559d7b35e8677a849fd1b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e448cd76ba7cd438997eb5ef7e4be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70517389e3c5e4d2b3e375bd650f27ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8244b8e6b7fc6dcbc21623317f20ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eca9ab1a36392bb23f64ff423eee99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284120c075ec7d528d8531c31226cbb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d909fd942fff037d73a063301eb7db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e572913a303e112461e8088f051b065188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f56861e266f3b225f52d325d9d6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686cf08b5eef33b68dba669965fc0cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87855cf56c4be549e2be59649bc6d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51955ee5b4f54149b71ce35afdb2f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252ae5d62603321dac1a1394ac69ca8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cda3335b611eb65579d5849799fbb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51816f7a626630c9055875c4067c87c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abe67a1d1e8538a63f9d5ffcab343f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c60efd1ffd1b8b21c6e2d6d9cbe0c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e662e86a47edf454049093a1c8a7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032f2eeeb9060515849d7478fc17809199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d47a2cf882ade005de56fe885c45e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f83ed1aa19ba9ba5b49059963c76c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e23538293869657c055ec815e09955202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22034fc29a5e58cdddffc53ee6544d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7c36f0fb71352c6c840eb0636dca9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e60237780decbb0674f8e8c455b053205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f75ca479b9df9d940ae0f6868d0ae5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38817227c7c5ad09049ec099bfc369207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87898dce009ec728ba61b7309d0a07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d9c800c3c37276e66ee878cf077e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cfa1369cd5990087fee33b34055b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1750ac61387b8ef4b7648d85b36b84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444460d23c2a4384a9919b7aa00c93d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd99723e49d2ad3cf6d31b5da06055213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668dc037f94235b18590b2b9e12e27d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dab5abd53e3024211d3aac42c03fe8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d214fb92aec8743048dc25b9c6435216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4783a215d8d4f6f75d233f4d94f022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262adefffe441a6c9ad0994c7b4c8bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401528e39522b355e029f510ad433c46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c707a5362bf77a5ba317703e6c0366220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2882225a6e81ad62266b475c2f2c66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbd0d31dd667c1340d2090341785b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756ef5a571916e648731d426261a012223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a62e4a819ac362ec9dedf7f724e890224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e68d9b75c0fdb69cf7f10bdfe6e20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f778cf505f2ce641e8ccfd494905326226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5c0cb649060dd5f02771269ab07e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f2ebfb9edd7e94a333caedd9493a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a34977f19605a08821dec297464d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1b68c2fa6d00be915a99e3697ee04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d357f2d7f99a5e6841bb9b3dc23ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d045f3eec72401b908294b059cc2eeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2da2a2cc28baf880b444c93fb6ad09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3352052d00068b19e6318b6c15533234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b559bd472370d6091b80642822517235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fce801cc0e897db95fe51a9b57cff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa1b94e27313f90dbc9a62070651d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b8432e345b3d172d0820cac4ccc5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bb0251ce9f7ff9a88f3b41d6a0cde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba511536379761f3763e46fb1f048d36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ae4f91186c75165799fc229a1f7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff4d1bbc392fccf1c96f9deecc1bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cdc91127ccaaf665f3077dc09a8f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57148c784d5999342122843ce8f6ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a8df78a8dbffae84ed0757c25f0bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e587f4711dba6803e865e319001c53f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647df440217ce2c28cf92205c443d838247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9783c80ca5866d3e0f3ec03a956779c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9b80ba9d066632e7258c4733ddb20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe052ddde44690a64fdcc8a2efb85111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa108f5bcb6b9dfe4cdd2fd71c97222251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191579a721ee6fc90a517a2c9a1fc77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a9b3a04ddabbc8cc3b4d42c211f58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113524d73137dfe36ba1d521b75910a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f68dac1dc367e84279528838b56ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356f87bae95cc92be73216f0b947ec6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33930670786d52640051cab384595b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33bec5c2fd0d859d748560eddc0b06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd11323984bf0b4b8118d0060ac7af9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410cc4ded2892ae378979703ab28364260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796eeacf7a43a8b40f66d47bcd807ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672fbe9d947e46c2c4dbb12e4910371262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7783a20c094f92cddca5a529471a75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ef2937c50034ce9c6e670064a7a70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697a0e8af490d9830790b61e1b4748d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2465502de9f8556439626563cf48c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b145c502ba02d63d1b03e4e1d80440267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edf05f466a28c3ed085c168fc1f6b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37d53ce88377c49799895e9361e4bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b35d1207b9f1a2e153714eac4633a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b55450d73c1fcdb93d9c0927e8af7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f599fad215ddf5a71270c67c4b2a49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fc53384ea76b0abdf5225d56ac41a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3f2bd84b52fa07c0c194b12fc51f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1df782bf9bb9bc523f3e09f992ac6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fa07cd8c614e1058d80dc08994bb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b2c4f619a839caa5d8cff496b0cf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504abd06e6f2e3ef85d75bfbd8334f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad86647d27590a5800ed48380f67712279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa0b3f8ae348227626ba0c8cd7b8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6b69c41573b303dee384e550cbe57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005c55d0f8456cb46eb0aa969f8c872282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7e98bd523fbd300bee4f6885d037c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce5b89cca4923ae02c24304f8b4edb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad82b7f65b4d0f63bdbe38286de09f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad12c2e59a794ec67a8cee38db1dcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c230ad06c52ad3f041955eaa410807b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2528a54e6f945041ea6dcd0064a4bdb288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7bf1af5de2a1948173c7d6f8361ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966dc37b22da740163a809fcc30ddc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d36926586dfb99ffbee5399697b7b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b353a02ce5829fa0ed27334d740664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c44d9649f88f190f18b77fdc46bea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856ae19f5df3bad1215673e2611dda06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618555a5ec068abe94573319130a5fc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731add70b7e234cba395fce4327b85b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf41b214aa1c8d851de0806444bb5ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2df69fd82ed2c72e472a2c501852110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7524e9acae0361ab88ace0112a9a30f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6abc1d6bd3a55625cd376261307ddf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72126ba123001e79d3461624c7ffd19613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9638561ac4210637ccb9cdd0b725a3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569e18817c88577ed4b886aa48431db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12897616b1ca1a3255fd75361b98b4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107a3b7b6128ade87fa4cee35e74da817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65a3f3c2e53c6f37d0c637635aa2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa518e7ed349346f1093362d0c94b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346e6c265f6c299a6f9ee847d6d1cfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10887626d0473bfa731ec7d2a16cc41821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1134bfbc530a7f59dedd067457f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf01c949df37e591246bf31a2678b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c742f0a52e1833935df45b4af8cc6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aab50315b54f33a5e842c6c62e46525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1655a8384de654d0fee8741cb0220326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d36f206158f2a6d9ef0e3a16d244f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d28c4e45e8df13625921d44cb771828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e9c765a5741661a7f52ae39173da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8090e7c4ad17c4091cd0df979360c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4f42cabfeab6f7d5a1a8e31331e5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b986cbd75fcc79d07f5c241d4f624232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a08546e36bbcc941af7625a2b7c58733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8e267c9ca18be977819864e5798cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883996159061f8d83779751925874e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2669786cdaa62297e1aa9cb17ca87f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb572666f9f970bf84e8c2d053ad4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bea38d78d4216ada99574c1cb827538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f685a61c1dc1a245959f3304938468339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ec435760beaa55525ede38ac3252240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28adee05827bcacf155dad98d333b9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de85b399f6cce3855043b69b8587c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d648af219466ccd5257e88c566dcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50209ad1143f6d6c77482ce87250f55044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3f7c96fb0742eda80cc712283ba1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a00f3630f74c5dcee42ee09acb97546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090b5b10b38720dbf7e7045b84f4fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebd25d92a169751f573cb1009f481648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4459abf1ec9350431fcc36e0044aaf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335ad584d8ec5568840ea2b9ef6939450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba7ce1296faabf14233c0f92a2955451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca773d09cd94fe53da3c40932aec7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a33e9ea3b5622c6fb50d3e59a9d3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1c23dcd3bb1bcbd7f10ec5ab7631454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6db35e6d275987c4e0e0b858d5a7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75a1dcf7a44ad395c18c6b893cdae656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde357eb92d3bd68218ee475d8073957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f5e1ea7a9f9b9abcaff66b04f7cc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400d0b503adf621fa99864cc1f2463659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eb74bbef5aedb07df5302afb26b7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d08b6ade8293f00cf5db25cb3392161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f64f1c462d03eb626d766ef3f7b2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b94be6c364e15700e6f9ff9be835e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291019409fc2e6040ca95c98c9886aa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc102e0b5d732058f79d784838f4ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48743b74d25bec3ac26a807236772c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b404b886c7acf00161dd9092c1f4c1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5718a6ac3cc46075d214ecc50964e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9d22bf88a2843ed8cd801c093e20b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475a8b7ab38acb2cbafb493bca4285570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1871b8b7519a8ea7211c6d386d32f0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c05e0c6991dda31ccf7b00fac886372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceddfe85d5a64a1018ba3d5f3625e4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75b90e39e5da11690bb2b2bc3898a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d08c5c656e803f9fba015f781a192175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51827a1c7b8ea721fd854ca9aebf408b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06211e5053c94d7266902c7c4df90b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb9957a0adf41b8c5294b3f4f414a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a7515f78f44b132fdbb8cc6e5186d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f7dbeaac47d4d91b66a6394c9bead80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ccef2d3e0739e3953f5bcc961167081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e462969cece33d196dec25f6ab620882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b45fc134a5ec727860cd68dc5afed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e9555bba2fd94de5d869579a578f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188a9981d142b7fd8bd470d953c7d8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861771435edb7527935dc32a36d22dc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de6bf24a1fe9bd95c096693c759bcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a896eb9a48089118fe845be7fca288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9404062d46a014ddbe8899ac0cd09ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86ce756c55a4e7701cf48d6093c49f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca277da210f070702894588aa16dfa0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad4ef97f9d2dd491a4a6b68c6861592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295f76c26301ec1616ce56d51b83eed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1683ef827ed6ff5f8fa3876c5cb4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f066eb6156404457607b57d92c346f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f817da6d81a62fc69ccbdf1268ebe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ab1d026f7c0f6168781125350c58397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815fd48f2e351814819964b690cfecd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb597e459c3cdca3c410e0a445a57b6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22aac24fb9784e6d1e44ebe335176100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada07879052edd7242a69669191106d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988fe88d4761800123feeb26b1c58f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17995d7e53bf7f25a02b805a95c873103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd8b09af9398184fa752778a43de17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785f9fd444f69dfbf3008e6f226b7f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914a21317bd9e972da78069dedc954d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bef2c2ec3ae519637f61b0f62a6fdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f261f7108dfd1f08704469101344a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cef4417356daee7e1d6ab7b3599ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074b2a3f18afa0f8307953a42b5d67d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef3d3e04d439df70116f8978278d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531456a08ba4b305e5b6dc13ccf005112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb57ee1bd0642edc053cc54bd223721113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae54618c9ec9f752d8538a0e29ad3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b5f2ec995dcdc269b607ae472524115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91d605709e71477667389b4e9b3a8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada11ef389ac15521e29c5cf6fab56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc4976fec0ea2ba11a494d289e04f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd88865ff7b4cad2bf0043428f2d45a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d5ac0bdad3d0768a24682cb126788120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb41a6a5eb5466b96847abdd37adc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da606567e23360fc9f3c655c15a455122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02208b89783b759d63158e26f6242e3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55104c8b7daab253005ec651bc87057124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c38cca546447a886e256e0bf535189125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b424ca4a431060cca06c854400b609126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9499974ed8461b1a7a1b396f28504127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c8d398af70c40ae8faad9aa57f79e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe53d06d77765c43fb5208a419b7d3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81e36cc864ff09c7118bf575ecaba8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1805d5f592ef772f52f22abe5f9a30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e2639e4f1122eecaa4360aba89b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195364c0db0f38b0679453d700be249133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc0c87105810ef7fba7852b96b2bcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a576296439a42995f286e5cab90d63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ebf58aec2e525b3b29ac0f9f928c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27a1f46f094573a71cfd871aadd92b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5bc59ed14d8160c1b793390f1cc45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db965b4953c6ea421bc8e234f471b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a4b867a3e5f367a7527a9140a9d31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f774ff3566c6cd2ef2ee93993b3d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833609461b9eef332e80054d136d659142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf8b0065ddf39adafe161ed90b6ed6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306f9aea5a7a79493143a6468e19f97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159615288d0a50e99dcf8e3d38c4358145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452344d334bd4082a9a0f71deb79ad68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ab5adbf158438e1bac8333243e6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2ac93da7c891b0c9e10470383a53a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a006373c50f3100d7020f44f7f92f80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de8c54503fcb0c5fa37edc44523453150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba277e400f0486e1d0946a44f7bd62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f852be461fcc261bf0418cf9de065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fd849029a2701a1478cef6d27a47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be1f26c62ce10871077a6a3251d5d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861232cb4da3edbce8d060b375392341155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73b68df24f0bc4b295251c01ec0913156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f721e52877949d32edd7237d8052f3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23614122449e1b8f054b51c2195e9f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba08a290a66a7aab84ea935411a41fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2138f21434f3c68af58f0d6391be193160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa0e50b5009aff1f1886ae6a70a8b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f854df7e2d049d41131c16761d8402d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88517f0af2aad5ec8630c06d260b78b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809bcf4b6e71e0e0071f8e8e376a987164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57159cc1fbfc32b97ae839208c2a4924165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880bc1450adf7f4143ef976198d866c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a13155c31f969fd7e85883b3e20ece167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d37df5eaa6dbb246f4c0fe25ee305168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134c03af8a0dd12a0f39433f9277024169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55bf8972feaa47263505cbe4b2a821170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cdb08511fc707a2d31e53f7a11b42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cab4ada3ed5a983d1e11b6eb6d3aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611724cbe79e3bb526241f92c05088173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062bb55bce9c69b6c1b32f84ab30fc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ce4db72f3c85f8737e4c99e38e7b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2128f5476162afbc2f3f95eb6c0ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180af4ca2793bdd82b4ed0367611fdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21639e08b9d72eaaf69e9239e43c33b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759552161de35dd61c0687eb62ddba3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44b95c8b0e7dd5549908761400f673180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23af7803e44aa970f11a5def96be753181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda79f00bc8536f9ad528afe1517d8e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd326ffaf4ed6f706911f5babdc9c89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26d986aaeb946c239b0174b394bc70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ad9e23ad1dd09b2862450f2b567ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aca63fc9d22f4e359b73c21e3c6d5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6204a574a1be637e45fd45def31b4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56aff21832c66abfc991d5fec9191188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b65b028bb5f083132be73c92abdcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a1434f7f24f9f24a98f9a72d99562190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6753af242cebe85fab34c9fa451d28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0ab9ca7acea1b5a13fbad291a9f08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771be10643af86b7bc9918e0f5be46f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cb5bbe9ee9e358dbe3860668e9641194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fec387afad60040ddd8d3b08a39cf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81d73c0d4a0d59c58c96b378345920196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276215f2a9c2676d4d4ed02f149b4ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2265df89de81e599b2d8e5c1e16ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224166c64f88074bca11ba3204d82969199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da413d00e736cd79c4602cf1b83de1ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1cf3259bcbd77e0c9d77926060403201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c2cf2c62df8a93e3ee2e38d13d40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48d135b1374046b2efda8610c1aee0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f5a7bc5cefe66b0db999943572dd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba00c41d932309a40589de7e60cbf0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991bb8bccee6769c1cacdc7e2a8489b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edafe43b82c0e0249ea8576a558ab5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe093107fc7ed5d76da74f3c9a01b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4196bea1807b527cb0672c17b7fb6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cdedd74ff9660c1af00cd3ff30305210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142afd2a50feb4729cfaddf22076fde5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda75aab2f1cc0019930c0d525e59feb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a91016e36af4cf9335e3ef5c707e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b65f752698c24ed76045cf7f191d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf614da83e521878eb0c134a84a115f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fafedd696846be2cd82c6ff644d3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48872acf779b61608f1f054c25e44b0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49987ec9ed228dd9bb49b1e54ae075218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547458c9c745b3988967d8bf977af2b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80c6811acdf142240bf2fca30ba19b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974098b9ac7a3e0eb9b44169600b65c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b042a2a59ccfb2d2eaee42005eb889f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408161a9a15ba6e3b9ee871ab44f937223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beff25db12815e6e3444ab63a1506a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16aa7c32daea113b19620f69dd2cbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2dd253b850c366892183ca1de01ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72266fa4517ccb1a603767c5b1ad174f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd841b12cb8ab5660179528c53e10a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ec554f658b64df6d0974fc835bea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9a1e57f1946732a5d894b806dd0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423996a1f9a06bda22d322d5a9cc1c4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55128338d7c8beed186981577a96e36d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a2b8a8645dfc065587b45d19bf073233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588df83d92ee217a71071e3af855a963234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef21b63619600974a0b163dd8c7ef3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff0c8781198093c77aadb3f21e8405236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c908b40a772e729945efdbe9daf55b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfea042a0990a76e6bdea5c34701ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791b65978703283081d1c5a194018b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912392f212ba27ba193dcc60f2fdc27b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696f9d8cf74580685728db66d819b09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99d16a8401514d7a2cb5fafde648bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c479bd66e7703aa4a914658a89bd836243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646da3d1b369878f7d10d910d3b0d00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f9a0ab08f9e8e9912ed3849e207f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a5cdbc38ea4b1479f995d521871c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857d6121f47285e2894a68b789f3acc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843619ca5bd8b35398bf8d3faf33c0a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dd55cd904fd3be7489c90286d0b15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed12288cd8d0e6531151fa48e489a9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98716a172ed44d432018e943ac1f9c8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c60ed181f70b65a8b0f606581683d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9921e2741d09a21410e0733db3621f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924bfaa89a95ce1e42b7f3441f01ce2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7ea4cc95f62d56929aa918a421f2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02792956d8346eb911a1c8e8839ac259256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d6cb6ad9ba6bdd017556523de11d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1662830762d69088a74db93d92b2de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12ecd63d09292a897a75b81195eb00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1d1e980153341ae382ce7b09e5d7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33911338437e742d9498ed2e30f518261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c3a26b7b994027bc352e25fb76b4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823f4ac9ab12cb1db6fce4087d470d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ed64bb317d7263f24452d57139816264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ddd6680696732ae2430dfb9fe3ae4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fad3f93b8bd5d86605903c4a8b456266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d75ca618be6ea0679536f23aaf9bb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929477c633e828157609f57642ee491a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e261a8f0407652e99735673f1782e2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ef33e856b6ce7d9992ef141b955f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a29912de62209b9da86ea61c44a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb13b13e7bb881a367cb3d077d0c51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c44307d9cfd5e70ee034aee9c1fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6b310bf0149db2ef033cf7b11fb96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e79b71380bb0f0537ea7097bc05b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b227d4b1326e55734636b89619fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b172fdd7e6e07076a9d67aa7eb124277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1af96e8a9778d78b5cfa5a88ca3772278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebb2a2528ea69bdb76e985842a424e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32f6463f216c8d17113f1ab8f068cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d19e5b2ff185bd43ed6fabd7463f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571f1822cda5a1df36dcf1eddb37428282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d191ea1ac9247ba27ff32ebce99a6aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f392b9cf97203640df5b82083b0214284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6aae8ba647fc099e99182248827f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52fc114d50a4d1bc4f8709dcf1763286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ce348239b694063722bf2a2c3706a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4555d59871e32ecfb93e28f2cecf9288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>