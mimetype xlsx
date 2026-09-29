--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc6d7954f919cec41dc1f1ac5ddc061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4c05f78000c6db2866c972b86cc982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ab09af004afa453772fd3b0902d913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4a032fed86c0d4cba702c75aad2214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02f1ba4a22d65b7d62797b2c0695505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde53562af47a6baab7563e976327b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0461bb726e60f31d246ae2a3ce4c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940327be30e9f65d2809bef94fa39c778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eae79e115fc48e844424434f1d1ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55220ab4806f2a9615f0040b898c7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab9b2c5b461182fdbcb6e1279c0bd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8efddb6877222e309c0bae1afb143c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dac90eeb598a23f093acde4c8ad3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514484242bd2d4c9d86e606769c653514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9f9dffc90b38c20728a9e5b35849d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a973f3fb97e593d47ab3f2fa31c8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121873922584c3a32c8aba0a440ce15e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a4b57fa8a88afb491e4bc8fbc91b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a8e0f1a042abc6df896f5f328beb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c921942cd798035fe267d11b8fb8a5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d1c04ccd3f1051d0026a647c1411f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10caa7ec14fd13fd3844c438fdff0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb29a8c7e06de683dbabb71c1a59d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bcd6cd8f38af348a643744fc9b72d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207e2ffe06821dabfb16816ecfdd40625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42397b904aef368749958e83b1bde51326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeed277664edef1530c03943e1d60a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dec57ea776e9fbeda34f45548fe3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585c8802d75472e65a34583b9b8f09629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8ae13fd1ea9961de8c5171931339e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127375585905294108a9deb1fca5efd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceab2619ab5af2fd819dee3dfff8a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4028371c2b2be03b1a4455160b2b2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0c2341807c6e30c4107ae3d3bb6db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83734f6970ec84adf86ee0e03d5af7c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0bb8e0ab852ebb560596280f86a3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae5cc9dca6e30c7468dcebf61ab6d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452d665fc79cea43031aaf2d8ffb8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a095df00bf910939f96eb4cd3d1d47939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82668b5a99a7bb1a0b4b0bb05228f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555360468e272365275a22f4e8558d2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6473e19910c1dbb67689ab0de633142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effc7a0e212c82c5712dcead3306f9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b659fae112266d660e349586abbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e5bad546d420053e9d1506a5924545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f99809cb13e4bb681151f8ca357e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91898a0cae0b2099b9ff85c4a7c74d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04d2ebd257f1269bb6f33d599a2ce748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51537541d571cdc38aff8662f5bda74249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be1526a8a2a679d02ad37a7e01fd1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ebe125be95622bcf02b7c1762a58651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b66d049bef9b36f4f292bbf86abb7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862c7972ca8f642c8e5d258a2297ed653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62a3884a509af4ef5cf9bce1d8014e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011d052d7a9605939dfade761fccf2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600cb1af193031bf5af904dcb99e7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae363fe9b8b46c797b8a5f8375618ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56869272989d6a26a35bff69287ba17758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d4965a56d031a96b0d272c5f7b0b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a89a2e79fe17a09d0453bf85a2b8fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192569822fa84ec7cbf03cea1f0e8f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421d94089fd5655180743d5ee758cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e51d3eb9f211716d8f236c64cf5fcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa784c0a61f64167c24aaafed33f2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0863c13e2efaf38e0c535814b776c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980567482853c0dab77fe5b61f0f98666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e723d59a42204c9621b266f50077da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d223e40f52e8a1043213fdb3bcf1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400234db49fea2f3a583c9d2c57449469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b13c9bf8e3cec633838921576e7dbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddd813e17040861644ae364ae08bbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b369c86cb45253a56bc3605a209bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6c6686fa5ee21d5023e19a3e9b40773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d148071f332b9aafb548392bd1257d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f13ccae04a404be02cfaff63f842875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7c4ce889c78638304cd84274f052876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d37c2f05c283c0a78042cd3b95a69177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e503d222e0fa017b3526a35458bc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571136b5e14c8b38ef0ee65edc625c2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311469f9691cc2ea5ad461c91cbcf080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67662b731963ced4c3e357da9e16d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471759e20ecb04fb6ec9feb0a6d278f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665017217775e0d56537d030057a0bd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855f22132afb3c404412e368f71b1be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af493ee0c2f5ea3b5e8aac3d59164785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c943808f40a202de5438e59a132f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6404ca27948f55b57288feda3f3f92487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bdd54aa0434d3fb65bf32f2885a7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc4123577e24f393c475bc2cd144c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d4dc6c0818842ce11b999ab0fadd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1517cacede06571c906f426157e1d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cd96f9d75d3d8e0a26cf25661af2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a909f614959bb6b299cc2f5785e8ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f93ee1c7c72695bf8d6e5964de50f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe17509e5cb15e284b53c0be28fd4dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca739f941ec476c316c2edb8f15cb6c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c1ff060f344b0f376544e71c6014b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7595630c9a669ab322d47e48e86cb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5873c44b53bfc0f86a950b416fbb8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320cb16f9fc06cf909b8b6e55f98132100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488cc1cb5fd493a18852aaaa2f3384c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdceffc7dc34c239a1c6b11d2e6cc26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d301e7b663e8a3202ed467af2583a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b050259ca3ba0b7d65c78259ee2db4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff78952076847da286499182368174105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa640a1b4af40b544b10367ae3f1c1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e566f2866ef20564c533370975d930107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e91df4a41df5c0eab7c816d07f06a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833887f30d78f3504373da695653e2ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d19aa454f15b9bc20ee75327dec7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd687cce102c503ea8b880c2a8f18d96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323347c4996713daf6b9c7772ff0e43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a8efe829f376213805e8f6f40e83f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b21d6074c9894dded8f0426985aebf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf9e6a2338a4eb845e04f1f3ff39fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215302ef307e880ca11dd1c1173eaa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583eb674fb7a60705ab8ba9f1efdd6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3fdbff109a4e7e767442ab4607fbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50af830a79c3dd408b9b950100630c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1a4c60578037fe4268ba9087bbc23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7bbd4715bde4d62359f45223cf5d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c962c7d307bf975ba7b2312d51ec0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40679de3f856b1095be4d78970a5750b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae482a7ae9c55efae7c2f30d6b1fa1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ee99b7eb054d08f8c5f1a6331324b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1440ef878a2a8d57fb8c1bd8f2960fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ac394d6775c421a3693456de3795f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c7a6d09318dafe118e3980b04ee31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03c0ce17fed562b12f032eee35a99a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45be38c96c80b3fb56bbae4fb357b52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef595696df333db1265df8edd225ec33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6540825b0f732af3a40bd3ce8cea4fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657456074b63be1098ab62027bf30b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefe7494c66590345061f6cc4dbb1f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac36795cbace5dbae19075fff17331135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c49c05c9e76846d3ef3f52586f567e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2766fc0ae633e9bae0c14f090cab4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65036397d40a4ffab8654c4aa577aba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18895d789e3acac6506c4a770e8d0afb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e0ffb09a59fe8c40ad57535bc03fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bd2ef6282f398ab16cc4703c79ce2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d48dd43e5dce0dfe6144f81ad2a10e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb5c2f3eda2c41b0351d6665af0f15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff96d10fa4ec123adb65f3319176cf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285544e5a63c8562e80a4d7e5e48c77e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea44f11d365e885b87809644abc38e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05027cf1d58fcc80a323329348609b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f068c2687f1d030befb5db73034e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b1b45dfefa2bdd0c3621f58341e75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475d2c9cfc12a06d63de85fd192430150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374a95fc1f53e45cf0d9733dbd87642151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36068ed4ef8e17f4116159da2cbe11cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08ef399ee0ff39a74f0494b5360ad3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607289098d0c689545fcc7b4b9d0330154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2a9d1fa6f57173ed1bc4a6e73fef1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1295d43caaa118d423dc1f16ec88e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b21a5660f0732c5fb8944c69957c99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b940e2c73b591420c47371fe0368f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80788872da44958738425925047e550f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8c6d73d6319cf825fe5a383ee6c58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9ec597b36eec976f9fd17562bfe13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdbec3e129f85ccf6cfd63f3e06674162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f88cd9ef7c47f1d6278f32ead4461163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8bb5fac760734b6db490942b33a6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8531bdb1ca358c0bf768fd580a6e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8dd948f2332ac47a7363eda46e184166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31ceaabbd9b628abb3066262231e14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3556f2abd3aeb9e7dac35d1620fe4a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94cec9e0c69d1afcd03ab65dae81e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4e0f958f90886d88459ae1ef8f78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deb9e2ac9f07f0440abc291c90d17d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b7ecc023155bd0185554ba3e26d8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94de8be207981e0400c8d2fa878d217173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef52db09b1197dd5fa7c4cec1bbf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402fc1bd4a8faaf911e38d43fbcfbeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08c3007a46f2886ad9e4c4c626025c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a04a3288c0e3d3f9a5af2490e0a6e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27debf461abe84121b07deacb4e9dc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b8d5598954de5fe02f76900737774179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d61db0345f2640461c4adbf85c3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375158824db028f64b1aacdef14b61ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e684bb29cde130d6d5dcbae853c6af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cfa5d5ae277f1af5eb3f28bd7f9be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aa344f416de5512c8df61001f4713184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d4c3699ac050cce9213641169d0cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51717e626f970733aa9257eab579c441186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b3ce928e3a17afbabab19af296283187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55bed045df3fab3692e25373ecc453188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cbfef9538ed71ad20e3c3d8014063189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360aecefb05c5aad857fe4274bdae05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d0023db19af339ecc735b96258e5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6237937d7a0435e827bd2ed0292b81e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a91a38291fca7c8921686d4ddc792b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b06718032fd6d11b9fd9eb4a257884194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafee13a6e72e58cc2b0cfb330498e1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f884473ed9b07448d4405ce26d2a43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd59778d3859c9aa910ac93662668197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25473f19e81ec570ba6f68b5f630247198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f66bcebcbba8fb4001d3caa9e6e56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca19f8a42d466efc7c55e0ec4334dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebdc3116739560ce148aa706cc1a5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0944eca361c25f84cf3d885009999202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9710bcc47f89f9c7cddbd141e9a7b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940e4a84d8412e0e844edc986c82de1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e64324422c0523a405633f3b64b40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046f9655fe9cbc894d675a73a6aa841206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58288fa73a0094d746853dffec5cf6ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e201ee5112666a42253b7892a3893a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89971d4e118b9a6c1a89a0416e03f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253748d997f771aad0665c13f16b02d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95f33335a1f07cb8f272797fae8a37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b52810a5b798f268271490468af05a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3961fcf819f4489666b0909b487bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c336b3cdeba8155127ba3cd817781a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6de9d735648b986eacdfe5e9cf7627215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0e5e060334fd35d6138bb2a6cc1c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9eda4af36a058ccceff763d8cb37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cba99d802e2f58eb356979b47cacec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209b7897f70f0ce0116b22fd4fa5911219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b70a9ea2a7f3a04597161e49dff6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe4d54647f3e1d3546dcfc59d1eb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010f73d33b148b8ebb82e66102b55eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a173a2647040019b28e5ff62aca271223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc148a93125baea5de75c2b72641e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b89f223b770438875febbdb0f7f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f541541d621c0244830ae26b3344e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854301c606dd599c2ccd79038f51c312227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eb51f0a5a840d4cf6f76ebe9d8d20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ee2fd008929232c1834fe3c2ac044229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2fc14e7537f5387e7371527e3f5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be33aaf1f9c12f0b4f5c54c2255e2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9671e5bb5c718d0d3c1179a363110d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14a9717edbc1bfb4f96f46f585b76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61babd562fbd8a6082e51c8f69f237234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ac3a1ca488bf9b59d79a5892d665235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b6d57fd0d419b658a5717f0f17310236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b341e038be7ecc4a1365f5f86b84d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49f29c20fe0ab4e0042abb1e9d0387238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0df807caf3d242c886c61f36f1dbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82abf265fb06a80c41f285f29405cf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df655523fbc8e84e5b06e32f9137b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dc233f471c08070b557183a01c8df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eb3e7fe838ccd69be2181ed6245f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910e305aaf1ac2dfa8b423ca480f28f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0759b91e3edd8eed4ec8898155f8948245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d8f27649c5e7f3035087ea35724fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba31a8cc18e9b9e4b3766fed424a8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef116b3358a4b043ec646fa21b4e65bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb3c52b99203d93188fba269835e5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331b1496ccc71d05426791761548b78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bac468011cf041f5941e2271085e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ace33fb6e53730e718d0e7efcc322f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8460f5c07bcc7810c2f4ef62f077b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a46a7333e36c18c0196310d7f438ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51414784b16cddeaa512cbc643e600d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc5e2af8e8717c68bce814b29cb5cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21138e068615c5658277cc74680ee4e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e18d71a400d06137618e212ec2535258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fa4775bebe039497f184ef0e3dfeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e75c7ba16fe5d315033c3305cecfe4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e417a270b92cc51df0c97737c265261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b2bd3a08e237765d22ec87593833d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b43de62595324a07302649e3e7910d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4af1a1d17756153a8fa5c0f8941729264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00380a724f5cebd72c4894eba8e44f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262642fa85d93b0a971f6e99db920990266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb2207ef1b4631d3cc3a27934bed86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe090780a1e376d73646314efb27e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab68eabe68bcd959352e3d0601befe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c7f1d9e4762633a852e05184c1bef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa561817c83c7852b0a0366c0416b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dc7c32535d971e7510d6919b49606272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944693d66507236eddca457b5c811e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178719615c8884ffbac6f8c0096c7619274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c17c5a62d90f0bf4c967b5acff3fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8573cbf0b6fe21de5b01e8b26e00d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bba13ff0080081b12a01bdc338d98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdba260c5ed5512d040b470c4ec864c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f12df47d69eb7361da4c6ee5a0626279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4be46d71ed195efa6e478d093a70d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204b69a76cbeaa5b5d94b7201e31760281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aa1af85f7686f5a5497bd1199ba5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f972e5544b378f8f0da47a2ac8971db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a87ad37cea3bf52d31f15ce00692a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9940eb96de92d3b0140b5c58726dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a6190de66b97336e10bfb5f705c15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23ce46c23e9fab2af4b636f0596984287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0dc376859f0f0f9e8f459cf82512a288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0c0e0be2b9099f27da75765aa23661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f61ed4b858f159ed640b718307894f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1ea7dda307d5cd69b788e8afd6aa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09cfc63a91d40f27cbc5857c3332194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c145ec8562b1a0669ada8f79c58445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e76a2dfadd309a5996dace66f89c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf59f4ea13b4f0b08f12f586d4348c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4bd112f97309d747fcacdebb93c718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d91dc9f62f8eca6b656f6ef160b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbeb0e7d5524ad90703512be9aa030610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a787ad22f27c34fa4516df52a1cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec32de6e5db34e6e94b3b546b7f8fa112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac1e660e9943a6720cadc64c93453e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b172b56b667afc341da6726774d767714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd62789ddb2ae4a6957511f766d88fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2794871b44fb0335253a26f553f114916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cfa745bc02defeeed55fd3a3325a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f0e9960ac0026c3e4ad3c957327ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7615db4e0ae5432605671e0805ef8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3272001cde2c3e77b7b5273db684a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d85eefb86ec1fae1ba04dbf44dd3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c2ee7d1fa6b4cfc23b96b3306b30022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c618f1f73bdf6f1d91ba330313b8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882c73c408650bc35ab47a707b966d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b07ac27d7b3484904e678d0451399025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3697519b51baa9843eb02296764e4dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3690446e1133c1800abbc37db2354627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f9af5dcca86e0d30770450566eed328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf655c0e5e68728af043d1185a8269929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550441c0cc96aa5ecb423fe231dbd67e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15d7ddd9603b92bc35b15bd55054e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb037694487b2964f8cc96050aeadf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38010bf352a14c5f593a2dfec93e739333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c7b61299254dd1230fc3b34bd9ee134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d85c200966eec0b16cd6a8cef6959135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c85cbc56e8ab72abf4435a48a5605f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6273aebcd7049c8f5932c21646ab2b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a09df861114be313c18b4956231cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa6744f8d7886f160b04a57d25602e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0313da6f90a9d47f40952b78dc3360c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcdeed1c2b808d3598d4028a41f4fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c6709d47b0e7d496bf8005cf801b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada60d81e83d0626dbdd664f8224aef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac5eb62b4e10abaaa5b606130abc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131536aaf4a88f2d8c7b68e83e4426245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed016e68893bd1cfa09cd8be36bcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c2fc32e59340b03b83526a0a9a59947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843749a827e6eac5256b0cdaddbd0a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8ba13b000ca2c3e803cb16681048f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33215e0bf2da5e36b01d4bf592d8682250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4699d68e9d991f82afbb2de08744151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6d596aa9b18e79534149a9809cc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59bcc804287d23d2332ffa0785b54c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3078990dc4657c96d14bb45b417cdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e0743a2fe49d7678f610efeea70d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db141cd4af28e149f0730c80f3e4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54037658631b08f29f2546d6eccaa657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7bf51c7c6dc291f56e84abf52ca4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea02ae51cd819866e92bef2897c359359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7cfe06f75c4288204649c6fe8e83360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08233c7709f29fd13a696a73a543ffc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c402812a3af84af22263e85db84a0f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006dd56d83ec76e79ab9d2990db7b2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce2bfd998d7ee3e3e9edd01b36d8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dd2ffaf13a708a0ac45e860834e0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40fba2c1654b856c9b39e63217b95b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91110938fa2d9700c61a41092b95646467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4eec7827b1a4959915b03dcaee41d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54f49041ae0232889feb3b8b40a26869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f9e8908b742f5eda99a54b33b561370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203bb641f394cb8d0713f04a9960e5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca697aeff454c35a63eece86624f7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c75bdc67bde0680fbf1384550ae073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5902268715ad56eaa97d06ed65609074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71488608360922fdbf1654239c4b2a1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5a95014b3cb4065e270881ca9452376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac029de30c97774b8393f47fe9211aa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cdc7191480f1838fbd0547836ec6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b2762d5a40b5b2e262b24b4b44af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a3424faf5bca90592c320837c766f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ab965da985a1db27dcfc60f17f3f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3652f458d991c05549f2b1cb8348a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60cf5b31ff593a2e606423910cd05883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12dc77d5429b8a7e2dfc9ac4edde7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed1fabef70ac375e8eb643310c4a6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e106ed2fcaa8ee819c549befdc80a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc7808808ab7e27263c1724a321fae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fa97ee10338f7e358024f65d2b6cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd095e0318ad21757f527a183710706b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e79d554055137699911314d7a8f68f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087febb0ca4d0f6f7b54720e0ed27f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ade7d7da7dde0616c0eaf5cae500e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cdd856e799805d013f1eb566b498193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8bf854cb0257cd9b0ef23d8c0252394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb01b82dba9f2f9311f9f0a8d4ebfed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548df50403be3392c240cf1059032eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac36d73c9de5ea933d356ddfe91c6d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db6f0a8a159aeb5781b22f79b7aa5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b252f8835a605f9a1e5c0237fc02b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde3ad0a1324827bc7aa2adca50712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbe3ded51e86b048d4f1e010f7aaac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8b4d8d932f0ded8944c9df30d5d3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a72ad33133e916eef714a8156ab3cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ead3dca1becc65a5c2987658607cbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41654ca9e423d3a7d6ab1b0fec39290d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51331308d3296deab363e9c9e6b522c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5db1f5e675803980229509939450fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db7d0f89cf790c6e85caf41e3c24c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f12ec64ae3aa5840bb4e86de674fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633c7c4928c94d439ea841d8e9036a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b41fbdf4a66dd3932a9af4cd37b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb1f26b237c2766ae756bceb106e83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16950a11afb805015c98154dd0b31948113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e844ee882416fc3cc709f87b3db55ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a6348a407f340f559622fb42a3a64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b60a2e3cd1d7dbc2eef24b7520b34b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132a0132872233b6d4fde1ed82eb3a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1260936ee66450a07e6670d4ff89c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb84e5d496eb70e57e11692413f41c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33121e6a8672b35d0d0b80514b977269120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddbde529b52ac22134d0b51e6f6997121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531355f76a97c8a7aebdd9134624f127122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a326318639b1238de93f23d310a708123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca335aa84e338081b80d3fa4d1ba49da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba661c407a9f75eee29d1649e895170d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9dc3580ef58052027dc448db185c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00938458e3fbe676ecf96130a84ea372127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fe84b726d73deae063f0ab032a79f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47cda638e6777490f3be9e0deab41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419df489bc8599efb04c63cb69ef989130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f45234e81babb6cb2df1dad7ef943131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ffba54795d439783c9cebaf2ed15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716517ba733fd488f072df06f7d2df3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7affbcbaf8015d5495cb8294658a4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd26cd8c3546f126182f8e315fe566135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88863728183927253103ad94da1667136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3072643a72857d307d11feefb594baa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722cb9fa198081de35d59893c7b334f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7ceff58bb7da94f2e1a65f0e9640b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3412f31f3cb7c971e2267dee0725cf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63996b9989cf7e7c35c5d4fb32fad7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509553a20a74e3a98ec22d0190960a94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac0af3a7e8fb52ed73e7556ad77564143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82139e6abc405fb1911026995af3ab8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b1c60cd09926921b379a2006f7448145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5e0dd3ccadb613eedfcc4d3425018146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c451902cbdc42c98cd06df1f874da49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7412909c2620333f306a54448dc0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4aa685618e4244fe8d1480dbe252a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e07ee99dc7a558547fbde35365f0fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7dbd90aa27be8a90973e3d2c54b22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106abc20896a03732c1815d79997f69b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1782221d7106093b47030bc8be33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6201b270d5b10937c13e1f8c3188d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61558c81250699b9a735b563f33a455155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58770dd3f55c6a96466bc475dab8a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282460a19288d267d1f94c1d53468e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc053ccbe6dbb778830ed2a9ca6cd82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61d3e6d194fd87301ae8b4975bceaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619239141db0256634ddcb77fe597b68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e69188ba5e5ba517b522cab875aa0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897144b9e8bced44b9b6937ca57df8fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dbda482cd664697256f532f28f732163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b64a73bd4f0e3fbe3ec2f3fcb928f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eae808988da78af29c38cdbc7a21e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81505cffbf81ed764afe1ff90ac335166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbdea48d4f2db2f1aa1afa469e6215167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a5f3252d5ef2f0733d9d82a1cf6df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8aadd7d0857f3204ebd3e080444e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f658608070f3cd6c984a6f801479d72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11938c7fe57e977ffa86921e771fb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18125ee31aadd3da818913a9b3f138b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd378c3cd63ae7e4d7b5fdab02d6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182e118ae6dadc22b5f1a482ceaba9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a54e32d4880ccd9fc9e5c22ce7677175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffeaabed1f7b6ff77c2e6d54c8f6e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd73358ff59c523acede991b224c82d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9706a6a3cfa21d6a7042684c981e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f8fd14f1f17e5611ab628f77803fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956b009d4eda8c7892a8fcdcb7f1053180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d6d0a95bb228dcac6e145317da7af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d3055eef40ec7ff937e39f7884223182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84e45e3a153602eef764e26b0fc9f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003604d6e59f569ce07d6c5612fdaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79a9438b6cc90de9e00f6665dec5bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43755d8195a4dca3eb7bc9626c8da4aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fe1892fb057b06a8dced7a0e08927187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043bec0299985f0f8394bac5f8420f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b0d2c7ad09e0e36e5017219aaf7a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8647d2d24a8c18b91f7750a0ed5375190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6f4c47539e634e63cdcc670224f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7dd2b7c8f6a2a0eb424f47437804a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa42156b9eabe9bd1425d469fd214fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecbaa2859c2da61afd47d159c1526a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136976cd3b8ea12a13b3e81504f364195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a703785d4fe7871930cc444ebe4efaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbcb10ecb4cd52531f2709d4af07a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0733071ee83939b9846a04f52741dfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c196163786e3c1a0ddf5a818bafc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee5576ec64bf5702cc33ab7d06b937200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d453e0ce9ba33d7e5f1b0e34781a0fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe44fc32d60c2378a187f41b5ce416202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21895985c7a0e050fc80d1bec23287203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89b9a177da6f1a28b1998078393de9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7a58224b6c39ae2b8da522f0b8b80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d60e7c1a44c872298879839dc43c3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab88082695a6ecd457a3dd3d46283c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9fd8d30b80bd3937bd9e415c30352208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b5b742940996468b67e3be01b6bca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371970206c5bb8eddcc3a7ce1bcc3ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a05bed0b424bbacd92ea3aed43caf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be13e38a998de215a4525c79b5a552212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a47fcab75302d8c952b261e6442ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc93fc2160188773fa20886f926d9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809b17eed97b87233a3b3757675b0a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40036fe3714696fbe931c3bc3146e48a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd7450298b8a11c0ab7f974379c180217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0102913554138a4c4dfbe5b0f545a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce078e72a3cc65b848810a16a3cfca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201516bb567b41cd222560925a7a198220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6783427a8ed4464e4cbde9e6cd79552221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c747818f6d3d51746a761e16ef760c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b4be2c7d0aafbeeb77fd47350e548223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3f9b497199aecf1db403d6f8a330d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10dd8388033e265998f30fa2952d82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec6fd0f2e2125698dcc855fdcf6926226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54539d82f823a01b0e3d00b90a1abc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e78977a0fdd9cd1cd04c3f363a150228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef747345c1edf6655b058a4f2f3af0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d93af5b2abbd9eb895d191ff62f69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6587b0c5bf6d9d06512e80c7ad448231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41e1f0e85e2591580b61a80aa8449e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0902f8870f5493fc27140afec1073e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb5b06648f49e918889901b4bf26b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da85f1621c75beaf023674255bc414c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bbd7b0343bc0ac7a0729ca18d9dd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb93d83a948d4e7ede4e2e6fada8f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb07d2fd57a9718a66af5aee83488238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601676509ad0103f8d3554946988804a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a588aedad397c226f757c2fe475f2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9a8f9083a1a8395c12fb34784a7d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ec593e29553b3b4bc6e892cf1f265242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d170061bc975b19f5792d01996b2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce09ac1bfb483d0abec98154f382f5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc58c81bffc5514264872063b73c69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6eb93854893a25976b931d10ae24d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ae231eba6e1c51e522633785204dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c63ce3398b58d016f3459e0e61de3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096a0e7f8dd30582396554fb16dacf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7064f6a2853bea54f57ee30614c614c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f98c04ab0babe424284296bf3cabd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c87b72af9f9af54f5d59cf7964ff52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce024c62868989357a5702566f2f18f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5ff0353a04a1a17b71b51fe290f20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b1815582612338858bef148ef1fd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0313eabe634611dd9513dabefa62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc41e5356161e2951dc74b22b068c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114eb35a5d94f03592141a1cec2782b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef859bee177fbbfbe6887aa28e0114259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eca14081ef298b7e6e2f2dde0bd261260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9762338a68c0bc92104cf892f98975261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467cdbc197ea61d8fd084efbba9dc3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546347b4846f80d7f09de9d1558dcb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ef8d4687d63fedace20bd6e457c59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbda84e848aaad8a18ced84f85c551265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e800b54ae8eb0ef209fa308369a2545266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463f47676322d22fae2891ce14dc1f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39bb4dddcc16f709f5ae953b97d6c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8548648a42478b30bfa3252c04f6ae2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f491e17330600aa680127d62410a66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933f5e3e6cd5766cd474e23c2c96511271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f067e2a4d086c15f1559343f8773138272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc24d08268efcc33918b1b90c100b9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aecf28fca51d8aeead852912d9bed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ed3f869c7f798c9a843ab21212556275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b092f128d15d01a238c40c4fc41d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1be0a10e56087b2635132e3a9ee3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7d42613887b6976a2b4f90b94bf32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68ccb01360b67f4810baf46ff4964e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2064a14ea6a4b7ee853ac51f99a0aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95627620d57eba47637d67a07f25f302281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca543d6639796fb8ffd1833822beb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9c60c1c5ec772a6749922572d92fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b672b2164f2c622228fae8c611600284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0acb35eeb89cc42997205c99886c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef28625975ee22b00178c7deeae29e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c0cff2133db496e1eb5e4a96fef1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983ba7fb442c82113fcebbce02f0f4d288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>