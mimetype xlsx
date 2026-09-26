--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1c349df968cb97b0eeac14ef6161e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd6ed695164199f308e6a28dea16242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee124ff0e5049a435e13f56e83f376c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b52bc552b3ba32ab0c870dab992484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826de1931831a422fd661645c5b6190d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3236e6e7b4c440b4071aac57987166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7de8851d62e01c3bfd298324d42b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7cd04aa2ccd2d45a7413956098b618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399fe8c14685d3c0d20e8f49fcb91ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cee7cd2446153e6ba1630d98ad9f4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef1b7399642864002a5e8a0d4f7fb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c759c893c53a551ece03a6a52328412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa683032ce279ac9b499f20f4fb852db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a32aea209bafd777e2ca56b09f28e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18696183746d2e7541c568d84cae2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ca74179174d38758d2bbfb6d650516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a398c2415423b167fa61e6056fc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8275eed9ba32cfcf331ca257c4748318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696344f63566ba880813025e7e8293cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47804dec5f317a7fa5e3198fddda4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e815e018eb3b61b23829c5eb60158ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae47c947ab1aaea4df71c69436fb6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e4af41d41674b6a1ecf15495c70723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3768be44493ca8987acd498e9d6bb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704a5f1e4fbcd6c0ba10e5a722ac72b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cd91fc7f601cc4b9dba955645a1cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941089a58ba5352f4ceeed99b7da77427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f370f99fbe04906b5b5189610b849e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42b23586dc2c0a749aad117401113d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80224021683d37b1ad0bba2dc2b8d46730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c7a8da8cd342a65229572dc98242b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e748a81f288ed2404d76d793a9e9c2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06fa8e71ec5b758f69b75817566a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bcad84cdb0704ba3e2e5704b5e49634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f7b206b220908a2cf1a4494bf68d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aae577943e6a2a7c2d41619dda38136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc9a98c65e1cda617c814277369d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef335b136b5ff176dcc19eb34146a88038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0890910a01a822df7ca5f0148a09f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4dc6fc5316706545343269b6e5a5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ef2f7c88147f0cb7764a7fb955da141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5879617393fee900db4c2e34737642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d13f00d46bc88f7035936539188dc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faddb034bd0cdf10fcd836dd507a52844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8485cf773c2d81bf6873bf1fd78dc4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9d738a6c62282be2ec5ad3b3bbb6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e52aea74958cb7a68f02797defaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4289173ab1ee39e23443f61f1bc01748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c3de688e76b264ef533527a1e552449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548d04688d5e53c60d80aa9c828374950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d1a1112338f41292bfafc7566b1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af405027120e86e17395c52f47269f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48424342d051ee2a9254132618cb9ae353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e500e228d2898704421292168d4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b741b71457a4ae14fcc8ca14707755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cd6865d3b52a9bad7b1e3a422c69e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab3f21e919e77771745359d1dc3cdb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0b9df490505f851193d666a19bd3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe32dc19fdf7ddddc8c8f7d7251b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e7cfd0432c4e6393a72866c4b093560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f4b94267df419a4d208376d6656d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc2d3da20399d4c22b25eb2e66ad0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb7e50b929c5697287af1f0562d80b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e0371919535bff343732925ad729464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d9c717f1cec004f168db55cfc9f9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae434c1cff18045919f8359d34747d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023027b6900ff66bef24989214b7a84467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23917592bd1062ab831b6d6a30338568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4d3a5b19ee1fe87fcb417b979313269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b987f9944e378fa27c68d87540de63470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e349ff64726b7f874f5b9fffe416d8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b7d4fe840ec6b0f9c91f29fc42a9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7e64e085d454716125d227517c96673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860bb81cbb793fc5e2076f06cc886a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418dd97eb253b01155f285eae9a65e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bba835f2b57ee2ce3f09292555e9dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ce2a65d0f0c2729713b75a975727477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e499d0b4bf4e675ce4c980895aa65c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc94c1ed45eb61c1eb0a03e3ebeed2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23cad8910735f8a97099ead334049980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682696c82c737256d3895041b77c81a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041c3c75ad96a384c7b7dc3724ce66982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454996651eea8f5d1071e78e417d14e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e64e57577a4d9d1f672bc80a647e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a165a2a5e2e431317ce2fcb53a6f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e70c9a00f7a2d6fce0cfdcbfe49d7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91636a8dea5b50c0f9ff0d8ff0be6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29828b2e2bd019117303797994ed357488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8288a1424f2c9c2d984a135120183a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071c3f5c923b1e679d279080d51319090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d0d579ce810b93fd15085b1431a3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71247856ddd585f483f482241ce7da4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcf09d7f48c48b6a50950f52ce8bfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387678f04778096df4890e818f02e6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a059606305770b6e2fd639e04e67d7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6ba30603b1c96ef1c8ca2d960721c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f07a43d3e27340bbbcc00e8d41fc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc440e9191468bfa2bc75ee0a31c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1ad21e7f1a2bea190a6ca92dc93a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5a8ee6d6d117e7949a5f4efed3124100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d652565375a1fd1f3fe6e934fb7dad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b819277474e755534f424500a241244102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfd60f844cd7c6c60b0d0fbe99405f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95249c72b71b1038e8e887a6851aa160104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9495e16e5103786bb3813dddba3f41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a0542303f9048ee60891bdc1c46b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d554ee69f58f0900214f6034940d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db486f353ef97f820b7e747f52d7b130108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b3e811cbcf991b65e4bcab68485fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bb6124b0a65e41e6a9bb2f16d0d89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3c6abb05ddcc11542747b7195739c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490b3b5f29ab376bf7961f28f670d7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35f839d6dfb09e5ea0453edbf2499113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23672e416a0a04981cfeefb74aa36e44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031ef106b4322c0238f924159d74d2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8c015aa1617e4e7b4d44fec9213b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd84710c3483eb90466371b873c105117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb130d8462829d5f3ca1dd0c755d0f61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4ec3c357fa8290667a9f245421526119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da83ecc6de2e6a77ba64799c11d4e29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b85417dc2d5c7a5b070e247ab03e77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbe2a748bcda525443b59ab0cc6733122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab925858e6d9dba49d6128178c839e7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea174f7831149db946db5308aa8bbbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4e2ba910e88ec7d0bf8a636e246b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75142071bf3c8d65455edc154435dad4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b367e6ec5d100a72c3c89c39214891f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8946068041658975f178523ca9d8d52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde2ad9519fd7a1526e4eaf1e489f6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620116306cf2ec7d01624e84071da2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180395be4350a2ffe822c711cc5f8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842336fc6c475eb33d8317a06a91c03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c151410430d9eaaa57368d2d5461dc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932162f33e6b45b8ca09ebc3b67beae9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b34bd792e57af57672e6b3e71d8cd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f0de52d1d76055ce04b584ca61123136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace80f9dc832bac371ea1232d19a847137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ed429b9bae5cfa53d5f48c1e01a82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a069ecb958eabc4cbabdafbc65ae1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b3622c08e5388d8061cd5f1a0aecd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc542d2d69e327e3c13858d0cc715ef6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653f3a10d39f54b5d2688256c67dc08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132e2831be1453b9857fa7f8c85c756143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14842489c73e6ef1ee38bc71116efe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc56d0aa6dfdad800bde4f856a30d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25663fd701a134c1384e0ee2ebbe8c20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578a7131341cec12cc3cfe30109fae9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa398fe998c3fc52d5726dcb0cf67b28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd37d55f3e63f7ca434a27ac787126149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd3226b59c2f71b21d0abb8857b92d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fc0a2963db042068360e265a256bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea03a956e5e8983be67bff243e2894b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63fa2bf921e19fba527b3f94cee870153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663769998738ab0caab238f981637e91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23722994401fd83565c8458e05e1539155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d934ce7849621bbb11916296acbb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb01c2af8799dea88123f3757bf1da4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76b8638d44a164763879071e41453158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aff4e4707ca2b4bc6f311ad43201b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c837afefc346df7497890acb43d4478160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120835efd753cf58b52a0646668fbb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aef6bd7edb31a904de3ce15662b7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9c594fe13a1e2769af1ad096dd29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e8efe414b7ac7ee55b44758fef60a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dccd08f818f273a81064595ce04305165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9add9f35eb8a241601f56db8e815f5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b196c53a5dd316b771d1bd3319c3c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f210cb06b21a6794db214fe08f2b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9ba5bd326c34a6fea0d7dedd0fc7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e269bddbfef8018facbe30568fb1730170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603ad54b046d7fc2b0213dba176893e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177722052c8f51e4e05917b8c4cb2e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caff6e6084318387a149fa900007017173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d2307f64bdd0e7c16a5c47edb8ef2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae83932e82f967c6d3ae31a618b56a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b949690e31c976d743e5ace370d0322176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c19d8651628c5d7a61a0421c25153177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a75464ec470b77b7ff29f285fe3a78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbc7c8d06d813ccab954310764f4e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec03709eceed7871291e26da0bb840f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e7c550cface7a35d9a654d24c89d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa687a1e36c801bec707d19457303e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec67c45178465667606e6d445b37a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90afc94151f984b67d41bcfe2377694184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1bda1895b85c26edf5012ffcd1552185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b541741c62ce690f8dc3e36371171f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e57839556f64e480aba90fea8ae1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ac670d7c32a769ed6d0a369b98d82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65441799a637f98ffaa5023759a45d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1516976609abfac5bf9bdf7e7d9a48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c192e4da999622a6feab799f2b77b5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628b4f1b4a1b07fb4cc9cd9931ae7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a3b5de400a2499f6da26261396482193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6195ea2a86511b9248c00036e37cee7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973723003e0e2a7d2a4284b9370aa38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec21d8b72ba798b7f0c7af9ac597c31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa91f5ab04523afdefcffd3aa20f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d06020f5dcf1f9af7f539cf476bfcb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7415d1677bc1965211de6226140608199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61707ba35ff64453714433d62e7ac12a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbfec265e2170a68951fabb09dd9f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e048d4d6ad3be7f8899a37bf7e772a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d702daa63c955820c5e90f930e1559a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcbef73d5ef816b64c33babd094874204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e60c0722572237e8551ac6501992205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1638d939dc869261f570995461ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614e6fe5086ae492dcfc722f15f029207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f203656e5dc60eb58a37f3d919a27d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcc253a30ce3efcab2b9cdf09ab503209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dcf953c76fe64578499a8af1cf23e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07c5a2646d0a9169b8e3eee28a8ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e18137749ad51e5e9ca074c829bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88089f337fe343ac058c60a6801d4191213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7e8dde48e2c02b9bedb52ae253a5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9763dcda65555c01bf49207a9eef1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96a17fe4073800900f4d3663664057216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aae7b903fbe0c6c764b397bc24cee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710baa5927b316402f4c7807a0bde5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a2917a186045f628e6814a3c9f457219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3313c611b900a52db58913d77c85f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21f12c0744fb0f9092b48d5fb507ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee1572441731e751590048ea9c62a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f9e4783c0aa210dc21abb2135e034223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51f60ab02874fac0ef766c35eabb8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f88a8f0e3348f95b385552c433f761225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bcd43b2f24293b75eb13058a3233b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf395f78279c6a26232200b3f84e0ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c4b6c682535e54dd55deb12cf1711228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf839d33a3563c443dd80b06bac73d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5799fa914c65851c53b0c700b1e62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd1e3fcf25fb53f64e18fed1e2dae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f2722a3e53929d9d307867cfce82e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840aeded78e139efc83b23fa29a9aa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568ac4dd91054e190cace0869033077234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b08d1124217a816c218e9ba2d77b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0f6553e3d0520df1b167b262fd19e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51cdacb014cfb814000f3cdfc17de8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a876273ced3d88de93889d3837b7c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04e8fc861b87107becfe53ec7aac64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f05f359b72ad77396816a62b549028240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06de675de511196274549a42f055ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5d59f0805708d0a09672412748ab6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907a0cc14a46573a00fb04c1c218d30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecbcd4c97db501804ed89b6891524a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a9e2dca707b7f0cd18170662518c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e2beedf663d709e7f81345d954a0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528a7ae69a26e2942d4745de4be6bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cfe720e23d2e99dd534d94dce1241248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cd1fdd6f4bdc42dc09f469f222988249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f6b71f005c592cdf832c8c53e7495250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60ed6d2a1c3caee702f5b401ba3bad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1532ce62077bf00ff25f799efac4f3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa6f83aff71d589cdb05c9656bb700253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99465e02fbe23a3c0547570121b16477254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce75f790b45b13acc5770deb482730255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d48d4feafb94de8e5e25f9475ef4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d79f5d6fbc2a336db20c0d4e4bac8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7da7f93bce608e59a1dfdd69e9e70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfbb9e8e189e6a9b38da2ed64835df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09208504e68c9fd05667cec711f9470e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cf0a9564709c4b348101eb4d20573261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf04259490d710e9eb8a0544bfe5c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f91d5dd95ab3752a37bde6fdeafcc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406d13cd0a430758e38074c70aa27f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eed40d4bd8b4d9a05638200b69050265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef96efdd6bc224689b19c3030f68bbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb22f3db932f7063e71609e4b02aff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f97ffae48e745aa1f67f10f3344ffc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b16fd2e22837637a0abc86890f286269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e2ef9182396217cff2908234b3c3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31e5b5ef8d0aa0494d70e27fe306ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813429b948fb08658c07839449dc51e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ffacc3a0361a14227e994d3f455fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae40fa6fb0342b22abeb83022be343a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27672303ea5927a8fc35234ca2adc562275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e717f55a7d77f693cce08e37f11b64d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9282c852139097be0fcb41231bb4d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751772b3b1f93953fc57f6d8bc3864e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e0df23f430646d0cd5929a1a86357279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379269868ede75edb46a5a632113433280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30167a87e49d662b41c352115375233c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb85a6e7f505b7e83bb0ef6f5856d30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92d7a3d42e4d1a109297e8aba38409283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ce1a161b4f6e79920786ecbf2c7fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf506d37428081e23d0e551457c40f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d55cc26ecdf2a924766432a485dfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f270349da5c1d3c3d991738c40bdd60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fb79c5f76996f21497e2afa490ff3288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2d15c6643c8f5258d652a18739aca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db0729e4bc343fc6c7c490e0e067d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353948bcafe2553b74ff3afa25da5ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec63693d9f848bf616b9df39314a074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea6a298756d062a4eda646f8d065485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806a82efbb9a4eb5f6b67ec6db87c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5791cf4316c63518c405ab65c945d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d4fbd446dd828c7527a35fe61b77f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f45dfce403c67fa3756651af14c98e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e2ba6e582fd22c7edd74a67fbe7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabd5c8f59f3c2398448cbd9e7adbfb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9ee4b706714b6989d5255aca163ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfacda5fbec6696cd3ed472e89540cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6c443633fc6bce346d3f4f741cb1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82634784e8138eb4dfac37c1b2ad9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555972ae005378fb188bdc7a9cd785db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c4d4e4e4f0a8f8b61374804f8709a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0af163b950a233f715ba9f7506991f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c23e9cec654f6de1c3cc99c87c01519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc498e0de5446ccb75f031470b3389dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ad907fdf058deb966b765fea76a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712ab10a43a31f6733f284ba4a7b91b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a60839c55b1b4614c8ae8b66e9dce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a541562930031bb4f6ea23ae4c2bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492d7add241e23786f7fb33bfef49625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657c8173fea354bd2fbb11718326dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d39c315546059401e37b45033657527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe556aed8fe2f8bd1d834f5a5f9d5a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab5b2321f3ccbacd6c14ab068afc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad68849c5a5722990d142316a3a74b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd833177828d468589564761c617d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a72d624791869d9820d08d524664e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfb3aa32a1fb58910cd034bdccad4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e21f0440b6fcbe979d631ef9a5478a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cba47dac1abeefb5ffaa8deaebb5a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c1130f579e50e781e85fbe7c71ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617169e1ebc923fee1e80a0cf30b815a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837c91fca7c29275853e4cfd9c11bb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada6abd70429e127c599ec47253f6f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe5e52c87b6f9371e37a4cfd8cbabf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3924e66efa1c6c4e1d0c48cb0729ed041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bf5e7dc7dc145f8c4b537317c04c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f510c129cb590775a88e21305e9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c723711070de47402bb8f817c717d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008e2b0bd27c41bc386c67eb013541c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee43883d0ca1bafca213e1777956a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71a571a4dbeed86fe225086ae7095c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa2ef7d92769f7050f555a61fe243048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638238b0a4e314c1fe285207ffb51d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8330fc579f2a74d0254659986d240ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b8bc81e39075343f26edde94acc3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f0ba5e7f317eb6f5d1fadc23d250f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b6ce581493ece727fcc3786d8203053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1523ecadf79c55ed59f30f7b2e821654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525449bfa809a5d1d5703e4caa3ef955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e4541122801f21b7dcbdefdd0266856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1dcae4ae5aff9b90b9a9b2e96b17857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ce07cb83ced5465385f2260f050e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36651b2484b919a42c2ce0c2d6edf1c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b218c65c58c1f0ddb191805a2aba860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea74d66935a811af7f959d832681cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc535f67d89d6e72281a98489b05d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37b8be87d8fb4be084654245f8ab8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a55370c2a70ee08183745163130a0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d1d10e189162ed108cc63fcdcb6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1072ec6ce89f334f35dbd6948af4ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef2e5e6a20972326063bd5dec4da567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ddd8a7f19866efe27660e2aad7eef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b27f1ed7bcf62337651d6fcd6a02b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0d0825ccae83b6b5d7fd88b1800f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d5d01f324b21f4e9cb8339626df871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f44b813c18f51b56974d39fc56f9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f42dab15ba635528d0786ae8cfc88373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17b1cc0f8c541a3859ad95214d2d9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383d79725e6a0d2d81dc1be14bbe2b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bcb554ac056720159a369d04a163776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37d6c34ecff464ad4e6caf00b586b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da1f0940ccff3384cafa9e1320d96078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d064cf52776f612840c7ee568b4a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f15af92143785deddec576aa684a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e196176ad449fa0ceb4618b7cea8d4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cc9c373108d97dfb96365d56542af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf21c9c83bb2f273636a9403171a7fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dcd81683d9ae70ca0c10e2ce2e79984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bac08525dd9d8d475497cc58d3a7d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f44b5085e005a202c467ed8fd9d28386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f698edcbb0df29019814a21bc4612d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce5be2a0960a2255fd71d9fa00097288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ec8db5cd99a3ad7d79ab620644c0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7b047ac921a561a714abbdd1ed18f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7a68e554bccaeecf6de4608fdb0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabdeea394132c590a7f0f83e97653e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb96300f226231cdc8cec1fabba73c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe39cb54afae1f866cde20304909d4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34261df67bb22656026ca66863d5332a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695b8041fd3de2b1b334f3a23d6471c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd966c97ee3e6460d0dc88b2cc824397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7e3b3fa96e87e8c0938194841bc7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ef5d38c0547c2729005496497c98e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18152615e587ed1e3c74740cd61abb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6857ac70f8e5762de120c5c07b9b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965ee5614fabea9153fdf3e4ed4faa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4689d4b6938a27687e6e1957363a861103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919618c0971b24410baac9d30c2b1d62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0abca91a8b8b199404e132953e3db3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b1952234bc6d8b17bac615d0f685f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abc9cd8e1cca60e891bcf6063e49f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4d277f8a56e07b910e0206a963a0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e771b36988e2f094b4498dfb4839c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e838865f0f855908ee5099c84e2c10b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c086e7f006589130b088f32f4656ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ec3a742273dc5b929fef85db68239112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2452ca2f8a7353b51a8829284051996113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e704d09449cbd2a3d629aadcc76866114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb89dac86f10560e6f60f8baef4ddac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5d739c1d766045519bf615732bb50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cda4df79990e52f775e510c5f31500117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666874ec0446b2b2ac258cd7e585828118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0048584f02e80a7c35f9cc298402c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bbb9984b10d0ad0436a486576368e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0746f57feeaf9c211cb0ebfde83791e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988cffad0852664d0d737efb4511cd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3114e2d3b5879f650615624c0ef17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c1a4476e8452ae980f493f430367b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16767be3e8d7c570ee1e7827057f4e57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079ddf8408f5899a75f94fae4bc8958126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1de6e812452da3b05c0b800710c6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd249801aa921ebab122b0252c272128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3b46341859b1cf2f9ae7684636154129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7ae6c120487260b202f82de29503d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b34fdb4399e50d609e50b5e984cefc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e2014647bbaf2492cdea7ae418a7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ef673ffde41d68f2ec9bb6a09c22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b130bbacabb4cec0af07a606b7261e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27305b121cbf13fabaf81cbc1a3fe75f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5bba51bb282f9f7bcac9437450302136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a1e4c6028238bfb93cfa9b79b8046137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61b1c76af2fdfee351951a710b38fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444117cb98b74b14725a0c2a95a48366139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57104b18b95b6f32d0ce93dad4bf4d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a5660b3dbe3356dd71ecd1e0c4bbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b2415b5e712dd605b8056e862276f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e3c5190067b22e2e6d7a9e9a91e3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba92af38033ad325d624dd51a074b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19230649194f457a6496cd841eb74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf7cbe3fdc043e144c347a348119de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac241f6df7cd831a69dc3eed90302147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef61322728a2efddb29b7593f97e67b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc82ea3c746c428712d65c0009b4f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f8d35ed590752beff172effb0f8bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11476974df4ce6f319932b7793e110151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b89947c6c55674a6bef9e5e278032152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7904382dafef7544a5947e9f9da9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab801c014b5bf0154fc4dcbcf74084154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f708e5cbdb9a340d9350b1a2451f93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b4e8a5f198ce41b23409bfb838716156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917569945c6b76edaaf95d78634288eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a609c4ce2f5948f12b62f91052b455158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6799ca0f3a6bfb6fe034175809423159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59c520919e4b7b2633fa6d6ce5e4f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e0214798505a46ab0cdabde30ce94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7a036cbec89d0d1905c667de81586162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dddf3ad2e3a153553bb2ffad79efe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b96e37491ed7565ff252b43801635164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1288eeeb1dffe3a089ff15b960b977c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4b8d184488de0616f315a9fc3062166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db76c7e20d85db384255def2ac83f00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09675dfa39d58fb4e27f14b72337eb7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1539909e288e0c6d8498734e5eb34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff0552e371fd67ed91111f6dd2c5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c928a6afce87cc1748e0e3c1169ab04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5b4ebb0fac5874c01f75e30a90b21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb7de5dad3ecf89be3eaeb8ff82e98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c539319fb581bbf438ba0f78aae81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd747b2eac9182442e9f70b3b5d63023175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f067b6dfd8800d4ab1697c0c33b2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa398c223c8e05c61e174a674c8c8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d45d15d52ee6ea04bd3bf43575623d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2721d5a9bfcb405856580f8540a9114179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63813fa5cb066290d5f0fabe2a36a522180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ea70d37fc1475b5bfd2a6b7759e17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802a66b5e87a305c315385ad1a9ef69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da487b8b64583f468494bc62c125475183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5294aa60fd4a1f0205ea93f2f7e8bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03081e30fd0a63303c5681175332ecc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e8c657a5a57a08a410fed1c865031186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3f3dff063686af0140f5d933f7e20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b2a03de2b426892e3940be5d81e4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66b9727b95d567e63e1b85e3819c0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d43d4fd87388a0d8f9c59233622b68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee570c7eefe33f0e4bc7b0f52e2c931191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc71dce33a4a4655b4d8d8bba31a359192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be70e6e077f622c49b0172f6aae7fd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f818f7050c85e2737be984a19f840f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c649fea2ec6227d07357b87668b5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2372cd088e5e9e8e49c8c3a07c1fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605bd532b3dc3b876a446985bbc3b8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55570a943de4ac6d1f7a6940e566fac2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130e3c0ea0518eda74d629cb0f7e0e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b1a249122aa812fc381987735e0f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989667a268edc2badc9b5b12942b746201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbd2a817ddf2330d542789814f0d9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06aef812d5f625185e6be06c6d6e93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacce7f3fd02218359bdfcc6df48d7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118baee38e6625dd7008844d9276665205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af939d28b1ee584ee8efeb402a0fd9a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c821e28bc48ae3b0721e8b2e987dcbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e739f8cd60f9de83b57eec3c43ec7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2889d7bf5bac2aba8092340633777d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d77912229781c4df190442bb3811b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04477c801b580aa228d953ed1e1912e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188348fdfb2f28662a17e30cc3cda638212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9887c92a3ab97f9f04d751e4637e65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f36ab3e5637c6181a38162e1f9714214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7f8bc12d581389f995fe9a84c36c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304d9bf0f6e9155ec3ae6deb81251f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528739817395b33196f2ac299dfe71f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b50396fa44f8150734487f9db8f5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21602c6714991d84fcd6d780cb797b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ac926e9bdb7c1c6ba9eb9a6805ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4793545c88f6da0e49373d6ccf2c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a385cd04b8c0b899088f67de570d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aea3b685b88fc7bc36a75aedbd180223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc9a7cfb4bf78764d74f3a80f59f22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9782d9adb00813e04172915d9c921225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88d6a294e146f999a4c5b5828c450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f84e608cc21996c453089fa597268227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590a3b2df248b7c8cb042f87cbda053228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1a0eac4c346c2c86d9bc8571ba30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59736690fb6ede7c2ec25bdb3e2979230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d53615f194d06ce31306a91fcbbca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ef9cdce1f14fa1b5a107cf0e0e482232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b172aa5f49d2f5b31e0bf2bff5d4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd88f8c195ae09299ab2d4a717129d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e74583e1c0e6b91ae6e2d0a0a4cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605bf947b8bf894989a81d9f1041af1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdfd04f2bc69e4cec0ceb75da83984237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac00bf88d400e653c69aa5f21973a1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae21c6aedc764ceaef43349d83caf02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add49838ad6923d64c56d0a95c07f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aff00a73b06356febf5c863d6f600241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424e6eb0acdec7d8b8da495af8ad32b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efac7c90a2cc02d789f9a2f2578b581243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5f4fa15d3ec0f5175727290667e27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cbe1af52b1d09532573a68cf7673b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6734707579659ba37db3358ae8852e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac406c5f4865d96a9a3f8d5c94018d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f152a3ff756d567407f1ae85d308a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8054b374454bf1db46e7eb69b59608b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de9344f5cc337bc7b9b0214e8b953d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aab41c2fabc53a019a9b7eecde13ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b637e016b76fe23f64696aca6c714252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06dc1b2e157b806a20143614ebab2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25c920ad44205238b2553e5c3e09a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba456051000fdaee802f7222f1c0b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49deefb304d070b1f0e16eea172e57e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8239ec3762f3113ae23febd53b247a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9259b2c9e899703cdb2a63a5520a37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6064e7e845274361223620d860c052c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9e7360ddc9a8b46170dcc548e5112260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14545169a832a4ebbce6247d7f649946261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803cdc097ab3370490ff42c88b2403d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ca8b8970d9a99487f104f683aa4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d339a8dd2638f0163755594b7d83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a911f2ea9554cc69839e28d2f0c315265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b2103ee9ba13ad347800d23bfabf7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b4706d45a8435897dd50aa56b3e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ebf80ed89991b3c42aa8cb0fe2bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad701f77539b77b81e32c31cb5fa4ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a973a2bbd777e6f0a3ca4651a8c73a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42f38f3f670dce40e22e8817ebb8cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ca3388377772f34224b8193906dc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5fa70fbd08ca9a0a88c158feb1628273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381633a8efe447a061ecd76ba46a4fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c7e16f07c1e60fbce5ffaac9f5c30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7209fbff54d0c8e06d78d67b8543f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b34f6825b62c89e0c99511630606277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57307603d49dec07352c69fc455bcf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebde111bc1a7b65e355431b7e705fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1d8ff80175840c74b9216e75ea6fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c0dea5b1ab33cc5728915da3be955281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847afc023c138b283904e2d79c4ed790282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c8da30eb064c53f04212e6a7c7d6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28701d6a12b9875c53945591cf74b6b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1b73b1bb4134322795ea9ff872df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a5902de8a108db18306fc35106c18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b493fc578bbe36e053d1078a6352282287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd0d0af6519912c1570a7bd20cd6fd288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>