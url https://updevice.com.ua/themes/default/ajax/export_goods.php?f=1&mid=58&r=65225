--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd43c24c61d102af447755cc25a5e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad024e446253b238fa7e0dd4423422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ec7d3d41a0c690e1eb74f4d2ac2023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf85d8e34943ff517717d5e64e2ccf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ac09cb22df15c272c6a63bc6b31c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7360728c1c985f6752b032f8e469ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365921b17da6e32042a4d57ea56110e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f4714263878c902f107f1c44792e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618b4ebcf5ed7edf553b4ea505d3bcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eb37f18d40ca355a01a170adf2c0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7981b450b5fbffc3acb2843924f09711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15860bfaf1e2bf3b2692c94eda3b25c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d06388c6935ffc554f45eac5b66613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaef6a186dcd855dd20dfe5d7990d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da889f102a50c3e4ae92c7ad64d3ccc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9732da4661a42108bbec3babb3b2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5710120698d337eb836fd838b5e6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185bfc74ed350bbb032ea641a3c07418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d88c3ccb204ebc2dfea2b6e83120fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d29cef0cae054c0fd1d2b4a412957b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f70d1dcdc161542adce37f1a061f1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b45f2a3cc8cd7231161cef0f0037d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6702a353d27a222fec0ee76ccadfa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fc9c277459f51ebed2b806ba6c43724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787d0ec8b66ac34dc56e203af905dde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2937efe044e9ff9f36f90767648baa026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc1c606f620062cd69e3490cb57cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df501399735b3d7e461438873960b83228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434dc3ca165d6653141a325a94bb30029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80a973841eac6408d8fafc7f65157130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c35baacf2265ee0ca5d97b54e74bcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf32837b0e5a125049833ac18bd8ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067393e659bde70a28e7ac93ac31d51133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d60829a02326261eb3aa669ab2f5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ea5a9645615790a53de42a640a9c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a83d138cdfef04d278824eacbc11f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f71dbd8154c6cfa5cda281534023937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a5b90466c4098af835822091771d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48736c184b5c3870e18c3b25f19bb2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2062ff313d3eaaff106169919a5ffd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e775e4ecbb83d015b55019535419441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842bbd5364647c64e805cce356ba6be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4d7e1548fc5d953c84a2c3b7136bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb32199e3cda87decd6998a270389d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af82a7f9d18a6668019b39b209a80445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f6df5159e45a92e398f04a87bb8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2024c6336e2f76dbea838e3dbe40b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c48657a3bce9c81233fed71d39fe1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f50e56c73161fb28f6d3e9e23860c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471749d5c185be09f272a83d12a1c8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6454bf85f7488cc9c6b1a03cb06f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6fc37b4498298d8c1a28712a38c2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c873b5f508e7b628327fab2b6c597e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0afd3e347ef6ba1263709050404ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9f358165347f2116a2a34cb3b09355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba81c7c50aa505ffda2cb675f8dc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15d954cdc26b22d9d7f81843e9e53f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22980ba12f53be680bfa49b5209ba958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d3aa25f88c47438742094e12ab52d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2471431bc1331b263144638dc7db5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d6eedd209ef6794713fd295d303d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a1f3b689843e278328e6707c63ae562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e01f012154ba78413b2c8fb20aba663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee068e2f26feef6b5429dab357c29964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a49ea0b7c1cbb5e59801c0f3572f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07ddbd16241d8fb2194213df3b058166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadc4036e86e19047aa7bd09ff2cf6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29da1787440108aa7518b853a143db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb215506a82277a7441abe0187a929769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a062669ca20c3695931d564c8c5d0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa5c381fff6baf3291385a98a3591071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909544ddd6a4d82c3201e6ec994b1ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb074ec280a4cdc3267401f6788344d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82245e1a1a848e5e3c710f8f0ce03074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378f44decd0cd45baae6259e82d17d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c69d4b5fc56a23cef3723d0119f19476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89136873ac22eff8464da4626644eb8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ddb3c471d812c9876185fa3f2583178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385015dd761ef8b06cfbffe05664388d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f2cacc56ca36ac11f489f748834b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e3c65542f863e3c140e3d8afbe84581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12729b177d5fb35c18abae5d49f94a1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a33520788aa6f055a7dc240a1bb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb3c8686c042220593114b2658eee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553f0f01788514f6d227a1a99d6627485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abb62e48271c0e765e59fd7c3c7f6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd9de9fd7790f56d325c5602492ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e11314f823ace27d432614c69c4f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b2d7488cd772ce978db5584b7823889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a490e8304218e60f738608ba419b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608671032a30882bcd7d7c4c3f4824891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93ccbeed0f937d81addb15146e69f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e646b56d3f816aab92b7bb18cb93f0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0f13a6b6ac60ab6e41b6ce150993d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed04340002b4b52b100d0a3245e519e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd23df5c9d7139ac8c697f75c310b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1fcdd4ce4a6c388deeb1c0828f89f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd9914574faadfe8ebfc7500fb0df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f718e0cbc7ec20ad4abf7fe2480aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427594a6499bbe468c3a65db60e5b97a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcf4ee1d708f51cdae1b12d63b6802101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd983f5363b6e6a4d2f5ce7ad6c402e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a9dc9af11de29e3884789cc70f82f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad3f82e6198623b387f2ed4d80a5d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6876ec74ba3035051ab9136c758cbbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48fc199ebd658c52a31dc43522210f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fccacfcbb3c194a5a7f463c8336b7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2825891189e0a93a2f72fb5e214b1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5170c027bfd99f982b2260c85428340109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc5c123790e0b5da2a332c6317e22d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3933a5a843168fafc959524a0aafa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a1a8e807145a495b007fd7931221d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887448f1c13594d29ed9aa3a9277468113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cff4a0e6075aaf873600c2402ee062114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a48a940b735dd7ba308cf0710931c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e02e1c4dd395f288cc64ade000d536116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fa1e761336489d56b20127657fbcc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cbaed1891aa9984221f79ba4fe2a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7ea7bc79a49f2ffb9862ecd862731119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b271907fd6c389b634224ebd33b39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7789e39263d9cfe969fa6be9b6a7a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cfd2df2d674e14cf3195857ca65a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abb4406efbd2e77afe6c4c184afa36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c128f04ea0eaca5df6b8089e97b882124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91610aa739828beefa83c3be2d3b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab5d09d771174638d8579ca98fa7f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89172e5132f3bc5e800674ab33febb79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e9fadf0fb6e54f00a692f27fe637b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882498a4272558e1d6224aed2a69ff95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dedc32c46f321f0b6a9ca9670afd74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cfb29439232009916efa8269edbee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc43a19d9070984ce432ce01258f780132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f62388b805ee37f56287e603b2f1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524201d984339103cad14cb60b4b17c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631c424d22dfff0818951319c9b440e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d430dde72ece7ab83ab753ef77f21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a27021f3a25f5d035f57829ae96f91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425257b86c191e26b3741ef2927165ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73cee8b54ad264311689e8b3f1ae7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049147f99b50c9b4edf49272abf7fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eef05c6915e4cf77b2d2bf5a0c9e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bda8029914410c1ef3d7f2787566f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833b643593ba66e3d1672173d4ec62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5d67f938c124ce054e67ff4ac11c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54742286cf44acd0e2dab5c70f4e62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432da09cccb8b7061aa1c090dc95531146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5053b897c38fd772b19611f6d5df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af574148960c32357f0786f0ce0ea73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a02f8890cffa6eab98f7c42ddec028149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d432af0bf5b1f783010d3acfadf48f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6899b9e44e1c01948db51756c5f9609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e7927376cb44c1fe9e2d3a9a0da06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a6347505183fd86978ff8c2d381f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af20cf6245a0b8577d4a3e0413d074154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b367a543d0e20690288be01efb6bf79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732af21897bbdb5f7b25ed686c1bfe72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f188305243af06ba5a03a5a42ed19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b7ba0f6da5df7d43f96b157bf0b32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa49d01d63dea5927beaa7c5e1b749159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b199ba0a6b882312e6464617048e86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd243e602a4b27090dcaad1a8e1fa3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958ed12c178554c9cd457b5cbc1ce00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1408469f672e7755a5df81e3fffe2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5849ca07a03d69f9749c0a828f4ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6567ba05ffc77d68f49f6b88df8cdfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c80e6c7b148ed6f7c6b13c0f4779e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f9a084ced037dcfe2b1bc50f4b8ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b4c15a45ad467c269c68c5f9d523e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b193f129350c525c741574d432bf1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f83ff8a75ae52f4b263734b8dd342170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de244b17de71a0b32c140e278b30c228171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2023716540e70a48830f58fd5814f6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc02efcc7f9f10aa039dc9ddff0748a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78e3e405cc9437f9df52720a56a1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e385f04a593b52ae182bd831560e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af212dec48776ab457f58bae77b132fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f1a77714a43b8846a8707d6052f94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f457b561c6b4577f8cd30c731311e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9858ba68e60dc9110d5910f5d33628179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485476baf9089809189ead0a3d87d2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476d16b4e2a99ccbadcc4d33889be5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c22992c572a0155f3290cf7f7cdf97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aa8764bb431f83615f43e2b506793183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edea9952a59e030e3280eb5f54c35e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666aed2cc3be7611209f50d68b387a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8e93e082d92ff1e7af3542e3e3a42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6c3f7e1ba5744a121570fcdb3473e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c831841ecf99ee1df3f58b4d16d1df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6070a4d158b978d1cd1448397108f86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819503f44fedd0bd584f3ed5554754c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663161892d55d3da519c1363be2cc58b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7afda909228d77021233df1fe912ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c1ff4c16e6bc5bc563df606ec1933193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42a8f9eb8e3e5650c084cebf1c3df2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1900de8bf50901cc005b0e430279ebc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867b905150c1ef10eb077ad08ae8b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887e3438e98fc4e12d9ce5247d5e420197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac738c1edf038da9a367df431c9ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcfee9db304e2a083d539c12bc095a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7bc4275bb49942930394867c247b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a3fb9b5b64b9cbeebac8326345809201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84512345363ddffaf2e3957e4402da46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576df9bbfb936c2aa4a81f9406895417203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7df3b8e2d752d0ee4e22bfca60a29c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8ca2c434347345357f44116b32ba9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2ba7fe1306a01ec50ace53b88211206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b88ed7370ba9f80eb43e6b46483ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb70b1adb043d51666e4335267840e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ae174563317a992eaa042a0bc9e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8bf4e5b13852e7db1ee5e3e2d3319210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26295336cfcd17190526bea7e7c58e72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b8e0a236d43626a32dfc3de640210212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa9bff2e9dbb36bb66cca45c1141c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb015ec689f0c8830eec16d7ab5d25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8decee428dfeb5e3f1e3530bfa9374b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de41221ff18c9d8c08d61ac5dbaf3ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34750b48ad3f69e026deb3738ed70b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74a06fea87901ef75ea8045b472cdd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a7ad2d5bee4ace4028d483724aded219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c1cd1ea8faad2fff036cec3e43bf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bcdf529776f27d6e4104bb07e27bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96358ea53a656383190aff578649bc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3952e95152128610b003150d726c30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47931e7334a9dc44fc0d7d71019545224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a8a46b9cf96e17ead208977b9257a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29a4b45cf70937058fc2e3a8fe9351226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e9caf5b4e875c3b39a169e0d01494227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208163aa6519a1b73cc4053a3cb5a195228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a7d4bf1491c5e91ec5223237f0b24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275a6877f0364040e14c8bf4c179909230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6b8934d796225f706630a66f2fe8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37ef23f68ceac842bb94fe887bff89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66595eac30720b0b030dc01d7e220233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53750d391171a2c738e9eb7882036b9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929513a8d8c287374abef3de012086235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69206ee334402c2a5ea882810a63f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949276b0b26963d1fe91ac0932d998e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ecfb03719179d206ba83403e96a31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a182e5c0c17503ee144925a23c2237239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94969b60445a584eb3c101923753abaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095622e96d1998e2ed06b55d9ea7eb52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296aa79c3157dc3fc29b4c1758e80b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaa8dec51f6f35ae3eaec92b07d677243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74505d08f60f1dcafc6fd75b372897ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1a59cc22c2dd54a7fc6920eee9b03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215ffa812f04b85a8c115a604226cf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3403dee332e13d30714b042a4f69cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e34674e35d4c93095a43e0a10c228f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8e873167c4c40224333e6ab4b010c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a43b87e3095e7ebd7dd73d4d35108250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de433a0c8fb45082dd127ae6f7ed6777251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a7ab45c8cda9333794d73038129ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083cc429f47be8df76343ed115d08c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9436ab2dca1f9c16ed67862d08da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c789095cdbd948586ee24a842efea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ff079e647579a04189e4c92acf5d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d1f3d9c2f82899839387edd16361a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed9d48fae104d1108fb51789225c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89e94acab62234c89e41dcbb9982cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a1381155d03dc7ab9f5c3e2e2455b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce0200c51140144021e2811fb309a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198cc9c78de117de60a1e73439690c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98912ac602c43d42fedbe791f78ec5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd296036d3ee35872e8442577b57e26b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff93dd7900b2bb680561423f55d7f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f133ba0036d1c47d4cb8c04eb11f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3cadf247d8a74f4fc0eecfa13e961267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b198f13695f942ffd79595b56ee64b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638753055ed8b1b0ba21c0a8d5e8d3b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdfb66798233bbdd1006737c877e88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aaa2f2b76cfa89e5ea9686ea8aff9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdbc102582793d5233289ca19b8d6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f783319088f3134e2d91e3891b66781273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850da586c79d7a9f2f4951b1ac39517274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6068a638b34621c90f2e7120fb143275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8180d26f379b4cbe46488e4c3c9902276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f49ff3b0c71f98dc33936c3c2b51b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72336b3114d20fafa67229fcd08df666278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbd152327c383310131fe70609b60e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ffd8de6b53c03a3cca70e09ca7dcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d1da3e638c10a11c51c1ef84922fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914881a841519816fdace3942dd746b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82499c3b0daa5bf7aec4c17c52900083283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846f829dd47edc3feb0fb824e6fa9ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888ab207525062f5167c3a53d9dfca1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c33def4ad2264b3d9efca2bb8c67a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbca6543df1069435d123cefaf8986d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06849a58a4aaa47f5eac34d3893696ff288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd21fe63523b88f58463b582330ce11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb5b115dc60c00d669924f01cc38192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8c3d363607b45c2254f71d21336c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c9dd440dbdc3550bc98fbcf7cf38d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d31e61a1916117c0be58cb069992d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0e0ecb7d2668441d08bcddee25236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448c1a9f8b351764aeac83667fc30457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c99992b9f6ec17bb30242c9aef2188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9f60d226d0b3d3ef28f8e4062dc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3aedc5ed219d573c24d94e97902a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e297fbbd67484cdf53a9eafd0c3a5f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d1ed693abc3c31b2ce061fbeba9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81131b892fd3c9c8a31f3affdd90217513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfc65c36c8a1b72d891afd50f8b3dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab4f2dab7af060ecfb032a7795d1af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f3976eb3f34f60a19f11e46159e6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad4f4275d7f8213e8cee93666bbc0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da62c424fe40d82d1192d8edb058e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06761c48df4510b58b8f466ce2c7f81419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbcac94f9946a65822df46e110ba5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b39566f7dc700f286c92b0a7b9e0c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee43b4463a1c36e5246c75f20fa14422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d80e99faddb3c8aaf95c02c10188e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba5f4efe22023b819d4128f225db424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ee2411dc9579a59c2f0232de4c02c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884a4071315b000583b40e23262290326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ea930042f8c33a8d3b52924bf928c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085857844d7b19dc875d604e73b0ad8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf66610ca7afc89ec48d55876e8098029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f3d71d09853e9594ff01f6d267fe030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d35e3326a9c2ae9af47348fe4732531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cab9e9216cbb12966a293d56ce01632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e26bda889f02c620d29cbd79ec7db833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefc37f8bccc588e313b97f9be420b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c25cec1e2b113731d671a53a07f3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e5292213b6d0eca83b49a67751d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a42caabbaf7b44cc397701f4d66cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ad6bff513988f09a9828518f2e75738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac83c9064fb5bf189229d3f865116439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d20b8b88908f22fe200d466318754340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27d69ead5f80acb4bd339192487b2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed15e8501990781328e1aa8e3bdae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0bcb32c9c4d0be1cb4d5442ffdd6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f21deb0d6e6d812d7d4e6ad16d35144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a219e55ede5828bb10e2b009c96fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359562fbc04345ed4d5f2eb5a48881ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d250e15ba41d981168fba666b78c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5fa54748194b362feb82af7c9309148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0f6c35fe74e37ab3a34315b4ebbd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e241e9927b07a054fb3c1df631907c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0d90b1e06a3ceeb847ed7974c0c8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778afe147503ca609752b85cddb25f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47994eafd49a0fcfc8ebedb9f33ac253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ae7e323dd463b0a231321c9a75c4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1648b78bab4ce44d08f81e6c422d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbcb107334992c454c5e3345af4c4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea20789846a76332795c88d59e5f4bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5134ffe4002efb76ac747bdf69bb3c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f848807a61c6f3c9a597a32432ed2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290039699c95329cbed21aba2c180bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f67b3fb56299e8ed0912e9a9b06b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31847f135f0e87bbe897fe8ffef93a7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d596cba72f88c5e198d73be08c96263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9110025b79a673079b53f0a7f284f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7d2732d388a002edecb2d5055ddb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89268cd3b4b2631b38e726dca302e7c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc04f50a0f018655ec981f927b5bbb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e214cfcdf8a8aa12a43589d4a956b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea978a1e2bbe4fdd402d26be514674669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e5a2d1591f56241805c3e1f2753170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc459a4b9b161e274f5c27f7e0ff7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b56a8ad647f0080d6c2e5f079c1f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77eeca8f98f57ffc88f7d52be9e20f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736d7b422e470f5a6562dd369618da874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58530bba4a1e804273f1130f7c7739d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdff8e235d606a95c8bd6d4ad1b68a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8d8d0d07552a51ec849fae904faa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0c8a1c96629be1c8cd377bc47ff1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d609e0d26ed8ffc0daad31ee6fd7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfc71bed592958f2709158a7cad5b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856a65c5120ddaeddf72557695fb79f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507eb8de25e8170461faa154e407db682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca509697d4da91a032a72601870b47f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedef3c1754ff494e9cd6d9ff5cf3e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e5a237db2f033782de5169283041d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee0f9a7c884c365ccaecb399d6b11e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf8648ffe728840fab46fc7eb984487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6219231ec550b8e913338078af67688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b0e359174f4f33e2aac435f8b31e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc059139c0682c229722f3da97d8d8c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ab5c597e3ec7ce45b73fae864456a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f4a74312819202d68d958d5fe2f9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b517cc5f71132a3fbed3135beeb4b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121b0c1103d225ce1f8017f010d1bd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48510cc55f8a1f2e0399d11bff4e7f4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06697883d989a32d25b3da86a8db72496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd22e0a8e8a88ccea16ad5761619a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715577c4302662a88ac09b8bd97521f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fde9ddbd54863bbf840882ebc881a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b3f19abe8a5c20dd27165aa981482100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d36e8ef5ad16d4088f3c133f2016b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8027dd9f261adaa673bb8bf28e38d7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3bb5ea0d033a1c1fb8676a4202b5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585f3ee104e36fb2092bfac14eb4d07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a06e6b736101eed843d3415166803105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2e6355a84dd4b9a90ac9a0e930924106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb734b449ab822a3295ebf835fbbc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f4ed8cccc9efe329b97aae2dd8141108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924d46c81ea992df41bd8641843bdff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1550b8da9bde9600d342c0adcdcca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdc2a298751b2a8ae59d373eaac1ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaa1d405d444b589479dd757c9b6b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64372e7af2e6cb254899622281637c78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb629607459cb275af056a47f536a2c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b016f73b2063a712eecb02c9bee99c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944479897472269f38f1399f1bba239116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9f80e710c621ecb2d234429dae611117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68d9e76b2050d53a99017e31053c1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c22db9b8229ff5c60cc13d288a9384119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e0b72dffee4bceaf074a877e33187120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958fcb5916956714cdc3cba343665ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496a760f77e8cd15ab934fc3a2681f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf0f5715fe71b43384ea5e8d146ad5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740b65e997bbb4cb3c5d7cb2d633270124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08ff671812cefdb0feb5a3858508b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e4f02b59e68d1c32ecdce25ab5f64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53afca9eaa42413eb0d1363a79fae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc94c629a9cee74519464cb3bc32c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb92603dbbe224ebec923d904936d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4c39189446305c715849c345cdd24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e844f2cffe464ac1fc03bde3576ba9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da8e8137ba76d954038b6e734f636132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7183672d4de014a2ebfe191f69951133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e2fcfc1a2c09563e6bf4ffabe2647134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d39ae51633b38e4405a645a2a3b4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506ccee23e747be5748e436bb530d6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86701bb7f67aa8a3c1296f28e5587bc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b01e7d78f1e3c7261a0aff1951be77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63847e5b7a51e25572a41d75605241139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b0140dd6794d8ad55c3b33d551bd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ba3f8323a42863b7dc484feeed28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dc0be09acfc5e711323bcd63d6fe8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cba12be4a24ccbb814482effbdd6a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b260b42a52710c6722f8f721df0ac8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b2d8501eb22c19b1bb98bfc2575f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de60fb57933f44d3bfc3990d24a31f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb04e9e4bcc848d758f7d12b3c299147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b263fe8b12f820eb12ebd26cfde3a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455367dcd673f5f5ab70946ef7e21b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852d4086a517fa435e79bbb24d0bc1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa3d37b491c7fa9f47659f7aa583d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aebacc20e9185c60c143a8e3ba068152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a1c4f091c7fe89a112c9083a36c65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d340412fc0209dcf7b6421af15f131154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f09cf141bc246ddc4780feff70be41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490cc84cbef4279de8e7a783bbf87f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d820959e270d2ddbbf888d8c240b88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad731d7039fee9a9e0f805ff9314639158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b17028e7391b2f30a1ce2680a86b37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd69e1ba4608e788ee191b66a4ce97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bc2255f35dde98de736d5044a5b46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88de00f448215d4668f782c612be7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b8938a1bb041f258cf7f0633104dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bd149cdd4881620ed62294a55bd7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9984d5d00ffbf2efa2e167924e1423165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb257a63f6e72cf7a7a0fc97864f015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b680a029bc76d8bda42fc40899c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa067308c270b3b883ad43496992a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d10aee14151a0767b09318c3b6940e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a30e673554f3cabae39bcb992b21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24212d67388f9acb89cc1b91d2428fa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287d3c896bb53a878298db7c1cf4daf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9debc4ee05dc9b90c8104c5663628173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42fbff8eb7ca3726c4686557f15b69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ed8a6e956b848824415a05e310dbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe1b282d04f5524b18d745d6087467176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a74e68c477b5e05eaa3913842c51aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587edc88d2967eb8374f7393af89fc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8a977b5a2bd2a2720037c5133209d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd161b4f78bf1b4d989523972d81add4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b2a999fcdf8fb0c67155550db0fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816157b6eb8c3a7cb7ce451a8bb3954182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ae15f41a0d0b2cacdae9395642596183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d396a57b18c9e30bd4cb090a0b10d7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e157e4df18ce134fccd79ec5b3f1a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30029025fd38db289f1b547bc862d425186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84762206028f61b2f63701096a055bd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bdf09266a0e2918bbc1736585bf84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db57c8aa7f642219e003a7abc4e578189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7bc32cca288e8a2059184f4d089eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595abcf41d5dd2d21d8b0b385ae0bc04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca071c3137bfaa09a063ac7936199faf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c01cc557f8c41322a186d336760d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a055e552f1dac389b222e45b94a8c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108890e6175f2b5118d9b64f30455f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db761fa4c9c699a30b88653c0bcd7e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb06e6c9e9e7b67b057c401f95adde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e6aa5c3b8e8ad2354e88fd70044e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b10c037aa25817c0aed57387e24f74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e1635bb791f879b7bef30e46f1abb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e381f9658ea098ef63497bff38d8eb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597e35d88cdcbfeff72eccccc90d283202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2b6ca0db25b23fe01de90c27c59ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b395180ea3f9c217c7003bb6657cefd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01395b71d22b17fa5e03d0559daa4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59094a4d582a901645f0d86b1a20a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68935da67c9ff2a8f1f970ab947345207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e0c2f505be012841d6291e235b45a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde163740db13b1147ebb3e9b1f3575209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0e040e2100df4641bd2d9cb2fc709210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04e26dd7626435461677460d9646d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6328a348872e0def0aed660fad0e0b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91983eb720ccb8b41d49a7b02c671ec9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef63ae197fe829de41faec56aa59df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5da799fa85bf0ba5aab9dbf090772e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a7c12a87bfdb20ad35aa220dc1fe1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde9f39a78420f219e3403ac57da63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398379d772fd85c1919ccef8199f357218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0abb2c64c0613132542c918e6d2564219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7ebc2b4f999644652efb628997a88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3d43884d3ca8316a66b643a392a74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20799133620e5c082cf35167ecc13115222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c51f12b1810858a8bc26e3d7b4930223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca631bab744f6989c86dfa423c1cbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8974435d48aedab1a839b33b2d5d20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bdc6415341e4eb556169527d9ad6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9b2e056fb5fe33e23864cd25ac3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2d70997b96e26a2cbd27afcfe56c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45de5e3c98571ee976cb050c303740229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0cd2b61d739a7a26c5fc1ff144373230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0799a86409ec7d466b17da2076567231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e890dfcb39b1747fa8fa61a8b25be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b2fa759bb3d007b46cc550e991c78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283057795d5621292269747fe72820d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb9df6214bde28afd44e6772ab9122235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc643a46f43e0835ef625517afae03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dc65ed99dee77b765f3551c64f2af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222b1a4976f89f32ccc03b19f504d62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61f4b44bb706d84ed7e2ec34ec3560239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7b2d1ea5685701f41355768622dd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d898d5233048e969a61cfe13e883f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259a7136a078d2e4ebb3b0a83f5ccfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc84487d6651703e5789b44b4aa9d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe2b36035be63c2493912bae0d86a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd168808aadceb23088718728af803da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3bd90e3394227f0bc1acfd2eb500a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7bb44b2a9fb02cbedf2b02462a01d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7c6eabe73eed2ad2eef32635c186248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cc40b14a1c5c20781c3bd1b5d8a7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008953c29b5034487693fc94402db141250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399f19f98014d2e44af01b048394184251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb259e20176c09d32638affbf3e394252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f061409c76f67d5ac364136b3c2b83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b896023d76e6dd4002bfdde9c5d2c49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2795048c0179688165369a2b3c9079255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da41cd30329995172ff8a49fd537e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057133d679d17d52bc99387bf752082257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e474dfefab8b7379dd6528ca4b15bb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da83e58688c1fc6f335ee16eba48d73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1619d84aee9f5b4c5efe14fff0c36d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4f82d79f78cfcdd7a310bcf05a84f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22afdf8c29d834a303ed60d77814833262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecb7e55f82329a53bee6e7598f000b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f829b695c3f4cba89ca39e3e767c71f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b06d8f68b28ce3cb5f461a24365aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e669f196d713752fd545a6e9fdfa32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590aa51a5ffbdd14ceeeedf67436cac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4925853be61fffd52daae1165a371b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd717ffb7ccc5705ecb66ecec8c89dbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4b2be4964006d69370f26cd4e8c09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93a1f850710e25f1c99fe8e94bb66c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fdae457eeb92fa871736bc8fa2ac8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d69e53d484f6c0e27012630d61effe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83393d956b1fcb13b0834597cef0c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377663b6c2da689d7e010410ce17fca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc188e9b42c33d012300e77af4d29fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fa2ec473e3282978bb97dc972a0aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f13d40921d315709310cc3cca28f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e5de789abc83065fe2fa3ed9ded65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239b73c5fdb88fd34d81f8b2e9d7f4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f038b673dd29ff99c72b6ec4b7ac2e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24dac312ef18023e338cf81bc893b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18c9e326ce0e592b420670696f95f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afbbc2f3c039430b84c6871e2c4d82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541595f00e4a83dadf49870fd8cc0f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc136b5715ba7c2c156944a353fb2fbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a7b2991615d4fb92e4a04edb588ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72688ab83effa94e997e1e06364e71288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>