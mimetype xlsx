--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a249fae4e2e5b2a56c0837a9d26cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96053322ec4beb2c2fd310a14b6ad4f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c15b4c859b8881310b6f4823c498bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f61565e89fefc672fe85977e3beb354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e57bcc8f5e129f6ed64c07d958e6f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83820c697166e26dffbd5ca64f8a1246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d50fb1fdd42df5594eec095dfa64287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4e5d82cc73046496fd02eef60bc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef0a39be86a2aa3fbac5f0eb808dc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7476a2a8a875bb070edd7697538e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8767cd49bc1db6a4cacc16cb28a10711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f00b3b966e79e15e9f50977a3693112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fb4760fc9c3d6a97f9f8451df27e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed3d5ce740618ed33761945242c8f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c429e76495ae2cc896d7b42db44900115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf28b03ec791d2eeb9cc0052a66fd9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd400acc866def606801eb5b91ca6c1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582b9cc7c73414124bf74d7cab779318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb42b5a156df219b09cf85e32a01fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483be45ad121bcf18666904a943a15ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca9085c38aab5cf8975470e406a49121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81267f053fbc09f64ed650e4c2b66422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b50aecd6f4fa1dcea9df0d78dfabda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a60e8c973372512b1993f0595d646324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06842cfb8ca62c5c9fe14e4fdfe4cdbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209891f5eaa936a0b1022b570b9f3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa4ced4d496d1c88bdf68de4a1f38227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf503fd0ce150a77842a4f48bd0db7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c2b4c615515217fa267572ff49cb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd012e8f67fb68bb55035df36332330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1759fb2f2fe8cf2d5d20e26890db3b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964e08fa51e2e5b6dff6407d192cd9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778a2d66e276cae6f07588c1b08863133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ddb35b6dbe7852445d3054704aea234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e041dfee39c9db0f1aa3a977ab7066f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee4a4a7601e0e3c26899552a4c543136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52512b5ec18b2a7d6f49584b981e893637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611bb280b5852cdf8fd7f349e752e6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf5b644c176e60f426dbbac4a2a10939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a7e0a86c7832dd9d8417ed0a5b39540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2188f7e7f8b66d7df62edbde95b1f2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2603d76ae065c2f202d7fd794b852942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52629091bbe216f444e109ff10c4396943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbe151898159118fe3b1c51086bf9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804c0542bcc63dd2efbd0f8356bcfb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0ec1f46d7bea63e106338a1ff616a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6471ca932eed0009521d6b5de18e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfbb2ca711b05d7df2a546216ad5b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e2d0f61c81324ee61049289b236f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188e7db2398da56104b01b920e4edfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36ce8b0a2672c0b9c84919ed25c98a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2815223b66f712db18eb95897d23f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933b82bdd53cdde9c59e6e89d636b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3375a659dab2a2310cc1d320e4a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591d9bc34f0efd8ceb3d61947eb69e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894bb282f2bc871919d16e042dda0d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a73e64747d62d3c36dfbfdf698244f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaee830da843fa9d0088e45ff3dd12158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467881a63b7f867b1ead9f40b040a78859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2aa284af3252691392e85b542693a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689bfec9afab4528cbd2ed5f561d1af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf681c967bab856db1e5e4f6153e61762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265760c1cff5629e92f7ad025883d27263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd080b5fb55192e738cc365e17c83c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60cbb8af8463c40600fe78bfc9e9da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3583a80037860081fd2f711ae53666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf95b82a5133d840b567767c46f9bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eaf4953462c95397a7bb5fae6d04668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb343c7b278f4df71b3934989ee9132469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84a76b0f16fb3d036efa18018e780b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e940a1b4184779d3f8e3521fd515771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb882ef581202cf42acf242f078f3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d6884aa5dcfebbf100114d5669def73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be889f1ad1f53cf48485923142f8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54238f7aa7f246ea2df0db06427adec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82da8d17c019b3b13f693c215aff376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c04e65bb767b12cf63d57cf6190c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904031f2839df709c0ec996c231fc3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e05fbffc54e83993fe4c49b0566c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d738c05a098bc9fef283f9909cfdad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c93307ebeca3afa26a74a014a8e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac3585b1fd702505e0513e4920271f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cd98e11e5e86fbd994b87449cd83c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e3c870e782a74e958c3c5f60fc07484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a0f9f8f2274f677e2c93e2916c65485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3c8b342a1a05dd44a74c97176022386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913351eb122d864e7aa697739a770f2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ff365f5a462fc4c51f375a7fbe27688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec1e017183d3220e128b06290face989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293136ff96e661d07950c90bf4573d9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f50190c4b4adf230b8cf2481af53391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d50f16a00cad45bb9488f000cce6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216279b6ac977cbdb642e8f4d89841e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b18c0b3c9c5113b9e8eeb765dba42094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b11032bb0c4a8b52bf49d6fe4812195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994397347ffaa1a29adc41979d5c15c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746f33219ef9813e31c6b839176d05197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad87296268dfd63e4a98ae2427dce298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afd1f4e0c88f1a0d3d6c907351b5c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f3ce30384378a482a50a9b6d3abb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f4661fda1fff7f04ec6726a7b24d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833fd0a4b60e8edd22c47ac901f28f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e955990c85936c2dd76bc8206e0b005103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5c5ef405e4e873587447e6623876b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e4c9f1cd0865aaf45ddb579a33c04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e195297751467734e7ed80f86b021c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f0bcff6097936564fd94585156753107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9892c92f4fe3ab08829a9e27c5d5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa650dab5bf00581c67df597fcfd34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362498ab1dfc728852c19c97a1dba3d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aeec8c70058e7455bca66bb319a53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb241d9489d73b2839be3178247fb174112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83ff1e2f5febaa53d1e323eeb441e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea08d1fdd5b7abb94bcc8b3db664fa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ef7cf55e726b9bb94f9408914eb2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef580c7d8717b0cb142a3815a541e108116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a6f7ec2992fa77aa777d30d3264bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53acc14978649ce265d697cde2a392f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a919ed75703a3974dc0365561952bc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc6a87e261d0747f04624a717f514c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34769acca83956a16d5d7966422f046d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7e98a0041c551b14917f0d841ff42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a89a4403c68cf15f7fa9bf9f0a33a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db93cc4e22f7b008f9f5051e9690d1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b5caf196e39a74255ab64af312cc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa2a3cc401565d9c1a697a4f0422de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a98b73cdae221188bb7e210b8ffdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06f744a08fea69d089cc49aa4d5464128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9d0394730bd5686d6ecb742eda329129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bab536b215908ecdd6940d2af09bdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb017b8dae3f71eaf7c8cdc0a89ed0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739326faab400539f0465b1092059d01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149c1f60437c2d7d32d423d5ab99317133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc8bd922cc314ad1018ac957de4e1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb51e09c5fabe6cb4bd54262cf54a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9a37f59277c0154efa3e22c2c4802136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41158ef5b4dd8165e16ca9c95bab1473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9265b0fe29f46d884bcae4748a6d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231d4b2cd286e5278be93d1d0a6283a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfc6b02de55b817bdfcaed4d685e56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ef74d9a9a35abccfb50ad29ed8553141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d451b7ea2b4c933f8f2204f291b7ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616146ec1392015d5bee39052d247d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df1f1786abab69a0e176c168b1fa00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2b09f2b2b44dffa01a547962f0e00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07b799656ff3de8acc5be81828a245146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1162f25ca580ecf53d7148cb0ac2961147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a748762cd45b802a6222eeb7578e640148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef92201eddc87c4af3f6b4a2b344701149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c07ca6c8af91d4783ac6293ff33a1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc516b4cb299bf378d59535cbbed3c3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e858ac68985dae693116c6939cad0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba49a9d46fcf3c96a4951ae28f2031153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed72403d9a06e45b0a02bd7c4d26b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06523a53a7e43f48c4b3146c9e6cfccf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7977e752e762cada6b72aa8cfc6ddca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ff365b58a79d6e7887c613d368fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e8f21aaa541af07ec30b069a72330158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c0bf82a57b160fc1fcab24981e504159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc911289b0abb33833b8236bbbc70cae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6dcdcd7f14c4ea0fce6cacdaceb9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adda71ef45ef65e16f7a9a1af7446f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc21e9e69df03a53373c7b773066695163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e2e6366b2c8938a28fb73a10cab10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602742b902718ae4dba7bbcffdf0b750165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91343198ff05409289c3c82dc1cc1b5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae781e43688b64bf2836ab3bc80bc525167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253f4ff10e722c5deb9539d3563c9ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c9f05f1f1454fe31f0e53f8e6d7b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abd117708de4d4b480388a67de4cc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d202ff1589f0a1e305e067926863171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc530a7ced4355c936fd6562fbee6b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbac8d63f612b0077b5c81ffd5c407173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974981b2b0a105507ac462e408aa7a48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91caba59b43837845f6f5e8c864c684175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe99a94bf2d7e64669eccebe2aace4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d482a5cfa1e86754920ab211fc85a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3d0873199509f1d955c2e7b6d483c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a4674686c79df349624dbe53676d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91974a18fa910cf347aef68782fc2bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd79ec91cbaa924eb73d8093021874181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777213aaedf943bc8a80c5a90b8b2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29ab532019def49f9d136a383202d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001327ac8b9de0f963c7e8dc898bde2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b00a32237cdb09f1552a7ad639d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c4bbd95f3f41887441b2ae8cd20a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92a5993cbfec0e59437349538a36e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47bbee4c86ab7c26b6155cc9b5ef65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a6728c192010e0215cff5a0d23054189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ca5765345f557cb102aebd1c82399190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513add6334e35ee6c77d7b6e5b72228191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5bfd4585462612c91d3091bfd8cb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50577f3bbfcee69a14ac82f0ba8d92a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3811a8dcf6ac79676b9a904889d0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2a0321fdb690384f8b890b0602a11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f407fcecfb8c6e9a6c02d4e5f976de2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a4107df6e302ee06516d15ccb420d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b237cd026aff05e2f42397d72e2702198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37087ec8611cd008156f93aa4565206199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4e5b9b1f625c2b56fd3725d37e3e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f78d0eea28bcafd858daece71b08bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6dbb5b44c1cd8af83163d0e77df2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b87f8d4c1ce276f4dacf7aa9e1d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ced145e2abc868e3056ea635f0bf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a533be2b0cfe3c2f9e1d57f9d7e76a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e0aab1cd52d0654f3fc6f07173b2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404d0c6b383edc2a226a128d0572ac1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1bb2033fdcf853c7c71f509e90e26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5787feb72cc123473fb3e7b0c8e1fec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4f0b263ab28bb38bacbc4a839272210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c13e4226226a52b283eaaf19923ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cc68f9943afbfd2fb236f6e20f45f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd6c3ecaac81552932c3c923664316213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6251e8b95c7970967ae298541b747214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ee1e02a7dc3ec4459740801c1b5aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d609990f6c87f4713314f1c174777d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c474eba9028a8876849eb895251c7bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc8d3035da7b9ed5d1e36cf735b10c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f6be5e5092a3ed0b0844b973e52d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46533935ce468574f051a5f050210aeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d4905fda957c0d999ed1a679681af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05922cb7412502ad4273800798d22b03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c9718b0b3398a79130dbb681348e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0011b9efc16163a242bbbc53989423224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44468736d0a4cfe755dc43de8340570225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b808cabd0bbf2ac8498df49d7f2d38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11918419331c5f6fdb43bc01af8c304f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3abb74acd5ca116f07545ee4cd821228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef0fb3efb64817f19fd80cee4845b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75890c525315b504b3a41aa9df48fe1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283723913cb69c321e06f64c3b759216231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2857a0440b062a0717ba501f1f4be3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf28a31631664f08493516c899a76d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5718c1e9a55ff3ebe4e430ef6cd2e39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36139613a89fa3ba76874b118be78e3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8c426cc7f6835121667a9c36cbccf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ab1220d627a75c70e11752d9bd707237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91478966f6ac044291f233af395580238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b22aec3d8e312655fa3ed628651ec1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c72c811b79d52faada63cb67443a4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67fe3dcd8dc5469ab8fc228db851e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3910b5d5b8a62e5c0bd400750981242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b260bb350f176bcf076948d3eeb4bed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c477dee728a8e2aed1a1e6f40ff16c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ff2a3c619e7a00ac5a804f2c746bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4661aaff147a736fe0d622180a5cc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1ff8f3511cc24a611a320d7853cda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba5b2f29ac090ec430ddd0bfc6b127248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ae34906970ab2cc1839990283e114249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735de339b473d79ae13ccc40789fc65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42280496338234491c25482dbee757251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d07a5c4d73624f1ad79d4b3f39a55f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea852cb7fc6799515f343ee94e1d507253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87640430647fbb878697fff2b66614254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892270e3645663ed9323455bc9545ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363ddb8dc2eec476801495b1367630f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47b20ee8e523e1011bc5f22311dba4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6583c348b3e07f5914e857bcaa9ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fcf1ea852eac1b4e20312dca4c9f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b576702b0e72e8e99f98240c420f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb87c924d60fea7e51990965fb3361261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7ff94289376925fcbc92ef1117bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439da34d32b6dc02730c51cfcfcc3bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49911f64137e686c997bb33958d7d801264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ab50cff05de240261fab40d7d6f56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f9272649d09e1b068a7a1a984e5c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887b8e6e4e054f25d4457139bf1091a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ffb647e1d854077261f192c8454c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a94561a7f3fc93bc68049c672b0d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc17ddd00261d182466c1151a957623270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed842b008c06861e2a8dbb1069bcda7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877678f08312419833877407a31f54d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c1744835444437a7027fafa844532273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c0074979866c4287df262ab60c65f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4147dfaeb13147482e83141371ad5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273e06340fab386cd65ab6dc6f57873276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccee0b251e86d86ad47031117f407eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e056d798319a87923c442b85f79a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552803ef5ded7af8fb49090c16f2132279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91134a419f055afa27b7b5d738580f6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b6e4c91930f2a6ca870389ca81990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ce5416db7a1b7ab96a263f52391d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a74d77d8abced80b4dd5a30eb5ea5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05d086de314c8ce4b886dff73ed669284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fdb744a07467cf25c83363cc4b388285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e46ea24741734054f546353f3e3e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce932ea4bda5c315d5f4b61dd37194d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229145c1f72ea08594443a2c534b550f288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7fff46c338c57d9a4f5168f33ea6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec414398fd3895f5fff0ea65a42bd0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948d81bab01b68d31695027980c25913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7640faea71c8290ffd9f6eb7e69e004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d40589022addb234be3d17c68ae1df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fdf1da63f1b3cfcd5436e567d88776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a58a112088be5e500e46151c3bd31a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aeb48a3cab5278254677a4aebdfdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e667bc98be6092349fe9f65909092d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df95192bafbdab378b2573da60f4bda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134a440ea9faf2f6e8e69c0ee8995d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1891d724644c56fde7f779fbd6aed412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efbf1879ae07427a18af785aa22b0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3a29d12660dceacf0096c5720185914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9552971198c276dee064e1dcb17fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9649c58434b1e82de482fbde4739f6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7587f448909891e23b13db5eb1ce617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c55da761a8ec2e6edf07e1a2052d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88583a38431629de275f1330ee973ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad094e6fb8943ed5de4a7e318291fad920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d205c240e46ea7e7927ea340f4f4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30396403344d85512d77240ca31334f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2f4e776f32ad894c7721d843477a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b337d06685859df448ce7d408c185e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a02cb21b91b0c33e5beba60d4579f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc506d05579eda23b427fae1c3c490a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1dccd67a70ff3a2b5632a53fa8e1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c290c2299997504853d6ee445844a2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04a92e289c33f06b124e61a7c5ab0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186334debe1033457d14e9718d67add730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98054a9ca61535aca6de477f52f2f89131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1097f8f1357eeb0f694d8427752de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e602a82a290527ed510900273d890c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755398711ab06baab73ab4b523326c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01012c0128be993dbcf7ef25db2d2e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7506c69a49ed6bedf00422c1f50c7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e075ad1c828c5feeb7832f5594cb17237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd638e924f96ff4ad1b889e0b7ac82e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10d4784931fe7241b6722b51f745af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa8a609d325d279ab4c04419153eb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bf62c6fc4cc9ae8e226f17b504c8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd09bb7e6cd56f24fae72993cd53d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32d2f738614d8bb63a28fb2d98222f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635d1123df2921ddfb98eea212ae3e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99739dfa3ed4ee2137ba6b9499422cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e2265e5f335a7b221db13aa2639a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5d2580da1d3fced392fab8238d0f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955fdd9fd1030b5826a36a2b4e8dbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd9445424e71642c47c3075553733849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f65286d5be4927cc9b961b59271c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b606b77e99c8e9e698a6974436b584951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a44495471d2f40da930e853848f5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6ac02bfcd92ad116f31564318693253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845710307bb43cbfe023d8e27970e6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e319f6e0c882487e9d596743e6db655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11f4d13bc1a70032afb50ee2b46c7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c1d01326c7573066b04104c6f1b6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351712102e8063743835891a6b2ae158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625196fd48c483292a46f42843815e3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18339c46d8c0d589e7c4a3d82c8b25d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c4dc66c9b0fe877d5f4278bfca2a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319aeba32a1e4ab4fa3d590d665f6f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481392648bb0afe7bdc0c553b07968d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022d386489571d61e34dbd8c592fe7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c828e03422aeda229dea7ef0eb7c0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38887240d8ce85ffa914b64958fe9a6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568339ebf97b290c0d395e19511433167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f268404ecb63224ff3cb0ddb8be326368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7650a2ed2e3030e380e2c82430bba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0839c0cfa035cafebe3ffcff24f2c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50caaa06ee14e762a1e62f9fe0fd16b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f35f7568bad4eca0830c955b9d97072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad8937858bf24d81c64466a9c590073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608388592e91ce5fb76f1b2338f254d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e59541f6bc43aa277fad8d486da31a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20784f5f432efc881addb3c26a3a716276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f463feec931f29eab98f3f496dc43377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0a3636edf0891f14d6a5683ab95df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c743ed528874be218d4869a48563e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a968d6757ceba6c725ce2e56b6205780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba1ad619f5397a300edd658b67ed8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3272c5a2638dfc083bc33172770f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b42804ee957af28db2cbf9ccfc14b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae96b7b60c0f9e000d0e8437b8415a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dca9cba1dcb0bd4c96870f1769677285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf575539008225af991ad1689d4d34386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057a70e83fc7dca179046f4ea09fd6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588fdc700ee84dfce14fe84f154d4f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16f315cef0e7bbe6bb3c761b619e8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfe58494b7465e6f8a27fad5829ac290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf90ba1e6d235a44f006227c1c9c3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac824507992a3dc396b308143c1acb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4323c3f0499332b31ce500bce8a39593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afcdb76d7b63cca79af4abeb741e4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317fa0754f83a47fb3363a5dfc9640295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723238c08d6ed747c418ebc313c98f1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386d7522a8fac7c34dd8aadedca65ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845528be2f4ceee8e1c6b0848b1fa4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94878ffa4d93bb4c5db8768db2c228a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e4a27116d739b8a800dea1e02502100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf9f7bffcfefa508336487681ca8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a7d79fd9e1f672d5392a63b29528c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dca033d8eb6b2f06d9e3c6e351154d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fef85ade24d8c22c393e2f2443cd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c660459feb52e95ad87fdbe6b92bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070810aa6e948f3db0ee28fb729c91f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d9f6a5d7a59f37f7776b8872be10c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09021d28d100874bdc5fe78f7e15243108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fc0163511f8383e3133a0d058b625109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1b9ebc7265d98eedff4be57c89e29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51728794fc72282b0f0bf9c832ff3bb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e5045969f955f29f219f8ce562c70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c5e088e7f03cc0f352d20e15d78d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b321df815a8a964083f849dbd671114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f377dbecae51fe6d804d917f709e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f5d521af55d611d8dff91060b647116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3519bd99cee7855196de8d383b8fec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac72c2dadff69a98094b54ef7eceb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c822cc4063c00fc5150fd57bb9f9f00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153922a6e5d7423a2b4605f21bc6b5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f5fd2e370e1473fb8296eeedc2d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc900965f302edba228a9bbd98ea070122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0ecb2fdd0bacbd8f4e51542c5630b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eedf5038bdb5748e1628d50ed0135a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066f773fa1f1d103b5ed9af05fcc6b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce7484a712bac46aef020fa4397fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54467f966f77b888bb87de6185ea408e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3559472b816368ab1a1f55777df7d13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731084a344217ae7c31648717efeb79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b617642bcca1b66869c3ccdadc4b366130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d81fc40aa2912b014ac8f01f78b51f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420a5e3ec7134312d518a00e18d454a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9298da9317dda286b5740db03e0b38b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdede64b4af8c40bbf19b172126b7d45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c974a25895420505f37fcebebbea905135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f83349c4ee18711202a36a35f60825136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a727450bc80550ccf8c1e9d8ea8d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21730c96f89286b3435174713c82c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d88d47509f7fb94021b152506ab73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fdbe450a622b4d9d01420c3ebf80f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a40b7098e8705c1903f239079e21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309892ee79d4b650840f5e5bcf1d85f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51acc91f7d38f96514e48dc1e083eb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5a79ae20317766fe6f672a1ac0cff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c4265e24fdd231ddd0c3588023b35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bff72cd60c46010f249862122d313e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc699c7d6c0000bcda189468fbc7c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a3a31696052ef5aada3181d3a0244148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174ac07968973efafa6c9d294cf65e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d614bfbf2b9d6bcddb46c36ee5dd41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8668c66abeb00f4c7d14e035be5a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ebce92f3890d0bed43aeaae309d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de030a6b5dc515dd145da8f0d5ac3059153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d890f7271e72a216d628ae1b5f938d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24042b39e19beed2ddb60a43de66e937155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c193c78fb58a426ece6a56af3ec8353156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb589a824a526b8c45937427c238301157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1bce1b53e3a5c4c1ab8f75ff25762158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695af083d13e9576a66a8327ec527c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d003b4be53cb61a303cc204adec0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb92f65b5086c5fbc5a750bf9e612c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b02487f7df02afc2c43a3ccdbb3cc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1f68a16999b8be1d97978c8cceaf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0de4fedfa67886f641fdd955dbd0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebf61ecbab2c64e892a146b9c9e08c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937faed14c99507d7ec9861031a9841a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a3396f447ef3aaf0463883bc68985167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d35e29d753d04f2bcb91632283796168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2f743663ab9d9b662872a55b90a27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597b91c2258ccb3a7269dfdf56e4ee7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664ec89fc239714a91040fd3e7bd8d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf01375280b61257e117f8f9642d15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556066f374f157439f0c945e80727da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974aa1dd5436c9de1385c1af4a5c90d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51dc9eb314b1826020cf085293ea47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56191aff5ee689b7820253b7e0059d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee942030b3f6f3dfe4ee8b7692c0d0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e990f8f9288464e99bde271dfaeabb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15156e895125576d7b59116ba6b0b7b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e6862c525f3d47ac64e538404f87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc80f48235ef2dda416557f900e6d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2371aaccf90cc6d2426a2850217169182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6298feae3213061b95d871b16f399183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a2f1090e6f97c9136c583e19d6edc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009841a096132c5928b832107d4ae8dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754985b3973d94e9b5da150b8d50edd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06219669ec045e09d588459c2611668c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afe6a0f63f519ef667e8248bbb1e18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbee69f9a37ac19120e68680224407189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1da33da19590fc49184430784109eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d832a2cf3a34e0b849b2123edcdcb16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d00272b7b9fdb12a6bfffac438ab9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc39f85620bc6ddc7716db1aebb95a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b5bde8134dbbe1f48794856b63b2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c018258609fce9ae6fd3e3a7697e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fa12fe069cf8c70b6519a145b3d2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998ef77a80436820a3a5ce12bf73463197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62995cd35ee2ce375a62616c77032887198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c82e09411c444f5192cad762b0592199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a4b81bfbea0caa498c0c9a5f4a9f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21933e0fcef1278821384ef487f8c717201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6687d504a15afdd79409269c675821c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d51badd8a284957a2be6eecd041b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867488012a0f79ea867bb2b206aee442204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0481c048c4630a5eff1013ae3e19f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7204864be28a33bad98cf64b8ee21e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c761599cc0836bbf8e5bb816a7e8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46995d41d955a409dee0226b529510208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51e09df6aeed16267b594be4cf8877209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457158bba97d2554acfe3fce8f4effb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29903578b5f3dfc11d4e89966b333219211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9553552fa17f103bbc420d23d53947d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665d9c643a37cd5a54434f1ebe7b35b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8915a9786921607632dacccf6f28cd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe8bf528752534a10a38fa7a5cbf71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac8d641bd5386b4b6e0e6ed36d6737216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0cb8888f9a8a865456c6c99b81f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecab6c8302eaeef52dd9dbff34f31a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70519f6c3fb2eac22794466651e0c8f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05a97ad75d62baab42afdb04f53015220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d74a5a8511bdb1989cd9aef2698d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908c38a6f1989914ca1cf3043507e49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f974e2e42dacb363c5992af0970bb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfce07960bd3afce2209930ab6b851c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d45098c57f5fbf0bea4a055e492009225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57afec13ae5fc46f6ee5ecfb48bd34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714536acc2c01d3e8457cca61dc49dd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4a7b3359f7562ba1d2346575093b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc13b0cc2f53cf10fbff55e49d01ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a75383c7cf680f6c0a8274ea8d7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a0e47da2631ed41abd577564dcd8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29bcc63a648cb8c49df6f42d980267232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691c5dc128a81d27bc32355dd6eb9a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4ca3ecde15c173b6456da23a25b64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef3cd7b99f9c69ba65500dfc1e63aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416410afd5c42bf9631207af9ca77a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa32f75957fbeba2b8a5757acdde5cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34366e9e9dea993ddf00a72c3f8ee5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5226e0520ff0e53cd88c04f512a92a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558163423901f27045b15bc2aacb833240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1583e24c3c889da96e62638e25a16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae8026f01e403c32f1791999b49239242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49054808cef7621755de2d90bd6543b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be44ad8d143fa719dc579185e02837f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeef6fd07d8c2aae859e0589ccbf4cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a67ee569dcef44b8399f38469ee974246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e6780bcac4302c80f0028f76e227a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fdebd3830ce4a86d8d6bc84bd521f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2355708f8cc89531622da215cb005249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828c2736e726655d795d428403e787a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ae3457311c75f73fd197fdcfaf370251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3b9866551b88d0c8955ada58ea990252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53541985ef490646d460ff2c8ac1e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9288b86006a971cfbf2edf20ded4016254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274e788cdf625331534a37f79033eac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1b6cf7d841b70233db89bfefeb806256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c30028aeb6c58fee35d4e33cf64031257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da51f25421e0a66c8af76df1e70cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fd8a0cd7cc33275c5c35af377a2b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee284e628ccc2c87fe3a046f5f8f8f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6706b46b14b8d6cfe5d3386aba7f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1f7cd64b6e0346e7f27431b8bf761262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22244eaa32ba3d5393157c015d846d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eac74ea0b4bf4e25139a1900a3ce0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abdd6b816aa46f4e1d6a35e478f6d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfed58a63c11ca42df02e33ce23994266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53825e0f78848af4bf2f9bc3d5cec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd95e6baf6374333722f6e3c114c310268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168956b58808fd3ec8b1bbe16828c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d381c62e603803982bafd366a01e0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9388bb6803374c9f4d22fd8f282426271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362303b25c430bceb016559b8a0d503272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ef421e5abc3bf6f4af3cf18eef1b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359db726935460748cfc446360277756274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920b53cb1451cb46db72044728b12ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310dbba84165a51ec23d5a857c5848c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68c10d311a306460c0efa4abd78d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757349a41311fd6a9efd49af171f8105278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ebedfa2fa4053016e46fc8547d3e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4986dcf7ae875fa9b15eb8340833389280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21848fbb1eece56c5a6f9f3ba749152e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e70fc6aeda6e6746745c36c619d75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36dc801bda26fcd5560d822f9efecf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b74906e1b203f53fb0413fd7944636284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00eab0a74722f1acea7c85c98b06fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b590265ae90ab6f874921f1631236286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0026092a77d0b8a27f0e99f3125f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fddb4efece699748fca92934823917288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>