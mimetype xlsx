--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dadd3bb85601a325415ccc45b983af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe746b3b4036906e624fa853a212567b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d921e5d7384420fad1a470cdcbd283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7a5764ea9c813b8384c0ffb5002fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5e68b2a5810a1b704df33a108d5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf11bf8281e556d6f90e846c6969f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4796ffea2d57699dd62b921d047567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadf8cc997b4b85ec7605c01e403ad28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4289a07ae1c7f6b1df56e0891b21e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03883741c5680d9dce30e8c90d18097210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a57704df9c1b2af0d27b6d239a49af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f575f37248e4325be307942b816360812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175013948967eece07825804a503a53513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9de96cd667bd6b847acbf8d492a65b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f60360f39c55e329a7729ac59da4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b38b89a352c9e04759c2ccbc431f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8bbdf771c9407f41fe6db393c9e2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122fe474e6e25392824d550251068bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3fee9448a2b9f1d1b56e3870eaf4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ca8d24f15aebf00f0d7aa02e778a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22919f3b5e6eb74ab63e69193d599de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6224d67dc3d5c6468001ed309fa0d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2695c21b49a8c4c7e6fb5dad7e6d6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced74ece39326781b602f735836664f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0ca8dfba27dd0349fde31b4fc2ab225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031cd3a030152ae090a5e2b5a58c01b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2748788e3ab295271840811c34fbf7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b0bcd508dabb3ce0e35e5f857097828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00c22ff48673ac714e69c94369cf9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f8cd73e7bf3d4643dbdbef72ade530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc0a5871e9771adaae64971498acb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f1259acf5dac6f029f4951a83ceaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588fc16dc8a72f400b7b9b7d485e9c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5cd9409f96d10adc98ef9d818f26134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1470960fedaaa926eed348cf83826235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300d284054bcd28635222f4ffb7fb9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01c0767b8896d531a804d63840673637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc55f7ff17f1ff0a853bbececd61ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d20c432dad2538549280b8174dde4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da743bad9869d3e1e9f3ee3e48d434a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d72a926ded4a9ab0a0f5964fe893241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802897fe9218df19521445d71073ad4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6388a898e7dfa9433c4f3a106c00f4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06942e4f6c7066da5787f46c049db2be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899019e649de1807f7051559edd54aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cb8ec2c3a68ab1e854c96da2e302d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddf37295acb189e3c09fdeb501607147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93adc0d0f770ca6bf527119a8478648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa6054367626d40cc16b592fedbcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e084eca25b40a7774d44b72c79c6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad1d413e7f09dc07a86aff9ea51de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c6996450e525bc8311440acb0b6e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bace4b58e8a0385c3b1c074cb507d9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e2e9279ee35ca900abd17ec8fbbad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89977166becf45254ea7136ffa7ba20955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bb07ccb633e2be7a671a80cb4c37556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3838da4a1a78f60c5fa4b7a0b4da09157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dc91217a62e4f040909a5f68f15a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d280faf1b6e97a4f7f1092724ed789959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311364a035a2f8b2bf011b2a4d87e6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299df7ff5e74b89fb6be5aeaa51da8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c6bec9219c4fde8d4f6b0ff53fe9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3224ca9028201905dcfd5fc3d06f96d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45227f62b87f22b3c330919f6b42549364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195820b8c87fcefbdb7df06ed058e33f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d786c408f2b88731f86e0a1660bca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8cd59987ceb484fa17529b657300467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9154acb7c72a36ea844dd269681fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a41288dd313a8ddc8f44f5ae0c8fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2089d285834825d5e01d769603cd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41b7d4cb104d05d68accc97e5c147671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc968dca040728e45f5d017b7a796c7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faa01aa38e10898b91bf64d861c0ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4658e21b2fdb16aee394185936559c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37b8a6fbb7c527f42e400af2b93ef675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ba9e1365ced9a7037dd99f6f15cc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b1e3f04dcf4a22d81db9e1baaa94577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6627178de50aa99752a7d2491a99ab378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c09d8f458c82fe3fe77549d3073879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89da3a221009174af47693b53b487480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1650082a4ce29dd30805e090d5e897e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ab2998c933662f34fc0abb1f3e3b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf153c1216047a59bd11b10223d00483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96e1b86ce9ca31961a1dc81cb7c8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5dbffb8c3091c0339682677c83de685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f68866cdce15137654634810f96bdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee8315b689b09cd30110d0b5e6c0ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b868ad26123b8e7cc47e27d8ad4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d1737860a8735acd331e6250255cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06457fa8f09ced82c06479f9917db5f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951b472597bf9998f83ff5ba0e625e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed05751bd7628b5bc5918ec988290de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ff3bc05d63a45938bf6508e88a79293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f79e00ad46b5f9580e34a1b2539d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47124cc92cd7833a8148b5893ff74d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eb486a949cde5a39591a34b0666b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239fbdcd09a45ff895d03a12a86c7cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724ee3e8a23f6c1905352b4f8e1e7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49578d87b906874321735ffae1a95cc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb7293f684f2c11472ec03427a2a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c9cdc7553a88887667463221e5a26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4e2e962ebd1f7cdda2a0ba178417c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812342dc137658f3f412a559bbc60a0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f856c28f8c5b47e9b87564ab5607378104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c356c052ef851bac186a6b1c8a2d16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a10b1132bdd8dfac798bb83601b764106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d742825ef74d6a11380d44685027d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29bb1c8f33f7b74b0ada9c910dc2ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c776399b0f49af88a6533f4f2994c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a43d11dea5a1aaff1360b3ac8d427110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb1d0799fcc995449effa7d1f56796111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e8b483d0e3a5bf7ebf1882943d096112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccce10ad3beb89c1c47e29754b3fbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf99a49ca8ffcca33bc08c016fe379114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9c712112ab66366580c584ceeeb78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f68c2c4eea4503bcfe46187dd7e052116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf3179d3b6d5948d8163210ed84c5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055033b2d28191866c6f4c83e24a0d9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25bcf8ecba31729bbb59b1ecb83921119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0ea8621e2ac438d045c1ff5315c95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b148ce8e43ec7ec74f7bf2a4ff4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea7dba45035cc11059f2cd7d0bb0b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7605479ef69412b2824ee7842e09df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f14941fdcd2db15cc84ffa89a019124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e3ccf8107e576a4f119d483c4bafa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb42aef9c7c74b545d9d716851a494126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c681aabf21985791bb6fea9fd7e31a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb7c39a4628c7fe741f5f3da2ec83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc741d29c2bfea42eef19a0b26413014129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cea070af9aa5d4043a545756e217b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3ab34330a1c0f735f91a7a5137d10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1674d8db1c6ec30332cf3f926dfd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277970dd3810816abba9ea8bc153b44e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7660fb8d9899843411a084ec9e03b02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf57722ce0007a677512652d167a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ed4ce8782ed89e65741168cd6de90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a9f5e954abc5418dd7e05b50b87d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f1b7362476b341fa7aa15e309cf40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea533ccdd234abbb3d3a584fe5ed1f8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b059e7fe695562c137ba2ead9c9ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982a7a718763ccc16a9a48285cbdacc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff941cdbcee5e057d4456e4a5c3678a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40be235ce54ddf6a047d962d05bdd0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3aea2166ac3fcdfec1d74b4d2ff8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc41f8e2d99bf12ad0149698b437ede145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a5542726e155495b830807658f817146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5f8e672c2d08caf5692a5c93200fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fe33d6ff67f2eb490876862f071ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485398ac4e6fdbc2d8f473437bde255149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420c0186c5b4cd3fe2e8a248438b71c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071d5ce49887e502e21e27cdc73fa4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ef912723b9d5c2b28e00c193ca0b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52b5b4ce434a94eebc2cb5d7acbefa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8565ca7af51801fac581568bd2ebdb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1b7694355bc385ee7e00be0eae1ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0002ae828cdbf4ca9821709b6031d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c427c2ec9df5caf233b5cf880820765157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b4fd93cba2c9c53d339698d70c67e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa1a8dce7e0307740c977b941451db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd72ec6cd83f3b850cba186bf0c7c43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb477266ce391965f6056832ab8ecda4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b8b978dea855b8effd925d46a41d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f295b3b9ed9867e43e49fd37b3ca1fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe86ac408fe877c16112902b021a9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a3b412a52d4344a2d186e03e4aff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b3d77960b9e8d5534d4d4a953cf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6deb0a44e6ff60048aafd7fe280e89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a945ec350cbd295e81d5d6632c316168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65593488fded1a9bff847ea85748119b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d5f9bde8e304eacb981e80c704555170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab8bc201fe5237366db1c5ebaf6eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee3834ac0f90b96f09381849c412c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7868a8815aef05031068f24992a9c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a8855a50b1964292442cb32247ed7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224524ae45cb66c11d843c4f56125f2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230b48f3579ec0b8c47ebf2e043cd34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105548314bca1d947729474701a6593e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f339fc36203ad6bd6c48a2ac8c6903178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9ea98df0f5c54c0e7bf707411057179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6ccda64b61c812084f6ce5f4ec992180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab92b666b7f2665c037b015faa93d9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e8848abee395b4f2daa4abd32d0e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ebfce3f07719b757145dfa032022b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89829080dbe7a32940f9b56ef11c348184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e648a66b6ea283da633216c5cf126185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36194f576baf299d99f90fed59a16ac1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac907271d8bcaf24cedbb0e802c935187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babe0dd4eb6a20cd5390ddcfabf9315188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4da731dca869aad268c13729642d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2210313b0efdcd85ee3c2e57f4eef5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65b0f2c2c4bd3254291d5b1a91213191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d04a2140bca6aaae65d44e060a7da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fff7dc5844d5edb5f4d5c0da8b6e43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16668608f540eb4300d26f8b7af1f210194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5c36cb6903fb8bfc11d5192901752195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38441a36776428adde6937719f6aabb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eede0301032e1841732238a51e953d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068d707e2f2201ba1999833313afad2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a532374302ded1b79ca51b2bccee9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4b4cc371c124018e8886c60494ea8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137a8c4f96cdea06cc05c57be3a6750201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93082413f6ecf3ba176ba02506671ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54774ad3db509e8f7984cc644c498d2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d230145269c832003fcfbbf5a9c284204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa091b6d36f87210ef814b16406c0f7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9bc6c3d56faaa18347fb7ee85e4e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0053d55d63f184a8547e6af41764dca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260ec21633adff3392f7e04746e0fd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5025d75937ef1836dd8f0ba2fe348209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa439e8c775e2f63a255d25d672eeb9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c36d0eebf84c3f9989a8d79a1c8c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5189541247d4d81f73a59b35172a7a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d947e01c3d8394ba7035b85090597a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d70ec29f0cee56b0ddfaed4e4cd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d42c6e6b194066ddbed1fe0f52d057215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10d44b6301e4e7dc29233b86a0aa3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87ff8ba3eedff3d8b7d93994548503217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa40f262003e345071145ea60e6c52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610fd21a5c6339368dcec400a55d622219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db0eab5ef52773ad0c4e3e1a117f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d97521901780f654324a88719b713d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec564f8ac9d1af382c88fdac0620d62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64994000f37d870e1b40e9e020133a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc27f9d1f6a1cae95f0d210f7b861f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3888c40451d80f9306c9d0e33e2723225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf3b08233681e562bce75b24e52b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4f8d48a6ab39c9b4091283cdb0f5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b47dde346a3e7b77067ec53daa407228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd8a15b7179465057f99f0229d6b86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b0d27af7046f09f4abe0313943c61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169abbfc53463866c4f9074fd4c394d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9fb15dc9725f9c22621dbc1bd497232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42250d7745efccee56424bf1b1747e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087828d30c66f0c3febb38cf3fb04a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836cd9219c9f9921853fba48660f486235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb2d8b7571db0b81e4d23128fd28b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf7dbfbf911ddca74bf1a9a363833e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126dd19f02b9de4faaca52b79b1886e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667472c3fb577f7604f34f470cc7c25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d6c71e389627d6eefaef9273a6268240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467814eff8b954c523c024aaa540e35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59847c0c13037b4acaa43f4a02b02f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc899363a471f5ac8dfc5d64abc78b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e962132df608875b9cbb4d9a975f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711070318aa09d3fc591ff0f33ffaba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df28f2f848354f07a61e4a541e0192246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f212e35cde0ad9187abdce2104bba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158923f513f5773d33b17166e1ac24b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a005d26ab0e6db6ecadc6cb75e51f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19c55d00849576280a2955251bfed8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c1edcafcb1b4ab7d1c50c5b14094251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393318ab2367484a39a9e223c2ac472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebe05d003ecd1e0d6a7d0ac829d6f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9a5f31ca0d27884df47c394310eda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd80d513509efaf76900d724e05b033255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e67f58a15168d7eb1d491f1021ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb2434ea8b7053ff61814b828fc549257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893f3e32124295130399cef2be4e6a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1cc56b258ba9fca161640c2efcbb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa62a2d7dcccad5300955684a96354260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59795bf15d0ab3ce477c8634bbc5831261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32d72a2cc612e4f610f4443eb3617b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa509a483b8dff4849e924b614aebf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc493adc70d64e9174f2c5585f1dfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5310392f0ca7adc4d147c8169599e30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c21024650f99c303684e84b9b9d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b05c5ef60b91a59fb9d9a6b390e797267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902c3c27bfa72e5c895b9e8a654dbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575d317e7775860bdd33adf61d7a69d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a657c33c9cd644f21c1345f101daac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a0e29c3901fa7e9672ca7a67d372e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc5a2877aa67bb85d9d090ad992ed6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904017f3fd101c6f33bf09809e70d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03df21d68fd4dc258d34961b01703d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff2cb0782f3de50215ae9155d9bab9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3bc98e956dc319225e2f5631b344d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1343172feb2b1f3f23ee8acc42e21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430e972384c273438ef9b5a09162704278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69d7ee6c0fe7f3151165fb6ebc61be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0e1e8a33f47d64a1c79c4499c7e50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3a3b9355c4b9d2117ec50add73d61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63804125cf460f5d5005cac9b106ffc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96343bbd1a5048080aa1b33420877ad2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2e83fa539b46a731d241b25df7b3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a194ea6284857b3259849980ba1257285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cfbeb1747c18b08a4414685e9414f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d80affc5a0f305b5a8e2902e30681e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7d76c53478c6736d6afe860048aa9288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e4be2c030d1066c24500d9e01f44f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38962b6f47336096c1fee720f87e703a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad246d264af653d6666461b9b833c1773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d464c7186073415426c1220b3bb3af84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37533552bbd9fe7e5ccd1125ba32c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424a5554982b1e98d691a65c01005176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f721b48843d05c74703f756bf3be57c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa18557c1a99d65bb0314819960a098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dd12775001900ccc6f66c3840b3c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1aeb0d435ad6de9ec51cf4a95033710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb71084aa88dbdedf226f1e87a7153211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96974dcfaa23bcbd8eba8b6993e259f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b24320e0ca0a175e55f61792ff1a0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb103c75831f206159f0d15f93b4b72e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56e5b2ab0577f416a741a0747c71d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336aec9556da326d6d1383f6400677b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d774acb4c8cb8728e12ea62c9427b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e74221586372dc152e4c09a9bb4ff318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec1586d6c70db5c07112214878d1b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df396c5d3885f0b27091cc06e747c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf8987c69a2b34a4584b89636cda4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83287b0e3df528e61c34fef3545c69b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b95a2767ab4785ac75a0146f29cf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab8832216c6706bf61b9c93a970c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3714a2dc8a4bebf40cb9a625d521b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbc8d3d846c916be834fac36f588a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8960452ca86039e6fedcbee5fa92d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d11330eb388507124460d7f5683328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa5c115a7800905d4a000933ce4c6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c22410af71d0e0c976ee856a1176830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6385c45e070d9e235c8e9aa963964131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578777a24e41ebb9424b04a4242fdf4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33210dde9a47681c081b1ec0a5df3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e5b5a476ac2cbc692fd07e34ab68034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd7c3833cade2512685d4b48ab2a7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a3b270d82c79b8f0bb2f7b392b6b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b830e892dac11353b7c3a74255f60c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d3c922c83b97fd39832909232c39d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f93c1425a7e669311fdbfdadc4f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77821069d9955ae7b2b83b4d87398ba240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dc35ad822babe167120194d37208e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e0c3657e22ea2f554d81acdb855342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b001f59857cfcb852e7e0bb7cd7d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0c9b40be3c5c974aef603b98561744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c178032ad96140f24fbbcb71b42d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a26da5395ae473b21dbae874f8b2f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42745806d87554fac591e3706c8ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb67e5513a1caf2e856f57dc810922b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f44f4e62ddd1ad66b8d4c5a206579c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532262e5a49bff3d1e1da4ccf1c9163150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f713b1a20340bae05410b39c4c339b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1437234c748622228a3e0c7f0393f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85869d42eb6fd98953653ada1cb95653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43d4523012ced98e3f9fd2d3a44b1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14cf19d3fcd8665ea8db42890a697d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26931200ae236c16e966d15fb0a67e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43112db334201ab54eb26a7548ce857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb680315df39b1757331664ac4764b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4febb8ac9a8a5533bda898bb73e5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92278159fccab01c39ca1c0533f4d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1f3cac4f6923ac694849483321b9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb970b0a3c0bc9f44f5004ff6e9fe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ed5201fe0aca0d6e53f277c4a43ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03488dcde211de156ae4ef0e4f2a447364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbc0c23a15ff76ea8cf30d57d12fde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddfdadbb2090bd5a376607401c93bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83705c3265c02fb7e8bdd23b940feba667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca650d5e47ff4e8ee4b04e0241195268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f28cea8c5ca8102ef766fd97cdde1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1914eeef7cf0da3eb4e6ae9e41707c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610a93ffa2feee18e2184573eac5b3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e47d52ee51d720fe4552a882d13b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10263d28b664b92b50b5829ca0029f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e425ab22457c70da3c6299beaf430a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa69158c33787c2c5718593c4c114075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39fc86603c49456327fc353d76738d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb8fe976934391969dc1de173636677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a444c7a8c7f0fde62a11a6f9675f5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48dce9315d0836c1431b275ca11a0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248252907347c79c494831b7aa278180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa63173b6a1877b9dcb8d8ee68c274f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f679dbe80b87a6aca209ee4c274b4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47121d21b9e890c64625a3bd0c03169783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b56f71d69feb9fe9ca4320451941184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa4abea99138d6ebca1011d26ad5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ccce7fae617c4436948fc3994a5e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c34411d2d981da6bacb0bdf1ce63387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d5f4587408dd8bc1f1e0e417e62f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e5ca84e04b764c71691080bc83de389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479a0e150901fb7c433e6d5723ce18190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a360d2b7f63c51d4b32fb3cd71ce0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07a14404928b83488667217ad7958692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47dccc8577a55fa092a26ad0ae92c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3704d205719595c57b59dde77b1b33d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839032a96c1682a23291326bd31b0b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de553c08a57eefc9cf01b2621e3a9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d78f9beb0a42cba480eb737b53ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbb604826d3ba73fe258029f17be2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dec74b02ec0b61559a902da177ad7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fbac468f004dcd5c77f44f2db7145100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f88143d0cabc5b60e043506c6744ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa9e72edcbfd070e9cccf48baa3749102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b5bec4b04cc5011bf66bbc95566d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d62da616af0677902d780e250ebff5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdfdc26e02fdf39951e6d7e71b3263105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775d4c1990fb893efd388be6ea01e07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9652c411cbf0ff6146eea7947bcb036107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3106fee14c4a4d9057cb011e6b32f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba1b7a63b151943323da458d2539b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35836a7b79b9c60f9c9cbdbc4766a91f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd54769200b0fb087359f45f31c137111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94535622df61199e8c6399fbc693b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db09ba21b7e29941a330b477cb2cc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a662df86724424a07d76e57949f97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019269888bfdef03dbaa03a56d5e34c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22fbcc9af21859a8c5f5b9becce18e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc440cc765042fc8ba7911dedf0d165117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cafca882cbd8b94b2fdf8b584eead118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a03b09d072887783ab72aac70e055119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0216f033c3515a7113fee484ea9b7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c53592888016dd9462655678251cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06a1c888c3528867d8b652854cff4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a3c1828995497abf9f292195bed7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542bbb901b5d7d0dd64c17b138b684a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656baaaa3337ef7cc89e18486cd2a121125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a71148efc4757a6acf1c011b4b662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ed7543c8e18848a0a7d09761edc53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bef871b65236d617a04865e28faac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801669c466ace8a1b6c528f0d8672556129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddbc14ec9f3a9f8f3d91726780ba06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebde764dc7c321498c42a1b19d67b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787bbaf4f6427ebc82bb1e28d597433132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f319b3a3d21747798592aa9d7313d70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb57ede0ae782eff6913b1d15b8846134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574e91948dde122e460ae8eb9bc579a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cc0ff97ed9c7cdc92d63aab3f0080136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4043748899be4ea4ca367669fea70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019d175ad4d3c52f1a61ba576734b64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da097e3aa60a32fd7a4156d6b36f7ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08593f4fdd043e8861b95bf8b0319a88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04841cbc4e80ba8f3cce05e9efaa2489141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764bad0973f5d3ee9d4bc5f8b2d995b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63c8e16215306efa4afeb3df320979143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2342a58c7f7e3115fdcec39db95359144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c326225c95057dce10b557a254ad96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfaf42e3f50e570323a382f3e2dede146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044da5836c6c275b50a63ba1a1358f2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2efe9f21290897c892602919940c06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806655cc5b252ccfaa919e22171b8d39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b21b4fde8c728a0b5ae91fc8b04501150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080ca644c2e0d28d0f891f2f31b6dd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db109f4e65eb58bfd72e664bd14462152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0def04750de722ef0e68bd98b7f378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7f0371a3f9205f7c9e37b12552026154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93506e12e62810b5c1d94512b01cf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c535fc160a41a1430326edf7a529f6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21da27b7a5ce5ef1419562167ca9d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9447da10013b7c90d1979a0f83bac9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097926a52553596975eaf4368a0ae4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf76b8b4b3d0f7068b7448fae56016160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fcc923e52a22f383a1a0333d732a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512c2946ef72a6c113a7e473d401065162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6f756e0d4d3302f07db72525d74fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc433e28ffbc750b4656a8eb075d62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a549c3731072ed90f490044211b471165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a03bd847caf9bf24c423fed6d052b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e71a9785197635c2a68e2abf2de8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ac146ea293c123b9b9b1aaa4535f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d0060305a8e330fbe0678f3b2c2be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f2a3262db55d603f5cd3f27be392170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc313c0c8037469054667785647fadf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f56a57e336f30d8d2e7808a268b29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2372a6d5cc08d3deca0238c695716173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1064a515d29de2990e48c20ae648c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1635458a88db680f0ca6fd774505c87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b5a659826adc2456b363e76819ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbfa9b6928cbd523c88ae540b43396177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898a8a7561320a3c4c6af86acbe1aa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3819ffb58f64c14c18b2503301f75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d2a0e007d6da1d2a597aebb2fccac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73decf4a33907c6c40f11b6b32a82380181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2055731a968f9928856c2e461bd6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7ad2b24e9bd7aadb646e821f592c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a1321ec0ce4a3f9a6afd466bc15b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1645c0ce9a9a2f4cb6cad2ba2974437185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71bd60095649dc5bdaf2bad771936a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd7a949aa5e250869a3dabd4f5ef4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22311e444e29b8fcc1d329712ba078188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8469075bd037d7462c6fb26118b83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a25469575e1dfcfe739236ce140d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc0d1ec0dac5efb23e5df6dcbcd78f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207ad564121f2eee158cc0e18bd23a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342890be155cdcda5c4e4e9dc552bd95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b669368ca4eed2ba8c4fcf00fc84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0cf10d1aaee220c0f18f8b2a78ad7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69c806438cc9a89333647dbbe5e9fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc7c502c87a25714759610c1e5d8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054c2d43d846876a81d60e49b844d5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad4dfe2f4bdb161943ccd9ec7bfe77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df37f3e8f0390cc67ec8a9577c9a28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82736147030eb5d8e120e3dd57223d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73f290272522d2f80ebb91979c02d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ae41af687c98bc3c9015b3a549926203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd9bf4ec80439b29be34d7a4cd35d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd33ad6ca86419f9f69860a8112d91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f86172610e606e65265d2387203158206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7994ca8a8412ae0c19095083603868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9494294190bdbea9d229263d445e60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d359e0cf2e4a286cca105f9c21606c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48352673b397cc98f6e847db8340f1fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90334f0182063bc9eef345c345505a34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d429279ab2bca646e9247f48ec40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3a6085803e0e5b2c71760de32e984213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19626eb5f79a6b2470c775bd833f7430214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a3389979524edd1b1719574d87ec0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe19bea6ed771ebe59b9ee45bccf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846401dd3eb49d1c7241e292cb527347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07932416e18c6f698dc26c5c264e13e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f3f960f93f5498c4340dcaca36847219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de676c6487468a19cc0f546b62af69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c1e9a82ba85b08ae16cde76a8074221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f4af512dbf3bc9789960f555cc9d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa361249dee556bd6b8ed483b115b76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a2999678bab3ca5f808764771662d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c189b06949d9fb679560095a3e4b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85a51b0a2cf3ea0ecd928451c9af09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb3b9ef61bde5b5ffd93493c1fe387227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccc24f64f42bcd5e6ecdf70752eadb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3691bb57ea576d3b5d5fcf5123ff254229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddfa6b6ec1b3055e14848aaea33994230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32732192139295c8807318320284e91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9990a53117054dcf011e80c0448c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd3fe4a0602f32989361053440ca94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23951c3415b769a9a403f05d42b822a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0237bf417f62311329c2b5c9bca293235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f4bd6ac6487216bc7a5baaa297a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682fd0fcd6e598b8c6aa3628fbd0c8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88080ddd2846ef2a5ec1354329a227ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9922575d465633a3f1add75bbb5d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8b406a363ace68bb38cd361d6ff83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c55c54c32382289988dbd3383fde10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1311e0b5ee19061de83c1a0ff6158242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326693d068490a601c55a12239f7ec1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f19183f6500b7d611f24828c1e58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c0846ba11d94f02b5a45f26249823245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ca3436b02e33b6403e3d9c9be7c43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a8919061817d7924914aaf9e0a1a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385798638274880eb8da1b052287f7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816638720534b7dc677d636bf2f578e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6318be6538fad84922146a36c20e79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc6a2c310be7a491f9aa36bcac1a14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5087d16d269017b7d6396fb522192252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5058194f8da82b1d8c7d9d5e27848253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db068bdf546b719d1243f138ee871cb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3e6e57c82812975a4204a27f331e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd5e6aad926b71247f904b3ba30c3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6c641348d040b12eadad5bbed6cdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732c25b482684940b14f6a281af7276258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d953e145533aa9bfec833f9bc97c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0329eac174d74acb4d364ab672e82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc7f5dc98fd2edbf9bd632c89eb227261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119c9e8cef246116da41c859c50f292262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579a9e7510adca789c2dbe502b21831263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c593916cfdd14192444df7d4e80b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d69d7602f19542298ff9babfb406e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becadcef5c42e41862bc023f49f6715266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0b86ae942281b9c4310d80690ee4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e814545aada3cc0752b49439c622ddd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478b5ff2b6484ba80ab98db894c9241269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1104eadc709606dc22136709fd119270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aee085769799f4a85ab3012354cbc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6131e6bf7f6f233f27186fe7afa7ca8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab2064c712095c7035bfc3d0a1383e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98b419bc76be9b777662326c14af0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db56850da5977583f2a8d0a4dbfdad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d3de4fef26572535dc5a91fc3cbe0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f955b356980bb150f10c04b6c4a87f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7855c7be96a0fe1efc093a93e9bb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708c7afe2c0ff4a0c113270e40544ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d528951faff5127887efcd0a7fd7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1ceca6ae29a7e23885c3e2c6c91cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d1486e5400abfcebfff75c21f0bab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4de71b5b231f539ca3e6dd33cc003283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd12221b68b5909246fdcc91837e110284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297ac7d0a440ffcc4baa839f850e061285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4658ec964e75cbe3ed47ec8a5be9d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4868ccd072718fd8beb9876061a5f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26060df86557de59740d4dc73ab8891b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>