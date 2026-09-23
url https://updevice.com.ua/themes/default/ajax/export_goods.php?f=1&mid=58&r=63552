--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052dd28f0340c1462f4d4b3edf4d0fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3191c98cc25d81ccb0fac3eff35b25b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f1bee2338f6e282b26887d96640d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2271dcee8b0927c37978fa8cffcbe674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbff084ad3a0e05a1b87ababb07ba15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ee955491c57bb56a95aa74ca40a856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf75fde1cb7727bf8adddffc8e41927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ac586b365a3a8de8249f9030496298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2719f6df0cd287902ad4152f6d455b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17191e4d5234d7d22cc026c564bd639c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e17a025f353dde7739c5d36edaea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d9ff859a0779c58c637a42889993f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce042023b1da3c28c3e795335febb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991fca2546d3661ff5250fa26323e9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b55fecb2f9e2452aad1a56f8e1cec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d262dd511d66fe28bd7a2929b0e452816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97949facd3372cb1eab9f5c767a7066617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ce52f99fabff0fe0ddafa18de65a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457652c61a45b459b817a7b2d82d03519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be171be98ed401057cba848bd7f01b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0213b519a6e48f1024b560835595121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e06cffd6e29e8e720d0f0d870054322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7c9ce32891f97a0325799b941dce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6863a9b3136709fd2d424f870e00f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab27ff9b028e6a85abde0ad269e368025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea108ba8959e541dc9e70365f07c10e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420756b29823cc396e014175173a38a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d96252c2542e0b300084c18a1636a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b6db4759ca111eb8e4562f52aff829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b570fc5d0657acf16da28b46512aa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86dcf8321a9b2b7e1f5b6b7caebadf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77542788e7c3f549aebee1a84926d6ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb48cbc6ec42abb4e6ea87776344cbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15a4987292cf3f9a9b2f633d073ae634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2648c4da75ff558f2546053d300d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f19b4bc5d01002e36fe2587eadda636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d5813888f913dbbcfd908ca8fb42837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b61e377dbcbdb3ecdd6e58b6b0f80838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bbe0873b15a51d3b1efa49ad3012139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181e7319a6aa38fd8aba2ba06e20aba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cab38c6ab7323ca020ce2b1a3ab5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e30d5b443ab06d3106d692c69f33842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f441934dd48b78b436e47f147419d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244733c771914a04619b6b43ed041244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b713507328e24ea550f6426607fd2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffc2f9bbd4584d5d1ff5c03d2de92c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a154f95f862fcb9859c8a0ebfd609847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe365f34263e4e3f2b700b9e05f6492d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe111b3a956b6534400862277aaa8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a04e37bda16dc449bc2d5ad8a983550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671d99baf11f4bbb78189a972c295f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ce7add841145183d7ef82f2df32dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ceb0550e84c71ef92ce0195dc3ed553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a68a2e4ad92f81522b9e20101fe94854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4304790233cd97b5663c93c1415f4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ea98b15f3ba4908a9789295084c7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0cb64eb3e58dbaf06622a29501f9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3b457a0159b6fa7fd05d842b3f30f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa828ec7c38812d0dbb27546cc2f6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa278cf47df080761ce069d0b03dd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc62f8eca6efabbed40428454dd9cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee64b049d73776ae976f4f73337647662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58544b6a15c6f01c1c28f82b3a0eda8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634141786062e5cf0d225d2ed65d3e4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb12323fd810e5fe50cc8f4a73cd6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417be46ce73ae9b69e265aaf82608f7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fac644bad52daba2a08e75869c3d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249aa4668a98329074742ddbcb996668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761560b54607b2a08b24ed18b2b0dc5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbd8d64a3d7103bcd9c6496a160bfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272b3f08e144f3fa3e346c3b7b235e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ee030619892da8ad2d49a0bb647f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49f631f40e2dd58badf34fa4ac8e5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2e543151af88fb7feb6154fa2f4eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5a4d15fc9e06a81aa5266b9a4a67b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dece5b07c1ae7135767e7c17cb9fd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35356b30c834c857815fed119e9616ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eef4293908ca8edff3fdd14f1c879878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1945eb15facbd3ae2dbfeb6642f65279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520053e870f756679ded7d4974b2e74080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659d7f7abba6155314340ea79ca99f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd369569d861d6cfb107a5cfc4f59382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d7b0b748b594e39cf1d36fa5f6fac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a81e5632a881aef1f9d8bf1542dcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef72b248c008957c88c96ac6fa24cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9156f7d156316104bcb82a643c3e9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f563d2d0218cccfbec38742bd717c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3dd16e5abf72f52541fff192c95a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c32680602e84d6fc26ead3e4d0c5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023d1deedf82fb80e38adf9e0a16e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39233f337eae4f3e6c26d21d8ac63691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9197d5f211bdf56287a5d0ead62592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138c19f5966497e44ae0b7a8adac8fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083d04c927cd843cc1b543cc033ec1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f919bcfc49bc16de89d9206d547495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b9f5002503dabc674bd3b6d3fb5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff63af01ae207f53d88aa72434bdbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc765610b0c7327d9019d0f8aa77f00c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11564a192b49b7b9300dd269211e270c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18077a2035c86d36cc9b8a0c34aa8ed4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c6515faeaefbccdff0b2edf173756101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a69cc7e818264d70d2a82e5c17274102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1168edafc5593ef7ab61ac34ec65c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22efa7237fb69ad08210ce7c91c58f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f26c187206d8180e1b7348506f88ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c3d978f3fc5a91fedfd7fdec707cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8964d09f594effad13b28f467276e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bb4036a97c921caa35578fab71044108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1413c7adb986958b6b5f50ab9d5d9a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc019777060174fb5bb4b0867ca55d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2163eee246bf3339beb72a66cb2b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b84d5032d115fcc4e142368ad2a19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6a9d3fa8d191bbf22eace9d0b025d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e20f5fbdeb7a04f083cda6c041e728114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2137307f338b8c9b3f792dae867a239115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd227231eb4ab502f2dc126aef5d48e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4862a16e6e581f5d230214f49da6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aa2f8bcb32c2cbd9262d65a9d3e5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f8845727d3f5298cdb04ddaa49ef1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf19644a889f13fabdc04516650233c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d1501e437a09d7e4bcaba05be61a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812f95ad730911ed794ea393a2d0c52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45090c79ec9178140234bb17529fdf06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9ea25978c76e70b5ac94e7002d932124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590435e0bd00f3cb0e1cc5a67b21d4bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c197e434efecacf78b43d051194d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a458781b5cdb68a7657a0a018360127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b17d552880331c6f62937e736bff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b855debfccec0c0ac435529f65c0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022c04c304cb6b33eccc3f44cdbef10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccc6a70fa65a6365a8e09726173c76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ec76c248792a3a9edf0762843fa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bcd0977971260977c69cd8c112454133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567a31d17b35aa57b2b00bc3101561a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9aae77415e5d84c6e1d04f42f4c2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bc95e54b337a12d9aa82dfd2d91a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee07a25e75bf6be735ba73e8c02741137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0cfb89bbef1fe6da0523601f08948138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a54ea643f8145bdeb9cd1899a53a6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246392140fd9c815b83f5ee06e0fc10f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bf563d1c89baa461a79636998d6ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b53dedfae9a01e0b79ff024a4bea44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad1ca0a1a8ae4592750df6bfea2902143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9162a3359bb8b55f2238fcefc237144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440640308d92e85a551a8e034f80f85c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cd2afb461db4ba595e8573a6b2897146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d492a5e99010748864384e10ccc124147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ce4b5bd64a87d5b71060223056dfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a034532b064ba4d58ff827335fefd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008e68b2035242e4162b6f47ad1b53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4738df21cf58751e0a32fe3f0093c0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c580e74b984f42fb2c7b1b14aae70f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60985f242e6e9a420af429ed0dff989153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00095bf6dd8b45eb1b43ce6ce66b5350154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b322e6b27938fef5928fdf323f7d7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baff2360a2fed5070f2709d29dff06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ffd7ee43d3c374a445669cf513625157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e1627e63a9e88badcda7375db93b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bfd9e7639cf9133c10e5e7582166d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19505eafee0d8dd5a0d4ce01e99ba41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd27d9a5c699cb6ca8800cccb52038161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164da5c27ab0f43e1bd772c9ba03e3a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67704851b01411273872aa124ed5e5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013752633aa76880a3a54318513ef21b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aa52eb30a20d4fa41f009dd94dbe2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4e7e2930a36f260aa6d57fbc74a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b258d445d7ec4cb5d8fcafdb4882167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c69cffd98a79985d8dd333f6ff577168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e488e7729475378010565b73f273acb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38036ea4528738b36726d1e6d9a1b311170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff13b3460bb5bde7e5e9c235b310a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1b0e1fb55bd299d30d73659e1c963172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea0ada8d0df31e76a50c57a6e718f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d683156e89f4c088444d0dd425d5872174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226dadf4bc808dfcd5f2ada2b817984175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8da4818e9bb31fe943bc96f5af63f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccae7075ee9686d0da4b70633588cdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d3ddb5a0239c95b4b80a8d007dca7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55cd5f8dce9094aec0f74c35eba6f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376505d1a2e52bf8e27f769cafff5998180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ec35e9b5439d27f07b1dbbcabd5af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fec5c49a7bfc6c90979050fca70f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521de425dc32dbc1ff006cc35b1097e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e86ad4519c1ba8934ce5bc3bde5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664500098b536d82b5ec345342d67871185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f1c935ef394be6fe92c503d5ef2bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214774b5c9165e700536a9b45fb2af2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bffe64e656880e525fb726cf8ea28e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd35cfdcfc42b15d1d25dc5bf6e9310189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815fea2f560db8090233f274b509af8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e54c17a2f1f289a272a2fb8d5c71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e03818381c1ee06f61a618d262a3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb16d57a6a3e050d9f3fec2eda2ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85511d0d87e6de4211a87c5deaf65378194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4a633ca0225d23aef54e587fcfbc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533cf4ddc0e247052015935135f2164196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a5b54cdc601050d155026bf3ce0aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65d6540184b41a628bac3893a89969198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224402fe6452bb62d29ac157be7a248199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851799f825d32be4e6fd80b08308f1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8d0ae2df1170e4bc25c84d931dfd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5610a52589be4a1e607da9283e11d75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1a73b3351da83e25dcce32b40f806203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459276729d10b88b9bf54b859468148204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd96ff4f9c8fd99531fda57bbb4f727205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b2465dca7883b7483193eb6c5e3a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af074e412f08e1d5e6adc899869b5b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d4cef854e93a4ebeaf86a135fca11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185497ac3d00c98919379e3ad849ef5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c7ba9fcd70d411178abc34e40e16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd108c526bff8a6d6c00881a28d16c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdce4d30bfd0009a256e19fa49b95ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59662963cda9760521e2d216c649bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70db824f0ac24c4b052578d39d3a1c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c630eff9036dba6bb954fff70135215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face013ec25bf1df557aefce275bdaf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7f52f88172c6084eed871492fd81c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037ff50fa967553b8f9e716a5841652218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5da37a1203a2901b3a9e24b94ebacb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976c4bdb9ef9a0172bd38c913d5db09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6352d9fc579b4f632ed05ea8e435992221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9521394e50542437579198f249e60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe498c91d20b5e04b0c36b61d3c5c518223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6db83a4d9b955803938f11b745b620224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9247d29cf0f48cfef575972fcf0731225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f75a93107f411c335e0a072f7c65e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130596e1ae25052c102bb7b5cffce7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b331d4b9562241581c9364eca6120a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936490f3f7e22ec3dfe2591d70bc708229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56feb78ba9467328f0ce2abb930bf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fead7d81b6826647f46de3c6b2860b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bd148a28a0db0e205614278c45385232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af07c5aa34616824d4b3d2300e2cde2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3820e47060cb68a905b87e6c3f369234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed485c5f6ad74d6e6a5a519e5e3b5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0137baf6e866012e8f83c481fbefac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bafa7e3a89f8dd8ec9717211ea56d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59ddb2f99ba337eeef0f3e41f7535e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4872b6246d2bb49f3a76ccae222de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c707325d91ee2eb308393c5cb289a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259309c34a0d148fdf3bf76c93030a82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1453566ca6eb06a5fc78059c2e9677242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cf7c39353858fd69930a4fd58fc3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064304719b332633c01b98d2c44dfe2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e194eaaf5cb63631d58af48e7d0dbab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529f3d33a58dc9d4c72be3535c4289c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ca62e480c42062150232e06de21f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c83ce3352957337d06da58106902f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df474ad6770b8abbc02778d0fb78aa76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaa156461b92ff06805c87df10b868250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8be934f8452555cdae82e61ab6f14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aada95bf132cc71e849bebfccc9e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77c41766def9ab6bc85c9c732e71a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73c8db7aad6094d4a36e0ebf8c153b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9a99ed5a4a5c3d79739a02c24b19a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e0ed49e06c22421379ff2c821d476256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15710db1c4a697ae6b55008b5ce26487257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6927d2e6bb2648022c54fe0f20b18ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65ca51a5a64166cc56945ffd21deb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef08a604674d5e3e993ffc8160e87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb4a37ad935b20f6ed3c6da2e818e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce01d5a3abd16b5fb86fc3094b4717262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acf9836619273a1011fc33fa029b11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e4760becb5c1e63b3fda33c11b290264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f53665c23765f72d514a72f49a4dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529c8015f5e5fcbf90f8dd650237845266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b211c59b8432d81181a61c3b03448c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d597784539e0f1f3c402163f52956268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fc119e0184e93f04d4d5f5684a1aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942bbdf4c517a9032cd1763c2a04762270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6125566301be43379ade64e8b6d5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0b788f39ad686b0504c7146154b1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e598e7540b1a7340f18d37947df98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f92faa597fcc64b177918b257529274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e086c251219706ce812e91ea120e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c84832afcc3f699785a927ff30b660276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a2b178f763b6e6620b36c04509199277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f53ee62599fac105a91725bb97be81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512080d0e1bad4dd7c1cd1237c353c88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d0830be4bfac3952b4263bef957d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13113f3a47ad64bd7c8f3d421d67b8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb65ed3beefd6e5ba0adf768bec4b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ed8bbaa16886105be7ce8ab51b6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd47859d43e208f4bfa900ea4e55bef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48823a59bb18499b131a8832ae3fc92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418ebbcc00c96a7c1c31ea55a1f9270286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e7b03d842a5bd68191c7c51937878287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a4aa5f4b986a5edcf94d87855642288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff94437e88bca24bc374bc6c66528f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7646e54098117bf06e6fbc0cd50452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd31417dc78c33e9942a17347bef233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe3f7fe9ec78b54236a3122f3ba054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe5724e46bf303250584de09a690745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15631707b0c44ae0ec566f35a2a2d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bd711becf2c6ef395dd5fc384f3fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886a19e7d0988db3e295aa05a7d10b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3888a7d82a22cbdbff679a2405304db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19065af93cb36c961dc78e3de392994d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82479864f9bb2e5d62bc8447908c2cfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918268db265a59d584bc9b247ba81d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25224cb2bb579a621d0df41e3e39d3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b76b12591930ac64923d93c740ffb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3b5b16d1ad6542b6b90aa7631984e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c4091a72871cb1324c77017d1f6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace263eb287c4a3e85eb71695180fcc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331fa372b1707b21c988273c1930f7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163be2c471990445c19257404f213eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae60ad83f67fbe5328931a279acfa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa2c36706350ce2039ccabd4b4225e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8c3579489245e8a3b4d02ee48591022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51561a859ad1dd7a3e95b6ec8e4df70523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7156b10536fbb3842b5f883e7e2b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3d574946f730b1228b02a351ce55925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e56814cd8567f884ca287393785bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b929ec1b57d0e156927ec3421d58d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca0f432be6c5b2c22f84c3e9fe2bb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0c9de4d1ac1963a9001c120ef6f2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8080dfce5337ac442fbbb470e768c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f12c41972097cf3164d666eb8261f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d116ee223588b8cac56bcb8a6a6b4f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48fe552ba4fe956d209d4d5d0a52a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b855122bb17a29837effb3d818513f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974e6dd0a40ef0a2e3b1cddf45b4a5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ffed0dc66d4cc2f8586876e7f23d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559343c05c4d052358bc1aca2ab063d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0b0d9bc72aaaa8a1ed43e09ab280f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97eb294704960c181742a03b0cd5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22563f1dc031372b421038c146517e2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cefd260140c8bd7ed4f291f7b31d1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df026a9bebcfce39b89d14d8d1385d2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fa64395c4b8c1ab971a23df7cc8ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22903306df59fb5ed758daa66c9cbc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe57468483d85ba0ae6f42e1989cd1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce383eefd217cd0b46406e8b95f4e7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400a0bafc34ba8c683ecdf57428813947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf85606049962490822d7bd0e3ba03348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace01d4ca7c69bc38860bb292eeda99649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eadbc1f75ed3609b4eb1cbe50832af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a37f129debdbd4671dd9c873e5af651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81774826ab129a7dd89d81bd7c0f9b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a978a5fc4f2a2777e68e2492a16f0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014317667729bdfc9e50172bc29ce16d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07a125880a7d5733d73d51bd570ddf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf5a5f0010255f5b1fabc2038fb4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4baa16d0153dd9c50f11edc40db1e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608250e5cb11b1c4bd0c19945c52dd8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e6683aef0ddf3db8616fb2fc527059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a9f9534d5f6d2e5c072df907aaa4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b51acc24a1fe2a54c89dd4d622a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eb93510ba9a2a83f2abd2a25e7e6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3212fc9f9954107da3eab1778b857263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e614c022a2258551bbe66ec6185eed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9116cb9a5eac77c508da7102369e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bc820377e84dc3019782219c51c6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ae90817e64ab74f4da02fe51185667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065c6fc8b6b58cf0239dbf16b70eb2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5388cdef89a26d6d0334b84c0fc9ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd9c9a46477272ee5e1085973ba92d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a316fd20a345687558a434e8a41e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abce569e22c4c8273934c8f0e528fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338f33268403fc438ea707962f413d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462453f964f73530bad2e6a9eaa5f8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fca5e2d65ad43dd4b34e4df8a8d6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa3b18c0808c6a3d1311ca0f7b72f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409325c38579e1330860d02cf4f135d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6d4f5e20f065b6593a8b36dd1c82778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d8ad29b90f205fea6beec89a8ab8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13271fbc12b817c5d78c2b5deec04c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c877f9fb0df3b0b4ed44ab1997ba081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07fbd4446d145ae2c16981aa15cf4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8432afb59fb82484885bc62edca83fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af14d89f5be1e46c82ee797dc7f2e9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ded16e30a6e6723bcf0e70b82dd1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99b919d18f673ffa84afdc1227064e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df5fe82b7a3eec6564096d8ad4a73587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a9739c4ad1ec2902c08f6bbf4214388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6d5cc1a89c64b14232ceab5e85e4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86550d769574c2f32747fdc74d2b788290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aafe8be2b8566c56352f387aefa5b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358dea25e2035ad09b5409284c8643692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e903bcaff9acfeab80b6db953a25493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27868f0f2a0052c4b10b9eda137be8b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efdf7a0fa0f435dc834b98d4ccbae695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373772036814b552640b8a05e40c8acf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0257837925dc97bd559ee69f00e3ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e1d2b809a7f5a1bad8b4ee774273e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a24aeed2db6f2e84b66d9c5f19041499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc1d8cab2fa79af7e9879a56b9fc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a788045791756ce3dea3fab2ce4e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb281657861ac889a002cdd3750d0a7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f647afdf8243417b0f182cd6699a1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e17af71bcbbe5c1e944a2439209a5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5133567af9da0f328c2f5d6cc62007105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaca15b8c18516746b94c7339b2594e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe270a03abcda4f8df9f7b03d22b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28424e8426b897345e4e3d04784ac599108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90151cf69e32204b16abfa90bd4192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149ebce7c350786a50e75c3d2a424ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c4c79720a367ea2b0495e0acf426d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6597f939021ecbc226ba381ceeeba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abb98b82f61e2af91cae3e40ab6ac4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63150e18528d6e0f9806b25fba1af5d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace409c03db92caad39083591323b60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8b5a168d2da9af1aff77fce09416e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffd922f062683e9d18f9d67f366b32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5bbaeafae011792a452bc2c0369b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e25e66c1028483cba48f901f60ef4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d60a2d9411bf45b70c0880366eb604120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca2db14139213514b778776e13532f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304124b47ae02627101a5536c382711122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7e717724049a35c1ad67dcb9951c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52560d093b329a60130e4ad48cf140a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02783a61447d16a604093623f7a2aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f9cb083449d1fa2d882f5fd17d8f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2f73d420e942c6dccb1702c6ecd37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045074fcd625bc48afd0e8a91d97396e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a94dfa7d7cf1f59f78721507cdf8d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b91662544a205705bfb6b11290033b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca85870e8c3ba5e041af26693f9a92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae060e29d30e0103f5a9cd6251bf76a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2dae8115a5351602c3139776beac1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b926b81bbd3e4c4983cd142dae512134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3559c1e1618bce7160c2926ee5faa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df057fae68017bdb3b57c39bb92e5d51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f690484fdf71390012418e608289fb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00e313437cfaecdc82ecb9fc67a862138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c526130701e71896ccd9f83e341cc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3977c439b18738ad988d5e7689681f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585b007d29003901039a6c452878d21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d3ee58f3cf80b3df18b03f8a4d034142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f33b6848d62ec95837d69cfee3ad5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d73a6d8ed1a4cd9f1722ce2035b13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ed86737d2776a39ae9ea9d3727884145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0aacc88f812187de76ca0891da4e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a4008cf3b3d754684fa56db235e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d543760b64f6e4a102d27fb0cd877d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33058c7423da8d3d6fcce0da2d13bd9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349acdaf886f09912c8718da9d98fa5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f588959f15611abe0dd06dfad8b14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ae406c7ac8ac64318c6b2ea501d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44367e3c797e9b397b15850a1b0da12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b491fd59c8ba2305e9f06cf790a13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4131437ebb581da3ac35dd822c4c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05223c3753e82be4aeabbe48834c3306156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030ca88957bbee21608ab4dc9ffe589157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb729f5dffb24b6a8239bc0581d95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1f0d169a86a7e3dd1a8fe0d1035f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc414abb57b5dacf0da9f071163ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1d1d0a1818ea001a8c265f2dd6bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8d712e10d5bbbd0dc77137e79150162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c995e0232ad1393319c7c2c5c1b64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e0011e6a6260c7e513430f919cb10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838087a76bfbc55ef5933fb80f9fe6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544375ac816157fe413b2d9b40593da6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7116ace03833492414b3d228c2a07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cd4f9ce98046bca5e777183ebd675168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce8ea85aacc4aac47f86048daf067a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f0d06d5747ae1c0ac3de12929409170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988c1e110ddb30c30aae6f91e967d20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9065cfcf644381d353e2ea8709c96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb918a9315dc84d7e9a153fd8e21b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96477357e483811e74f63e117b71b59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dba1a93f2899ffc29afd50935d6dc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb0ecdbf89218d73218807aaaad9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf74cabed04ebf4bd135d0356b88c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aba0c8c94859011abe5f6c6c204d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba66574e675ba8550914933a77a9410179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197460f2bea178134550f3819380862180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529691eed4a5358d7f349a2173d8a284181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762fe19d6d290f9ed5835b50d161543182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e934b02dbc1de993a58b103dbec5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e1ac5d03031a0244a516ed2fbf04d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7148eada055d48ea206e05e7cc5fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bfda211842ea1006b6f999ae6bc12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5e66e4607e66a6462d45645340d30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5361b38e637f9506b532a026a7a5d8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd0a9007fcea8bf10f2e3431f95310189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14a6a17833eec3f20547ab453c6ad2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960e30c487dfcfdd7e7bba22dc024ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b3a4eaf97a5a56af5f67588eca9f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3143e546f16cfb3e713071dd8bacd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c80a31e1c0dfff7e6e5532760888d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fede1db596c909e252014f5bdd8b53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81183f270480a10d0196e7b0458e1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cd625e1bf28a6b091c1ed47d8b912197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dff4f2f63694bd143fbcc2e61804ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40314bba7a7f73a474e1bd462c61ea88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b9a97d1a806462ab147199d65e060200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a48a3eb36098e24120a3f9035e576a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b27fe6c4a599158aad25ed9fd67da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777b998f70cfa982234e6fb69d5a4f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dbcc149c7abe813e65bde5b551f96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70c46a8fea9d2d59c592edff4a870205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc384f95ede6ce692d13abd7c6b64e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7be6213264b0e6c1123ef2fafc281207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741da2a58bab8a5714a70e0cd9c43916208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aae1446f083a1c87a78923e257946209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5470694a2e55c813697081c6eea564a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b8acf0c75c0e0b940a7ded9aaae9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a2801a949b82bc7c08778a81fd95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48449251b0360eae91bb32bcee988da4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8f9c7eefeacc3e02463014e27821d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc8859e21873f921fbff006b756d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e291f79c11290abd3f811a8049a9eaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca2d009bcbc49854ae24cfcc202a05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20728fbe6c099767279349981e1895218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f32a2ee4f942bc2d1432d5eea10e2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a455010054aa625063a093420096220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532457717569921d6f8aa3704116ce4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1b59815fa3f23a60428dddcaf053c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a21c826dc1fb55dfd28fc5044ba5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713fbabed1e7410b33ca80c98d5906d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333ea5f590454c88d625c7c6451758f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe7d30364de132cc4c17c649c24d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d4e921c82c135115d3b1d5e625856227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e93eda6d775bd9d701121674d5a1e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3af12de14c9a8bb3a868db85328749229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb756b696b7b593f7ce4505c2a957b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc26fd480939c0e9f69b40e8fede8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf564422af3c25e5a78e2ca012d668232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ccb0a51dadc07842f33dceff09db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496546d8999aab90fb32d9a0bbecf553234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7f29b0c3eff9f46168eef6d49438235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6c38501086ba241f39453bd103815236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf689acba9fca4a3d83c1e6c94c32cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afe05673bafc2814594a126a71713f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb940d9385753419e14007cd7d53b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac843c59667fca57f7bb9ca6b8f599240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae97518abab6e997b620dd238e73a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5881cea911d0626f6ad9375551d99b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dbbc370731f348192ad300884e437243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2bec31439c7d7a3378ba307091981244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e142b0f8c30e173829795a07736e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0169a7c1386b8fc9502025ac0ed4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18031f6ebcc2afe730c5a8ea4dbdff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12de5f701f3866b7bbaee2b2e0bf085248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e59da72bb30e8faa92134c4c19667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a921902ec5b3d1e46a70260627257250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e3c438549b438b0e1ea48e407430b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03e3f0bc478886b1eab2575ecfd18b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5a8873e8e14462663a312e1f34cb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5729fcfd2173eb08d25fa36de8aa311254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26b2463f5a40882605cd7597120fef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd0beb4f5c81d744690396ad3a97be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93326227da07c74a2d654dcaa53a171a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3b1d7f78d52763a26b2bcdbbca0dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb6dd50263ac8b9cc84313cb7962bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427890531af9029d43896c83ec28fef8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5838d7eae623d98d1ac448099e451261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233e81b269b29bf07815f60164a1e08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f1726ab07024b9f4a2e452a974fc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d915a3329ea38ecd12c4b9b1a2a8da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33b4dc27e60eae901424beafc18367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860670a0240b20b083c68e904ddc6a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b9bdbfdd8c133270eaab0ad0afd84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1f4fe52c6ac5c68dc9846b4a493fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadd8f849d653cf88c37d5e79a8c17d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731f3cd5f563daaa64cbad0b70d479d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37ea69791fadf7c7485a4bcdb6e6b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c2e68e7eeb0a6b30bbe4b55e62ef1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf270cb5e32044b72973de185d0306c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0af4036e4ca1441d3fd262d3e97a60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08c335c9a7acb809e51acff8930c7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca635755e0fc23db52c017c870cfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce12ff7bde923f0e7c3c215078367d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755f8977e139a3b9fbda8b1cb2ae702278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18def2d390f9463a92fe24a569231e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a548c32045d48b8974ef182e1104f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5ce23737abdbe44bdc13620080db1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d531966e67571672840f1ca6f590249282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca218250e50c4dbb0cd5b588458101b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887f843aadcaf4bb93fee9f55fb49db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9b31052beaa864ec097a9ffa2f6bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75b310a9bfc913020005d5d775153e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f233fc0bcc9af58fe13baecfe14b8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc19767ff651b9a121a3ea93796ddb288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>