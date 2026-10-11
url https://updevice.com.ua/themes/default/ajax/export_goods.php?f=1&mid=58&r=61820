--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,112 +14,109 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A41 |2Type-C/1USB, 65W/5A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a41-2type-c-1usb-65w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009401</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
-[...13 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A5 |1USB/1Type-C, 32W/2.4A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a5-1usb-1type-c-32w-2-4a-pd-qc-/</t>
@@ -427,131 +424,119 @@
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012532</t>
   </si>
   <si>
     <t>Кабель ACEFAST 3.5mm AUX audio adapter cable J10 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-acefast-3-5mm-aux-audio-adapter-cable-j10-1-2m-/</t>
   </si>
   <si>
-    <t>000012534</t>
-[...1 lines deleted...]
-  <si>
     <t>Перехідник ACEFAST USB-C to 3.5mm audio converter J12 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-to-3-5mm-audio-converter-j12-0-15m-/</t>
   </si>
   <si>
     <t>000012535</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-A to 3.5mm audio converter J13 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-a-to-3-5mm-audio-converter-j13-0-15m-/</t>
   </si>
   <si>
-    <t>000012533</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to 3.5mm audio adapter cable J11 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/perehodnik-acefast-usb-c-to-3-5mm-audio-adapter-cable-j11-1-2m-/</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-C 2-in-1 charging audio adapter J14 |0.17m, PD60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-2-in-1-charging-audio-adapter-j14-0-17m-pd60w-3a-/</t>
   </si>
   <si>
     <t>000012537</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 4-in-1 HUB J15 |0.15m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-4-in-1-hub-j15-0-15m-5gbps-/</t>
   </si>
   <si>
     <t>000012538</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 5-in-1 HUB docking station J16 |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-5-in-1-hub-docking-station-j16-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
     <t>000012539</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-A  4-in-1 HUB J17 |1m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-a-4-in-1-hub-j17-1m-5gbps-/</t>
   </si>
   <si>
     <t>000012540</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 6-in-1 HUB docking station J18  |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-6-in-1-hub-docking-station-j18-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
-    <t>000012541</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012542</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-A to USB-C spring charging data cable C14-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefas-usb-a-to-usb-c-spring-charging-data-cable-c14-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012543</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
@@ -667,92 +652,86 @@
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C fast charger A134 |1USB-C, 67W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-fast-charger-a134-1usb-c-67w-3a-/</t>
   </si>
   <si>
     <t>000012559</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST Desktop 3-in-1 Wireless Charging holder E22 |15W Max, 22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-desktop-3-in-1-wireless-charging-holder-e22-15w-max-22-5w-total-/</t>
   </si>
   <si>
     <t>000012560</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST 4-in-1 desktop wireless charger E39 |25W Max, 32.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-4-in-1-desktop-wireless-charger-e39-25w-max-32-5w-total-/</t>
   </si>
   <si>
-    <t>000012562</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика ACEFAST portable wireless speaker K3 Nano IPX6 |BT5.4, USB/TF/AUX, TWS, 46W, 12h, DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-wireless-speaker-k3-nano-ipx6-bt5-4-usb-tf-aux-tws-46w-12h-dsp-/</t>
   </si>
   <si>
     <t>000012563</t>
   </si>
   <si>
     <t>Акустика ACEFAST portable wireless speaker K4 Go IPX7 |BT5.4, TWS, 5W, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefas-portable-wireless-speaker-k4-go-ipx7-bt5-4-tws-5w-8h-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphones R1 |8/48h, AI Noice reduction, 50m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphones-r1-8-48h-ai-noice-reduction-50m-usb-c-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphone R3 |8/24h, AI Noice reduction, 80m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphone-r3-8-24h-ai-noice-reduction-80m-usb-c-/</t>
   </si>
   <si>
-    <t>000012566</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники ACEFAST 3.5mm in-ear wired earphones with mic L4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-3-5mm-in-ear-wired-earphones-with-mic-l4/</t>
   </si>
   <si>
     <t>000012567</t>
   </si>
   <si>
     <t>Навушники ACEFAST USB-C in-ear wired earphones with mic L5 |DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-usb-c-in-ear-wired-earphones-with-mic-l5-dsp-/</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACEFIT SE wireless earbuds FA005 IPX4 |BT5.4, 45/400mAh, 5/15h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-acefit-se-wireless-earbuds-fa005-ipx4-bt5-4-45-400mah-5-15h-/</t>
   </si>
   <si>
     <t>000012569</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACECLIP Pro wireless earbuds FA006 IP55 |BT5.4, 60/400mAh, 7/28h|</t>
@@ -877,53 +856,50 @@
   <si>
     <t>Тримач ACEFAST lazy holder E40</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-lazy-holder-e40/</t>
   </si>
   <si>
     <t>000012652</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank with cable M7 10000mAh |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-with-cable-m7-10000mah-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012653</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD capsule power bank M9 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-capsule-power-bank-m9-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012654</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ ACEFAST PD magnetic fast charging power bank with built-in stand M17 10000 mAh |1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-built-in-stand-m17-10000-mah-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M28 10000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m28-10000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M29 20000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m29-20000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012657</t>
   </si>
   <si>
     <t>УМБ Acefast PD magnetic fast charging power bank with cable M30 5000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-cable-m30-5000mah-2type-c-20w-3a-pd-qc-/</t>
@@ -1093,53 +1069,50 @@
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
   </si>
   <si>
     <t>000012932</t>
   </si>
   <si>
     <t>Навушники Acefast RGB gaming wireless headset H15 |BT6.0/2.4G/AUX, 60/80H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-rgb-gaming-wireless-headset-h15-bt6-0-2-4g-aux-60-80h-/</t>
   </si>
   <si>
     <t>000012929</t>
   </si>
   <si>
     <t>Беруші Acefast silicone noise-cancelling earplugs WP1 | -48dB, ipx8|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/berushi-acefast-silicone-noise-cancelling-earplugs-wp1-48-ipx8-/</t>
   </si>
   <si>
-    <t>000012975</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігрові навушники ACEFAST H16 gaming wired headset  IPX4 |USB/3.5mm, 2m|, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/igrovyie-naushniki-acefast-h16-gaming-wired-headset-ipx4-usb-3-5mm-2m-rgb-/</t>
   </si>
   <si>
     <t>000012976</t>
   </si>
   <si>
     <t>Навушники ACEFAST L13 USB-C semi-in-ear wired earphones with mic |DAC, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l13-usb-c-semi-in-ear-wired-earphones-with-mic-dac-1-2m-/</t>
   </si>
   <si>
     <t>000012977</t>
   </si>
   <si>
     <t>Навушники ACEFAST L14 3.5mm semi-in-ear wired earphones with mic  |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l14-3-5mm-semi-in-ear-wired-earphones-with-mic-1-2m-/</t>
   </si>
   <si>
     <t>000012978</t>
@@ -1163,50 +1136,134 @@
     <t>000012980</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST E47 25W magnetic cooling wireless charger |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-e47-25w-magnetic-cooling-wireless-charger-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012981</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN desktop charger with telescopic cable and smart TFT display Z10 |1USB/2Type-C,100W/3A,  PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-desktop-charger-with-telescopic-cable-and-smart-tft-display-z10-1usb-2type-c-100w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012982</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000013067</t>
+  </si>
+  <si>
+    <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST portable speaker K11 Pro IPX5 |BT6.0, TF/FM/AUX/TWS, 102W, 20h, EQ|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-speaker-k11-pro/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1216,51 +1273,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc4f8bf767ffb920447c44798046fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b922663141e6920449a95908daa0a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0219d5fb8e0e25f625f42b9ef2ced3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22438f22d3b3121d1e5c14ed0a828a394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edab6f4e8425a6559cb7241e9e4bbba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be7a376cb6054759b5bba72f3899366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8e38dbb670081dcbdcce633e3bad17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1076fd9276e5baa796184e6673751958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a72151d3a2d01206c411519bba17a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47535880571548c8920006d617d6d6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02b9cb7a19c50d87c716c39b42b12b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cb3000d368105b7d195b6ec54fff212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbead00e94c5b712504e9f4f526cdee313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68150f571c1938f8ad344f58e0d0a16914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db0f17953bc5ea70421815ea89f5ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d708d44c5d2720c53eb1b3b6adad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c2dfd69b113828402d1a9f478abc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf241eefa3b55ae253d1d7d645013ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438821eb8b76a2faa031d216d0a282519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111fcadfae7146e45b032f1d631bc3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8df035be6d3005d1346024478da1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488ed7d2b6b8a60a347fe83343c852022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030d178de86ffaf9e3d5ca80061ebbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c17ad9daa80c3f4a2e4147f0716ef724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef454421e233347005dfba31885325b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3eab22a84d7cf59cf6c415e6751b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f4975ef1f2bd4282097a8f048e1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a3b3d7c06162f157fd2ccc9abf2c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eda51cf4f93a4f0d6107d29bababe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713cc8867cd42d9a1c10cf96ff638ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedd7f28ccbbd84546786d6665664ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93cc2adb6fe3b964088158e9b9ee0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecbf55a007a8a077055886bbe4fec333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefbc54611285e8784725cdf6b7607034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4746d335f039e54c6151cb8c547e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae092d5e9d8a73d94a7e10fbf1c11ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7100afa80982dfc50654606a62f963437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d480d7b955a9af0ecee404d8cb024538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1766853b6d9b680ffeeb891e0380e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e43b17187da4a68a56c52c713155840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e2ecea91b5fb7a9763dbf342494b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326902e6600dedd9d416784ee3277f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda386aeba60624d6806c6a9cd31faf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a524e9e1c4160273d2d3ab913266fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defe1b3b847578c1531d91be3a3ca9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7c0f7c6e3ccaf9a9942de1a3cb35746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23869e40c44f47595b2ab0819d4860e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818254bac312c8ecfc764ec716b5a12b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e670072420a22bc9775e32eabefc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c8776cb7f2f341f32b0c49924692650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a43311a171236b2dede136954b694051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0781f37a0cb328b550a4c976bc3cab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f38816bc104390df77dd6e35dcb3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa21675c3471b6d4d91a0c12afe979154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d1a5473f6367b94b134c88307845c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa396f0bbf819ae2a5a6f1dde96f6a5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0d6533277809399ea4d8b8319f86f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3990377d7e4f95c0c26bf1ed3e7036658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9d4aeced9ec601d18e4c4c1fc2e6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e27abb75bd226b5cdbb0a2d8b62360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d39486ea296d32fd4c44d71084158061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c1394177e1151c1731634840679362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ecfd2f378bcf2cc8830c3ae68847863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceb9fdc8a66f16f7ab7d52ad7d4d8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9881c95f3976c1886edaeda8eeaee3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dad8ac444a0368d77f571f49ce8a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0877627de5ec3e997c870e16d130d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0640edf14491593d51ef261a419b4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94ce423a9cddf43d136a012220ebdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b29172447ac04bfd4cdc132ef36eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a1ad82bc355cdacdeb7550279cea171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b43e95e8464e78eb0fd01e334613dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffb8fb022ac542e72321cf4920c74a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc03f6cb411fce9c9dac4dc3602b8b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e66816b78f1482c8e9473ddd979eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99dc0078bcb385fe905ac4aa7136a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbae8c9603a9c141d95bc27d36116077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a424cd6e4388dc316e185a628906978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe0ddfcf22901a75708ba21584fa8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff7a16e2eeeef81ecddf9fc58b6d9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e6251231ff7ebf4825b7d97a73afe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeff8778b83c381525251ab997eabcd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac547d05841d24fb27071bc8ef17b80683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c02ef9e1e81d0aca8164ba048627084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbc16af6936d3d7d26346ba4b1597d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a471ae46f7924e2d26edb7b3e4982d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2ba7e767fc7236dacf54494430dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37f42344cc1b0a4df6047769bebc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b06bae7ba7040e3faac54ead8f16d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe0f0e83cd9a455bf9cdf440baa48590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa293bc3e18dec4edf24f827d8240e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9c4841e35c1078ff346ee0418193292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822d4ed0211ab8160745f190436073993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d33f7b2df601bdb986d4b80373d3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436387403f428022ed4bf4d7ed964a4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa094bbe76829a373a235396dafa83d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7f4d190a6c10ce18bea7486a9021497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba2e23763d59f0ddcf4b42dc64801298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a34e86b62bd27b63a4156e1320d3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be464d364b9e9aef961b19a4b91b6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110eb4306c6c8f9f7de93d6c9864f4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359bc9e2d1288cf7d65b0c5e0c0eb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33da1b030286f84450800653da641c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcef13bd13e1a99bd2d085d9efd7dcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c94740a3c72578f54f4a24f663d97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb3d0ff82ee103b967663b5f4a764106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca59938a4de7faaa90f615359c546107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d753e1fc9459b68f1d1e7c951fc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29931ae86ed2d406ce502de0e6f6f70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474122a1f5c8613c0dec26ae69573fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb20508591b497ae0de6791ea061e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb504e0869ee9707133fac891db7e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1e3f06cf3b42812837895e28c1a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe9abfe7990110bf2cc0c0e624ddf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e763772d25204ab2df3cc49855edbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59408301ddbdf076c62e9f80e2e22f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accfecc5bc7b8d30a6213eee0a97f29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68333a81432308048549e8f65c19d603118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07a6b8605f753da4e035c1c222d9ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdeb89dda8dad9d491e116ccaeb81b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd5bf57dc61b3c37789bb5c15ad287121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd816b8d141e047bcfa853aaf532f69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318b07549eb7ab456d5b86787fd305123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb9d0123f7eec5a588e919f281122124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e65f03c46148c0a02ebf148d54769125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c088b66e6c4473105fbb7d9e8de025126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae590b2c78c567edaf20a26935d8c95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d1c9f1dc58fc8d57cf4dd54469ef3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb849c26460c8f5a2a7d9e9c61cb4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70ea638f7dabfefaa7d1765d00f2dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752e4620496a61bc623fa8b72e97314131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83feeb116d776deaefbcca233d8c9f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d50d2ae10b20c139a7bb58d8a7b440133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c41a9f195db3e9ab183686163ae5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae52adbbc066efc344cc9ca7378626135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c35a1ca8259f212bd122d4a1e024136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eb88077866c911b432c244a2cc566137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7534a35a13ec53cc39b32f50a7ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df34d0ba620631579669470d85baa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d735796d8babecaf2195ef17231323140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305acf63e2b877550c233f4ba253049141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b83f10dfdcd4d10c6baf4af9f4abe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c643a13e763b0beda298afaec774c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee74d79e29d62538bd6038f619f472144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a40eca78632c8ee8dd9d7c0b5610b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60ab480a5d62b4bd82f082fc89c24f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b261e5f7cb989adb6a6c97a70fc7ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a479a6b201d226e77eeb2aa0c02dbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6e3b7314a6175538677605cdb6567149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73604f9d16f87364cf870e7e99ebbd32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9266f1dbd5d03529de5afa32730fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b8c44ff312ca76a263b94010836b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f7f2074286e959d6f480cd570031f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aca5e61cdd270e88dbdda504e0a6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e3317122dcca411c5db057d4da991155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aa13b009ac50cc7b8f75a916521a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994211f8ebaaffd7dbeb27adb1e4c61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4850495aa9cca61dae277a08da607ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528a5a538c5f7ba5c097c8e373f56f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950cb051d41e882a49a6902f93839be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dbe8f47742248cfb032afd111a9b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38b38e0ddab549cd743774d95ac1ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50249978333952d09454482669fe8bcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f0ef4a23e32d9e7c0e1c6589e0260164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3a054a5661bf30b84cb7e6d3c62d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd7cd1f76e5d75a780d86750a4342a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bc9e2ae0c7e4e20af349a43d445a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744fe501cd9ce7b6712aedc269a29f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f6f8d243196f7dd21a5c8e5532014169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d5a0763107ef6b9f7612d62fae946170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e60ae362b44449835f0809eb6f5ec7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e688f292c6289652d55fbcc45bf11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8255a3b1da89b9bf0135d7cef9152173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5023d12ee32efbb71ffbbb95aeb5ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed564e0591a54e53c97f5b8f965aa975175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6195331014ae96714bb3d846b6823d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2497471a99ccb04dee56208a82cc79f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21e2f06353d937ee7d5f08108a191178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0da4a28bef8b1181a53fff934d6cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac323db5d22ae522bdbc1dbf12909e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b5b6a7b551db7224f1b1d40c12a40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6d3bd3da625e04bdec872a7a95509182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38887b0201f4e6f8af95463d787a04e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767016b4b808b9c4d800d25a44847b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb938a8321011f6f40444f79f2168a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a2805e1273a7b8bfe8b8ecc44bf00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710be6f0b10c8cb1c1c391ab2733ac21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c9bd39c962203bd295a1deb4100ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f0b0b3be8f2793459db1879744f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96b45cc74fa5144affa617b8ca70f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d6f1aa2991d3709013c40d1506f65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c322172bef95e77247290496c2099192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e1ba7e2d1267b7dcea3de3ecc4094193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8fc421ccd0a2bf5cf7a2c754b0ca2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af237eee154b20e7cabf0b374bfc5a90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a342f1989165c644908ed87a1e93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172264fe49955d082ca49a79c60107a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73031bfe01bfb3cd96b0ee6354164ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbaf59f25c9abac3cd4cdd53aa1a35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689e28cbbcefa50d6ed1f527dfeb8ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbcbf5de2f2b4c8f211ee4073d7626201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e9099ea5463affe5ea451033971f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628db2616cb3c8a49444d6bb22cccf93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2282aebadea5200922936a227df0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa007d53a87cbad8f41feb5ace44305205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a5285c0419730997d361d2fb7755206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc57da4bdd688138491554af69d8cbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ef72c528c982790bb6c7b8bb506cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c69997c21a5a30f0f1b0573b8f62f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c666297b74df819c926331b6da94c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0d707db7cf0ae205f746e6f11ac08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c512028439577c91056642fd36dcc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf40239bd6163b280d57dddc3c324b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f253e31c5d0edda8c7a9c845eb85e0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a72df07295a00f03b97be5953d04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79cfb959d89ef09f0f4fad028d919216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058332f561b2c2c71a82100c864e49a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d9f8bcecdb3f54c7b56f5390a798f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dad5f9d3881efcbf7c8d1fc01bded219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb780b966db6196c331df771d7759ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca0f01f5e2f10d6d3aa957f77d7730221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e1ce491734412bafa15dd6a59311b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c1023e92b0804abe34cea69537f47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e33e6b3c59165ff9aebc34b1027f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52f64a075163eee6ffcd549f39dfe1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45df82e4087341446e3884c0bda0c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdf62bf02b33ea2b42c990ed6c2057227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc68587758e20172866a82ee9eb6bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c7fad36586933cd4406823a1cee8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93324defa580a3827dbb9980fa0931230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed32eba14019e777d0964e952f8bff7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15370e844e80205d125617d25af779d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06e1da57815ab1ff39c0d4805da266233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c8fb06a5272a15dd6847e5aa71dbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a58e1da742cd1b9d8597820622deb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7617c4a290f4b25bebaae8c48f916d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d50bbf4e30e433c06b62263c74b08c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09996af097b7faa7cf68e33cd88fc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f3f55aee3fe97b44836a3710595b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4acb0ceda422d9df5469c575b563de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6492e5fa7df3e5bb2d3e1fc035bf2b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0a58fba61bf2335b232c458edbc69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc99058a8caaa161ea3cf36c980ac34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5f46c3cc6ae8fecab68bc9aab0e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837712d62b07e8103b5006a595d128d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f17326ed396e3b6ee03fe60c0bd9ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb80e6599cc50513182f10bf2e7ccb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cb381f0aeccfe7615dea46dda87f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254abe40015af2eeff76ac7a629f3930249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedc06bf8e03e2d62ff4a3bfee98c05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022ae93890e3bd5c21cf17ce6e98615251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf9ddad73b547a0d78efa87037bf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07240718ad0b0253cf894262f5ae117c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61f411ab33ac23a4e29b2820a41991254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dfa3db732f916588955df6dc332e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf74b6256ac1d88fdc5348ed4a61b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c8757edcdbf79812d1a2c9adef99a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04702bb2a7a78130b90ca6a57b09f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0da03acc9fb23a1c11350a436c8e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5099c816b58c7055957507ead0061eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45728cd32a3899d04614fbefbebf116b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d463f179f9ad6526421a0c8dce58918262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7c3b6b4e890532c58dad1e60fa159263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6ad2b09f5e8137f633411ac909554264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f058660f7741f899bfe72ae2e8bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0b366f3512b1b6071c2425a499569266.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fcc5e6362d83663827b888ea711be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535238bcaef1618e359d754c15d364492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad92774efdd4b6eb4f510cbebcd7abd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fa9837d88b84c8d880f8a8886312c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e422adfe90172cd0aa361ee6bb825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82e895e7cf0540713dc7dd90129376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d794fa48af734eaa303b606f6af8cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c462f47bb92e0f4b211a107772568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cfa53b2f0f20c1af2d480bc99ca929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254fecf742bebd34e52268d724b30bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6cc4826c6f6416bf1623bc57da3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae01ff05dd13f1ea84ddb7ae61b2b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93907e44c556947ffa17299c07d3bd0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202155122f0438a8a5c14fe7007b2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb67f445d182915d1dfacf04719f0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c3529435b8f144d7fd87f90d3b4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198a3cd40b7654c9bdca2b15c1ac22417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df2d8e026b7147066c48f56607611f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb121f16e87b02750f225924eb13806819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feba0495b5f4dc58676a2d0e77e12420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790614a7164d4c36d39c66eaa05c59521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814ba9cbfc16ba332c897efa959d43522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f62e8639695aae62ecce5269bb0f2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea3f07db4aa62575785f6000c0e15424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e669c5a6a12d861a6b9b40e5936f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55089a681df56c3be925333038b47e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b3fd4b7773f00063c4b12db88e08827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669bc1bccb170668aec059bce91921028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53816b2a20bdac599d252117f1e4ac7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8ad597d257a61b11ca4d560f470af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23134c78a1f1aaeeb51c38f59c67aaa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde0178561c0ee2087756294bb5a12632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746681d3872f76f885874185e46591a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c29cce3882b469ad8db3eba8a6770b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea04f372dc50331b513e4a51f1c41935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492ebaec8296525d47146c09169616336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4faaa0a25744010e82b39e7e5529937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32dd78d6b7136fa42c2d66ea75a0d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f5389b5582de22dd03c85f7c9070739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8cfb9df86d11c795e3e6170f3411340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaf9189559ef7d3f6e1f19620a564641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afae9a7943430df0eb4266310cd733642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc686961fe4540972b99ee555cf125e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de4c97201c841add82bec78a86bff744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90d69cfd6835abc998cd3db41585c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea4588d0a07f2dd6a128885b72ad746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219fd29ee431f240ddf3ed527d2de947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d9344b7d20c2df45137492a4ac0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c81db80ad6a985d160d9f8b57999049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a2dbd88ee4ea3c6b75bc1f61ab3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee5a5deb4fb9f535d531620eef062251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e575a9539436462258fd30aceeaac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a7d8fac27d57a46738b4e882f4f1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9ebc58f9e028a4e9597a0828bbb9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9cf1bb3167fe9a5e24029bdcc6ac055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab09c4d7a7fb96cc36d2310be3f37556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd80cb9166da5f97a71d5ea5be9bf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2f5763dda8843aacff32a3a7faa3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9a1508d204c46871e25edc1f3674559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a89ad3a6dbbb5c91bae651b74f975560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6dafb51c14cce5984d2bb300deb5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22426d4bb747ddb9d85df3c71e7b55762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aba9e173b87f722e00c84fc93dd2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255e2dfc163e327724280b95863368464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90270bf0e24219e418d9e4c85e63fa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178d71e3b414a77f334c7a2f5e9be6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b61d1d96baa8193eefd1ae4a770d0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba84c381099f9724d42d53c549e0da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131a6f67869af4c77995c9ce9e264a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034135ae4826b80eababf299c0904efe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85950ad8dcbcc613e868086c06b550271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e40c03fa2882c917f2069c098f44772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45046f9ec4ee21e1886346b5e81a678f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba49da9bcb2d6c51c2874b5a9ae0d0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adec962e07a94fadceb281fe672685775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5994c7ff783c610eaa1ddcf8ec5446076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d1b6fbf0b84b2f3ec0449f1c53a8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1f62f2311844eea8651dece73893178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e1dbff6cdeb0759ad2ece59442e1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca817fb1b2710e8658b43d86dcfc4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21c36358dde147da9745f47670970d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05fb76f9dd3d9805da4e66478cc38982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60674feadc0a36a79d796bb023e02383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c69cf5a963d1aa78e2379d39759b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c95b80b721889745a92a869e3864185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e556a18a8d977d5681678f79c3ed586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c031d14c79d9e061530eb7f53bf1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed80ce4911f1ca5b2d65879e5871bda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68a317b4fcf074b5dfbcd60f29181a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a94c106949ead0c66efe9dc057a83490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735be45b55e7a3126234983eb552ec291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2a9d2552fe19c6b49094c8bc8497f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab5f78fa119a5801b41fa5dc710d3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae505f45a6ba52396e61b9d75c3715b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411ae7444293b0569e60dcbf45370d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11d49dbf8b03f81aa0836b4520b64296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb6e9e8d14a59fd44144bed698469d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ded267ecc4e1197753cbf5988ab2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f031b5607af2b815f4f4864136b15a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036a5f157ce6d1bad011e42a28ceafc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfb6f8a1fdb05536d69ae15c5c2724101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4390a745f7a1764769d06fa25ed65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535f1a537ce8c71d9c3e81b712177f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4ff006f32ac057b0826aeef1fe893104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4b9f9f0dbd736521e4c5d5adfc737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c31c4e2c3ae89922646c759fe5f02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67aba2de00746de9bbd4f11e01829d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3012c816a81ac9e5fdfcbfe3109f0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131caa78b50c75def99325eb7d7e8860109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750ab9d0d89368b3bda5b3560b0f10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea662a408548e6d4349c430d8fcded111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2b8f7ae2e8cb30551ea0253f8ca04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e566861da880ace1ff431ea73edeb39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270923743cacfd3a9c0ad639f3069e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1d0a57fb48acf8af75cc5a10874c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8255f6b2a629438e15b059af09ff6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347327038117c85f97b9447fb507dfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81969204b27adab335b87e3cfac513f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dd9bf6889094011903679fd77c081119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0c3a8dc12e5801478fc679ced4e51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86644dd9c69e200cb451cf43504f2773121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907ec7566db7333c129953e8892d676122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dbbb67ac6c06a26d002a3172ee165123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9cba4ba303fc551ae1107ef56a4a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e576eabbb7d9d4d7ce2820755aa4200125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8c81bdb216d1063feb5c60dec79eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c937995050a4d7618dee8d66bb2ba3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72448c9daf8fe5bc78652a727a2892d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4d48844123e492c9879463f2331f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73795271a876cf9f0f6420d16007e0c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d08ebde913b5f8f518473f4b3f8cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02688de087f709bb83af896926759e6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8ca37bc846254ecb57e3024ea8374133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbcaa25b6fcaa1354826234f895b22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ca4f0525f2915825373682732454a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d843e3a8bf71ca3798452c3fbea3c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a27e10ee9e13947854a443f8243994137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ada376607e814147e3b37e22bf43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2efb6deee354ec0af8754ea5bc1366139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6523ad03c64baace36c018274ecf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414971075584a814eccb48ca0a34aad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b696d4398fd47c7a969aea2984e4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489faab2a2ada38e42b00652b38feea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1b01a4d8229d9ce906fde1670308c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb987d26a420eb105a92ddfcb4b0294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6612ccbd7b25f6f643ab0388d3098146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ef75f9b7b21f6a6a86f47e830e9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fee8292cd7ee4758953b87f957cdb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4691b99adf68fe8e85f0f87652090bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae6152b6ff9daa62d4fad9b13bcb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fc50217a8f81656165f76f3565152151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25683780bec5a9f3235f351465c27e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f916caf20a0d4f34d465b682f9597f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a008d7530d7332c2a809b4049d6f54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bd38aaed41fe6a581d8426327f7a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d971031d76d5d902fe2b145d9d5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3efd2bf603aa026c382a8b9c294bf2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048916f99c5d9114432c12ba6e30691c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44abd8202bd851a95232ed69b18d12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429829a3b7846f4061c1d6a84920f3e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d70f3ef21e35c67e0d671d9c59244a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69428132e590216fcaf5b2d3bc7b91b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee709b221c7fbf0e37c6fa3059aa961163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90beae26849478b6991245ff901558164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d1d8200dc0f68184587df76989312165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02db40cb9d5d6fe8e76c0cb9253077166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdde1f5e474b4f18aff2748357f64a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70cc66d2a15bb7934a0461bb482e7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e96c07f57833ef8fe2d53957b295169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b94227a1825d97705c29dfae09538170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55051cb4d4d7aa8afed88cb31906d566171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043a03da9357790fc94424c98394f3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb2575fec5c052948ce97dd54c191173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3426c331ed2f3552e30edd93b13df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc85d1902943ddcc7b81653f42b230d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c771d0814aed0bd8b7775d92087007176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790330d4de4399722535c143c5c89002177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dc7e45f31cde89536cb6690aa0060178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc95743dc37c89d2141cb27d9d23104179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5adbbf742f0e20812c8141ec329207180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a43d8544fa9a4ddfe78121f97bafb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fe430be36df3b5fe08b2b628bcbcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d783cdfe2f1d65ea18699129fbba24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49597b2c4b4fabe1c19c2cf37de145b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab45daec5e9d79537ec22094548e3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b64a4273a9ea0434e81048a9bac57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03ef544ca89f529d8694956aa5d6de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897c9ec6d6b057f50c1afaad134396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33144f1e72b3e737b914ea5c731440189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19fd758c4823b5549c4d10dd8a874c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75136a469d116cc14827421f7e5770ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ddd7af51eb5496f6c2cb763e75e8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45692029993cd6ee2d82a3f5658f4ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea9284a2d548e8f1d88cda9624c88a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b3c1d62dbcb75015401b56c20261195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a1d7bc107dbd364e45aee2d4b965196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e2732af36f98079b2d951a6495d47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a9c90e7edaaef576e88ad6d4a5aee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63d085998b5c8791160497cd01c73d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f025c0ada4f3c450d6fb7e033e1082200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0b4ad058c1b8c11d24f3aa6fc0a29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767299d777dde49f6d422489b11f456202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78391b2a500b8d90e94bd423f326004e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddb66e3bbfca9aad363a0f550d3c6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce1c1e585f006c0ff28e75762152ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717e38728c973fe9c48017e38c64778206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8143af5391e614b4555e34e42fabbd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e576c149f5a3380b0903976807e7a5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fbe29c4eceed6ef5e81d2dc474cf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4424201c6e5f496011795d67c227210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58138ec47586ea22c09204a71a4b801211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b225d3cb5ed058cfa1e8ea52797329212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a196872f1c7921be39116afef1373213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fa670fc7b86094b60d39c25b34fa6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62fd965c9714daf93f4dec93644def215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d8b433c4eb8c8aa8dfe84fbe0275c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61696b706b82aa208f7a1e1d3a9eb790217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba992ceba6491b3778eef80ba06888f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10f023ae01b28b95e2ce1119de73a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3f3e3c5fdd1da712fbb4272fe737d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684750bcf239b85305386fb45f2a7a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc4869d7bf2deb14440c8ff3734f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18f6a91f95ca307208454483486436223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55930f23eb976b8e27a6a5b020a13eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453f05223feb0b1836803c4b02361fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480e35ab04e3746c18f3756506926d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498ed89a8e26dba036d835fd40501b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a0619fde90e3e6f5fea65c6140703228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3515a8338695c497e2a812b34b32f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677502d62fc060b387c2d54a7383f043230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab034355e83926772c313b3b278458b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec07116996b2d68b0e77f80c1f6347232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d236bdf3371c060939525f7b7c5f8e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e390f0095bddcc97b184c0184106b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c4eff49535fa16b2f035e37a65762235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbcbc67848df7247f9a6a8f1bacf68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665140ac818f3505665c70dda3ca3ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5765484ef729e3e8ffa83f97cb041238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb898dd1ed6b8d9461024c438c325d48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4053f3611b363004bcab5ebcad30a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389df3d3d3e03a6b3653a116793ef6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb73c2e8de63a00f03d372932d9fb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3f907090a8c3e2f298c43d7dea4cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa2cdd8adba6ae996e4c007108d20f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e70784f02ad19da68719214695a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e8198a5dda15e75772c186e3d9d8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c4d012d36a92cd096e786a8a113a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14f8603b6e40dfaa5913c2ae63917c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc380cf1272314d4c8ad10669aca6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5e8c51aeca253876213069ea57e19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa05455e393f930752c8dede39e6fca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fdff632626319f222511a699d6ae8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2a5872954ed0283325bec65c1dad3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33361d72ad6b15b459988112fc63555254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae93348f2850b868df72a2deec48f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe017ed31881babc9389ba6f99ed86a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6db0cec9faab184700428eaf454d63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f6a8d4bda162ecb8299fea3d03d03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5c829dab1506c8cdfca33f63cc661259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf79471c9b7b1fa59d2fbb2574690260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab074e8c14c86f0381b71bde919a78ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0385617bcca9c6647e5418d90aa48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15807bca7de246647648b3d3153dad16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e1e295e542da7ee3eeac9e11cf076264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41395f31c36b4b347d60cf49a62c3f76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7995aa57e5657f6392a82a4442b6943266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c81964fddb5a5c62e83b8854be3b0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf9b889d2c33d6cddc8523ef2b808268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35427ed0ed612168662c2e5e5d30436d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ab91109b9d77bb28b4adcfefc48b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562501ee21fbd8cb5db7f4e84d4a48e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f35810e7547befd9e4901f5696a6c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60703ceab3e6fe77f1ecd3c54431c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98bc3685db2a64a6caf3fd2514f400274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddb1cb9941f62bb8604331cb4984a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890129d165d75dbc8a352c372db0ec01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4347444afa4eb514c2755543b4f45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f981036402d32239215d5d9defa63c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cab1a815ebfe7e6e35de78bb4e290279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b298c7a2c1ec908c43dd740f9dd62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f89d1f9615f7db135bf6a6a44d825e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76a808cd499e84946ed72c4d5c33b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd0ed57301d52b39f7ade9dfd4a142283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b64946cf2cb1d2cb0d86d74d3ccd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9368d716e882054f918e3f28b3345285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a37759e35a8c5ceb609f1a3c03940d286.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9188,50 +9245,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9498,51 +10155,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J134"/>
+  <dimension ref="A1:J144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="147.392578" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -9595,3231 +10252,3429 @@
         <v>25825</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="0">
         <v>13.3</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>25825</v>
+        <v>25826</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="0">
-        <v>13.3</v>
+        <v>8.49</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
         <v>25826</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="0">
         <v>8.49</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>25826</v>
+        <v>25827</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="0">
-        <v>8.49</v>
+        <v>11.88</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
         <v>25827</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="0">
         <v>11.88</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>25827</v>
+        <v>25828</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="0">
-        <v>11.88</v>
+        <v>9.77</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>25828</v>
+        <v>25829</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
-        <v>9.77</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>25829</v>
-[...3 lines deleted...]
-      </c>
+        <v>25830</v>
+      </c>
+      <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>8.279999999999999</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>25830</v>
-[...1 lines deleted...]
-      <c r="D11" s="0"/>
+        <v>17575</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="E11" s="0" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="F11" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
-        <v>8.279999999999999</v>
+        <v>4.6</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17575</v>
+        <v>17576</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
-        <v>4.6</v>
+        <v>4.37</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17576</v>
-[...3 lines deleted...]
-      </c>
+        <v>26779</v>
+      </c>
+      <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
-        <v>4.37</v>
+        <v>32.01</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>26779</v>
+        <v>26780</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
-        <v>32.01</v>
+        <v>65.68000000000001</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>26780</v>
-[...1 lines deleted...]
-      <c r="D15" s="0"/>
+        <v>26781</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="E15" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F15" s="0"/>
+        <v>44</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
-        <v>65.68000000000001</v>
+        <v>63.85</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>26781</v>
+        <v>26782</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
-        <v>63.85</v>
+        <v>84.31</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>26782</v>
+        <v>26817</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
-        <v>84.31</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>26817</v>
+        <v>26818</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
-        <v>97.31999999999999</v>
+        <v>106.12</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>26818</v>
+        <v>26819</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
-        <v>106.12</v>
+        <v>191.48</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>26819</v>
-[...3 lines deleted...]
-      </c>
+        <v>24457</v>
+      </c>
+      <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
-        <v>191.48</v>
+        <v>19.48</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>24457</v>
-[...1 lines deleted...]
-      <c r="D21" s="0"/>
+        <v>24458</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="E21" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="F21" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
-        <v>19.48</v>
+        <v>17.62</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>24458</v>
+        <v>24459</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
-        <v>17.62</v>
+        <v>22.52</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>24459</v>
+        <v>24460</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
-        <v>22.52</v>
+        <v>30.21</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>24460</v>
+        <v>24461</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
-        <v>30.21</v>
+        <v>38.95</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24461</v>
+        <v>24462</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
-        <v>38.95</v>
+        <v>18.55</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24462</v>
-[...3 lines deleted...]
-      </c>
+        <v>24463</v>
+      </c>
+      <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
-        <v>18.55</v>
+        <v>4.88</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24463</v>
+        <v>24464</v>
       </c>
       <c r="D27" s="0"/>
       <c r="E27" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F27" s="0"/>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
-        <v>4.88</v>
+        <v>5.37</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24464</v>
+        <v>24465</v>
       </c>
       <c r="D28" s="0"/>
       <c r="E28" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F28" s="0"/>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
-        <v>5.37</v>
+        <v>6.34</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24465</v>
-[...1 lines deleted...]
-      <c r="D29" s="0"/>
+        <v>22129</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>81</v>
+      </c>
       <c r="E29" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F29" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
-        <v>6.34</v>
+        <v>14.83</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>22134</v>
-[...3 lines deleted...]
-      </c>
+        <v>22135</v>
+      </c>
+      <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
-        <v>9.039999999999999</v>
+        <v>5.05</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22135</v>
-[...1 lines deleted...]
-      <c r="D36" s="0"/>
+        <v>22136</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="E36" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F36" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
-        <v>5.05</v>
+        <v>7.35</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>22138</v>
+        <v>22139</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
-        <v>11.82</v>
+        <v>14.23</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22140</v>
+        <v>22141</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
-        <v>12.74</v>
+        <v>6.96</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22141</v>
+        <v>22142</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
-        <v>6.96</v>
+        <v>16.22</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18251</v>
+        <v>19445</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
-        <v>38.72</v>
+        <v>1.25</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>19445</v>
-[...3 lines deleted...]
-      </c>
+        <v>19447</v>
+      </c>
+      <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
-        <v>1.25</v>
+        <v>1.75</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>19447</v>
+        <v>19448</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
-        <v>1.75</v>
+        <v>1.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>19448</v>
-[...3 lines deleted...]
-      </c>
+        <v>19446</v>
+      </c>
+      <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
-        <v>1.99</v>
+        <v>1.75</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19446</v>
-[...1 lines deleted...]
-      <c r="D50" s="0" t="s">
+        <v>19449</v>
+      </c>
+      <c r="D50" s="0"/>
+      <c r="E50" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0"/>
+      <c r="G50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="0">
+        <v>2.88</v>
+      </c>
+      <c r="J50" s="0" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19449</v>
-[...1 lines deleted...]
-      <c r="D51" s="0"/>
+        <v>19450</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="F51" s="0"/>
+      <c r="F51" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
-        <v>2.88</v>
+        <v>5.54</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19450</v>
+        <v>19451</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
-        <v>5.54</v>
+        <v>8.81</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19451</v>
+        <v>19452</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
-        <v>8.81</v>
+        <v>5.57</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19452</v>
+        <v>19453</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
-        <v>5.57</v>
+        <v>9.74</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19453</v>
-[...1 lines deleted...]
-      <c r="D55" s="0" t="s">
+        <v>19454</v>
+      </c>
+      <c r="D55" s="0"/>
+      <c r="E55" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0"/>
+      <c r="G55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I55" s="0">
+        <v>2.67</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19454</v>
-[...1 lines deleted...]
-      <c r="D56" s="0" t="s">
+        <v>19455</v>
+      </c>
+      <c r="D56" s="0"/>
+      <c r="E56" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F56" s="0"/>
+      <c r="G56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19455</v>
+        <v>19456</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I57" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J57" s="0" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19456</v>
+        <v>19457</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I58" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J58" s="0" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19457</v>
+        <v>19458</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="0">
+        <v>1.99</v>
+      </c>
+      <c r="J59" s="0" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19458</v>
-[...3 lines deleted...]
-      </c>
+        <v>19459</v>
+      </c>
+      <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
-        <v>1.99</v>
+        <v>1.62</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19459</v>
-[...1 lines deleted...]
-      <c r="D61" s="0"/>
+        <v>19560</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
       <c r="E61" s="0" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="F61" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
-        <v>1.62</v>
+        <v>2.64</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19560</v>
+        <v>19461</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I62" s="0">
+        <v>2.48</v>
+      </c>
+      <c r="J62" s="0" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19461</v>
+        <v>10462</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I63" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>10462</v>
+        <v>19463</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.75</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19463</v>
+        <v>19464</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I65" s="0">
+        <v>3.79</v>
+      </c>
+      <c r="J65" s="0" t="s">
         <v>186</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19464</v>
-[...3 lines deleted...]
-      </c>
+        <v>24467</v>
+      </c>
+      <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
-        <v>3.79</v>
+        <v>26.67</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>24467</v>
+        <v>24468</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
-        <v>26.67</v>
+        <v>17.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>24468</v>
-[...1 lines deleted...]
-      <c r="D68" s="0"/>
+        <v>24466</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>191</v>
+      </c>
       <c r="E68" s="0" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="F68" s="0"/>
+        <v>192</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
-        <v>17.27</v>
+        <v>7.76</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I69" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I70" s="0">
+        <v>6.14</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>199</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I71" s="0">
+        <v>7.34</v>
+      </c>
+      <c r="J71" s="0" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I72" s="0">
+        <v>9.619999999999999</v>
+      </c>
+      <c r="J72" s="0" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>24472</v>
+        <v>24473</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I73" s="0">
+        <v>15.31</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>24473</v>
+        <v>24474</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
-        <v>15.31</v>
+        <v>24.8</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>24474</v>
-[...3 lines deleted...]
-      </c>
+        <v>26830</v>
+      </c>
+      <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
-        <v>24.8</v>
+        <v>36.46</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26830</v>
+        <v>26831</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
-        <v>36.46</v>
+        <v>16.22</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18252</v>
-[...3 lines deleted...]
-      </c>
+        <v>18253</v>
+      </c>
+      <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
-        <v>85.31999999999999</v>
+        <v>23.65</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>18253</v>
+        <v>18254</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
-        <v>23.65</v>
+        <v>19.71</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>18254</v>
+        <v>26832</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
-        <v>19.71</v>
+        <v>4.26</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26832</v>
+        <v>26833</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
-        <v>4.26</v>
+        <v>5.22</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26833</v>
-[...3 lines deleted...]
-      </c>
+        <v>26834</v>
+      </c>
+      <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
-        <v>5.22</v>
+        <v>19.48</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26834</v>
-[...1 lines deleted...]
-      <c r="D83" s="0"/>
+        <v>26835</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>231</v>
+      </c>
       <c r="E83" s="0" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="F83" s="0"/>
+        <v>232</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
-        <v>19.48</v>
+        <v>35.93</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26835</v>
+        <v>26836</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
-        <v>35.93</v>
+        <v>17.33</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26836</v>
+        <v>26837</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
-        <v>17.33</v>
+        <v>15.73</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>26837</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>104</v>
+        <v>241</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>15.73</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26837</v>
+        <v>26838</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>248</v>
+        <v>18</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
-        <v>15.73</v>
+        <v>11.99</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26838</v>
+        <v>26839</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
-        <v>11.99</v>
+        <v>26.24</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26839</v>
+        <v>26840</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
-        <v>26.24</v>
+        <v>12.48</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26840</v>
-[...3 lines deleted...]
-      </c>
+        <v>26841</v>
+      </c>
+      <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
-        <v>12.48</v>
+        <v>8.23</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26841</v>
+        <v>26842</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
-        <v>8.23</v>
+        <v>10.48</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26842</v>
-[...1 lines deleted...]
-      <c r="D92" s="0"/>
+        <v>26843</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>255</v>
+      </c>
       <c r="E92" s="0" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="F92" s="0"/>
+        <v>256</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
-        <v>10.48</v>
+        <v>17.62</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26843</v>
+        <v>26844</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
-        <v>17.62</v>
+        <v>16.72</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26844</v>
-[...3 lines deleted...]
-      </c>
+        <v>26845</v>
+      </c>
+      <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
-        <v>16.72</v>
+        <v>9.27</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26845</v>
-[...1 lines deleted...]
-      <c r="D95" s="0"/>
+        <v>22150</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>263</v>
+      </c>
       <c r="E95" s="0" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="F95" s="0"/>
+        <v>264</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
-        <v>9.27</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>22150</v>
+        <v>22151</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
-        <v>9.039999999999999</v>
+        <v>7.89</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>22151</v>
+        <v>22148</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
-        <v>7.89</v>
+        <v>11.49</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>22148</v>
-[...3 lines deleted...]
-      </c>
+        <v>22149</v>
+      </c>
+      <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
-        <v>11.49</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>22149</v>
-[...1 lines deleted...]
-      <c r="D99" s="0"/>
+        <v>24492</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>274</v>
+      </c>
       <c r="E99" s="0" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="F99" s="0"/>
+        <v>275</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
-        <v>8.300000000000001</v>
+        <v>16.7</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24492</v>
+        <v>24493</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
-        <v>16.7</v>
+        <v>10.9</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24493</v>
-[...3 lines deleted...]
-      </c>
+        <v>24494</v>
+      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
-        <v>10.9</v>
+        <v>22.49</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24494</v>
-[...3 lines deleted...]
-      </c>
+        <v>24495</v>
+      </c>
+      <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
-        <v>22.49</v>
+        <v>11.36</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24495</v>
+        <v>24496</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
-        <v>11.36</v>
+        <v>14.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24496</v>
-[...1 lines deleted...]
-      <c r="D104" s="0"/>
+        <v>24497</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>286</v>
+      </c>
       <c r="E104" s="0" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="F104" s="0"/>
+        <v>287</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
-        <v>14.99</v>
+        <v>12.05</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24497</v>
-[...3 lines deleted...]
-      </c>
+        <v>24498</v>
+      </c>
+      <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
-        <v>12.05</v>
+        <v>12.75</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24498</v>
-[...1 lines deleted...]
-      <c r="D106" s="0"/>
+        <v>24499</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>291</v>
+      </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="F106" s="0"/>
+        <v>292</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
-        <v>12.75</v>
+        <v>12.05</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24499</v>
+        <v>18267</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
-        <v>12.05</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18268</v>
+        <v>22163</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
-        <v>10.9</v>
+        <v>4.75</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>22163</v>
+        <v>18326</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
-        <v>4.75</v>
+        <v>58.62</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>18326</v>
+        <v>26874</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
-        <v>58.62</v>
+        <v>39.7</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26874</v>
+        <v>26875</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
-        <v>39.7</v>
+        <v>12.98</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26875</v>
+        <v>26876</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
-        <v>12.98</v>
+        <v>11.5</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26876</v>
+        <v>24530</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
-        <v>11.5</v>
+        <v>22.21</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24530</v>
+        <v>24531</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
-        <v>22.21</v>
+        <v>27.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24531</v>
+        <v>24539</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
-        <v>27.09</v>
+        <v>8.18</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24539</v>
+        <v>24540</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
-        <v>8.18</v>
+        <v>38.7</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24540</v>
+        <v>26921</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
-        <v>38.7</v>
+        <v>89.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26921</v>
+        <v>18355</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
-        <v>89.88</v>
+        <v>12.27</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>18355</v>
+        <v>18356</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
-        <v>12.27</v>
+        <v>11.41</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>18356</v>
+        <v>18357</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
-        <v>11.41</v>
+        <v>22.72</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>18357</v>
+        <v>18358</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
-        <v>22.72</v>
+        <v>27.21</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>18358</v>
+        <v>26922</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
-        <v>27.21</v>
+        <v>32.5</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26922</v>
+        <v>26924</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
-        <v>32.5</v>
+        <v>22.72</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26924</v>
+        <v>26923</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
-        <v>22.72</v>
+        <v>4.25</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26923</v>
-[...3 lines deleted...]
-      </c>
+        <v>26931</v>
+      </c>
+      <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
-        <v>4.25</v>
+        <v>9.83</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26931</v>
+        <v>26932</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
-        <v>9.83</v>
+        <v>2.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26932</v>
+        <v>26933</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
-        <v>2.63</v>
+        <v>2.36</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26933</v>
+        <v>22167</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
-        <v>2.36</v>
+        <v>19.26</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>22168</v>
+        <v>24557</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
-        <v>19.98</v>
+        <v>18.53</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24557</v>
+        <v>24558</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
-        <v>18.53</v>
+        <v>40.21</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24558</v>
+        <v>24559</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
-        <v>40.21</v>
+        <v>8.91</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24559</v>
+        <v>19509</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I134" s="0">
+        <v>2.36</v>
+      </c>
+      <c r="J134" s="0" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" customHeight="1" ht="80">
+      <c r="A135" s="0"/>
+      <c r="B135" s="0"/>
+      <c r="C135" s="0">
+        <v>19510</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I135" s="0">
+        <v>2.63</v>
+      </c>
+      <c r="J135" s="0" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" customHeight="1" ht="80">
+      <c r="A136" s="0"/>
+      <c r="B136" s="0"/>
+      <c r="C136" s="0">
+        <v>19511</v>
+      </c>
+      <c r="D136" s="0"/>
+      <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E134" s="0" t="s">
+      <c r="F136" s="0"/>
+      <c r="G136" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I136" s="0">
+        <v>1.58</v>
+      </c>
+      <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="F134" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I134" s="0">
+    </row>
+    <row r="137" spans="1:10" customHeight="1" ht="80">
+      <c r="A137" s="0"/>
+      <c r="B137" s="0"/>
+      <c r="C137" s="0">
+        <v>19512</v>
+      </c>
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="F137" s="0"/>
+      <c r="G137" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I137" s="0">
+        <v>1.31</v>
+      </c>
+      <c r="J137" s="0" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" customHeight="1" ht="80">
+      <c r="A138" s="0"/>
+      <c r="B138" s="0"/>
+      <c r="C138" s="0">
+        <v>24588</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I138" s="0">
+        <v>16.93</v>
+      </c>
+      <c r="J138" s="0" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" customHeight="1" ht="80">
+      <c r="A139" s="0"/>
+      <c r="B139" s="0"/>
+      <c r="C139" s="0">
+        <v>24585</v>
+      </c>
+      <c r="D139" s="0"/>
+      <c r="E139" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F139" s="0"/>
+      <c r="G139" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I139" s="0">
+        <v>3.5</v>
+      </c>
+      <c r="J139" s="0" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" customHeight="1" ht="80">
+      <c r="A140" s="0"/>
+      <c r="B140" s="0"/>
+      <c r="C140" s="0">
+        <v>24586</v>
+      </c>
+      <c r="D140" s="0"/>
+      <c r="E140" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="F140" s="0"/>
+      <c r="G140" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I140" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" customHeight="1" ht="80">
+      <c r="A141" s="0"/>
+      <c r="B141" s="0"/>
+      <c r="C141" s="0">
+        <v>24587</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I141" s="0">
+        <v>11.31</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" customHeight="1" ht="80">
+      <c r="A142" s="0"/>
+      <c r="B142" s="0"/>
+      <c r="C142" s="0">
+        <v>22170</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I142" s="0">
+        <v>9.4</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" customHeight="1" ht="80">
+      <c r="A143" s="0"/>
+      <c r="B143" s="0"/>
+      <c r="C143" s="0">
+        <v>22171</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I143" s="0">
         <v>8.91</v>
       </c>
-      <c r="J134" s="0" t="s">
-        <v>382</v>
+      <c r="J143" s="0" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" customHeight="1" ht="80">
+      <c r="A144" s="0"/>
+      <c r="B144" s="0"/>
+      <c r="C144" s="0">
+        <v>29950</v>
+      </c>
+      <c r="D144" s="0"/>
+      <c r="E144" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="F144" s="0"/>
+      <c r="G144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I144" s="0">
+        <v>48.03</v>
+      </c>
+      <c r="J144" s="0" t="s">
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>