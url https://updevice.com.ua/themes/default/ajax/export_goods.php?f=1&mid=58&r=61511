--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e31769b3e1bbbdfc9e85ac967680af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ab4bae3f4082c0a13d3b7ad2bf65a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3b8dda24f8949cfb2ead2d4a416d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0de8eadd6ad74cc7effdfbd492ca384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400546358dee22c33c8ae9c7e186e515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb8ccb481b03d211d6b96440649b3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c734feee8915a0d240a5a915a563c717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca563d19d0c7f540ceca075cf9fc9338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a172d3b28861141d68110a648ed59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d6c38c85a505573e20d241c0ef50410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944f7375e1860ce9d88f8dd45a8459511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058124bb5d238a3c35de4799cf85c8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ff4074d704fe3c3e98586b6ffbcd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b451f6c3343ae782394f3ecbf8344ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3847b4ecb4ce1ea5b6e692a0089eb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4642f7266b6c926a3ad636e1587cf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df39a033f20bdd86491a02a47bb90d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53171971b1f31cc9b97b1aece05c54f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c1ef0d0c42925c2daf75211bb6e0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2a693beec655d47b44b2fbd11ecaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8039cd85bc719e152e56985d06974b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174dbce4e11ed9d625f2e6759823ad522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496511166af21dc960bb57f2250000d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ed6ebbd4967ee582945b7a21bbae824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ebcfb46de19bd0d91820c4f325a6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343220a120ea28ebc786da93a57c6c6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fcbe9df7735e0cdd804023277360727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb4933847d1a0ad39ceae9c525d4f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c0a9b80d87b4bf43b3cef27b12d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebece4ce5c8e69111492d78f2fb389930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef37867597cc68e9f98b364bfb39e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb51754bc112017f649e42fb79a410c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c40d01d01f3905e58afa218315f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b840dfbfb3cb1d8d956c1cb28cb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e357e3bb8d2c4a07888e721750743935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086713c3392a3a0991bd378cf585717136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b41c96f60d5676948b2bcc9b02ee7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64025f1aec2d7f83a4c0485e756de7bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf7e2d68108625b9e3b238c6571d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfffe976ed4434b33a29b5446a8ab7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43872afeee46ed056a44b0a103b66f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97748c64293d8b49e4c62bdecb3a0b8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95204c3fac1b1eeb5d53be056adb43643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f8351fbf511dc46d1f016296462ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d44f9385e786f8580841b8113a5e3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ba18b88b0eccf21af47dd344df8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dcb744e5d09249d1df0c8f6b2f7d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86d49ccf54bffd6cc4ada341c7ab1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa86bbac051f4a2ae7fabfb21b3876349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279619221223acece17ba1fa8be534850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d43372524f4792729a70d0272336951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0560213916b9fb4685577a422fabaed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de654a513fd8d62bf7a0610d1e0837d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d12a8ab0d4d3cc99232e4179a3a7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea74f755972ce608c6b2c6ef6f8160655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a66fb612c4f8274540054cf525f5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e6e6fe1cd43a328ce19b28455cf9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e820a65f14ffd4227016b9c7cf5f23e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e039ffa0380b3b26b134fa1088f7d8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813411a61ab6184bcae2d9dd489e2a2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa090f18c5b67d1b9dec77306ee22d0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166a2eb6c00ec5404b4563261348eab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de71c59cbf7d6dc6665be81a8c53ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb8e6dfe86d80a1cdf0e459a594ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828146f8c5719ca5d1663d29285f398565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8510ec98e380aaf0d727496b348c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfe959a3a5176c268c78071aade15b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055db4568ea636f1af85b9d41863d5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035d50da3486953e3fb83c90c9699169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427facc90927b463b2ac3c8bd4e9bfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feb3a3429768b124f33a67b9e8d7b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a880498b49b3b3468139b33108acc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6fb4a777b52fb852c2d70bc7d2dd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356b76f1b165fe93a5dbf77da6cb2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6948fafd9f3e83fcb710ce0dcbf89ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b287b9e579eec0809189f8a0359f5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eb7e189216175d894ddc14a3f903777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7c9c9fddb1e8efc3fb90eea85379378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7010a996b93b771987f8adbb7c82a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a95795d0aec4a3d005fafdbb7066080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d352a4d73e8983a7414b87c29d5f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c5f5d7484e41a2547aebded6ee62e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fb8ec02bb5a40cbb0a73f5cf7bdcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f167e4be132a7263fd0718b8423106d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa437d2d61a76802235f8a05d1599ed585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dbb01aa4fd33e5897e1679bf5e99386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de179139dce069043a418682209659587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53171c86c769c0f130e8bc2628b96c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa228cc78b72c6415b0b89ab6bc572989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c5a997a792eead777af7f5407eecf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c858db251d637ff5739a03eb9fb705691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4f9a56bf7334595bdb6d2186d123892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36977110eb664fbe9194471b6b299693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ba14ecff0077adfe15860384cc4d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ade675150114e38709be7203678fbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3712ded1eb29d219b9429899aa6615c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0468cd1f2204bf24356cd74af0aac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c2bcda7ba1cd540fff4859e2faf5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7923b1f35a791ce1930131d94b1a4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c90f2585267d423ec280896610ffa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab759182312e8be85837f78eebaad76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572afd420943f7fc6e0d373cffdd46d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526f7b208c97ba0bfec840c283d8273103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ce2ca837b43f433cab90ddf645d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ed7fb66c502c4e4d581cbab6735c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b85aba0ee61bdc55c2f999ddd248106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995fec715bb5b0e82042254f0b94d64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2dc895ff4d502d909d92de67e9448108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fb71170580e8b9fedf1d65605e17d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa5a5e45c724f33898bb64bafcbc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c427025ab6374f388d4bef3ca04a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc512c97f810d368b48f4444f2b61c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c070017f9dc7a85496b7febaa22517113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178bd751d8ba08ddd36c7712f2350bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37be46c6c1e04ce9a8c2204abefb52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5290f14c8fad2e0d456451b259629116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd51a149196b906829a6576aa5c5e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24a526ffee4657d1fc0b57b9d21ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3af0da60171b6e38e00d3519731816119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a4e3c22ac05defd3cf9353861a83e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77bbc7751193539ff7da49a0876fb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d639949a8eabad18d6530c721deaa12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467f4ea85f8bed6d87241c11cb9f34d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44c3363a03a8c18308e593553363e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc08ed8aa62822db05538896c05f9c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ec4df95134d43c0b69282462dbbe9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d86f3a8b62c9eaf0477fa0ff2dbb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27944020197e515510fb47dcd991ede128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9ffbe62adfe18595ad4b149c27432129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d987458594982172c64bdaa6bc76ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba026861801f520b74061e93c988f4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f146810920e037a24939bda729075ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb96e373c2dc9870c293773f4d707b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892638d0e207f80df5ec8dc167f9e6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89c20c9d607db5bc067a4c2c667b14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8efc2de5adbec4205a6db7779945ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341af4e0f236fddc2ca3c4136883118f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f68bb87960ff8ea1e90b0c8b63a1cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d9b0538b20a84103992cc10960299139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e62aba83d8589d61273abf874e236140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e9b3740c539cdf54c69852a16be96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7e8e379802b1f978f21710988b90c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962048cd79fa9b6916393183e6e9d9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b344f407e3c6d88ef2b4f51333c25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57512fabed29b4ae16ad8e80c94cb16e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8aaa84511c77e16c27258074a64cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3c3fe44f99011c43293a82953bab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db664ee5b85e464afd001bab23422c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8b0dee32b399969f7694106558b65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92ae3e73caca79e72a17ace8278bb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8c73cda64461676b2f81cff191bc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e728ef9182e36cfdf4d80a75c500546152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a77f419dc0e2a6d31dd89eaae5a6d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebb8fe65cdd1969a8734168c6502a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc6498a9be7a20584ec11a677276e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623bfeba3725741343b80561c52cb18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deb6170d5cb3878bd67bd2fc24891a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5a1c40a77bea217f1523d641f022f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c26f67db4f9a23d639d4dfab06245159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec76c889330f4502bb4eb587ebf212160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b953b372215fa21adfa2e68682c7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65483a961aa282867b9995a5f7dd6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2e7bc3861b4699e1b165fe68c191e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df79666c67ee8737b7685a2ddb1360164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01addd3edc790a77546fa4261f905c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a217556a218c236be2448b25c19fbff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d62275a7b9d6dc77c918a7e4bee65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99a3d73ba187ef9f6636adbac44d85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0ff400982833d590ce98af08dcc30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e1f686c03cb7ee6d3b1034ae6e9af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de060f6b5078d63ee142ed3f1ca702171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7da31447af7065cd74a9ae8094be6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d18b485e9ba611546312bf8d1e813173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5acf54ce116637b8d559ebd7e9fc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f2ef0d558f20ec43e4ed64767f48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfaf8c88dead940bee0e2081c73fae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e005889132ea60d226196ad2687847177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb732c784cb40638e1aef3dbdc2633178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ea2655e9ec19b9696a7e55b0abea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43f2b0165d9b108d272acfcb4cab3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67f9d45307a893a3304a38d11e16fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0398304ada65e384de1293015bccc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e6ba80984048e0b754643eb04fe4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51b666aff82379b4ea14470aed9e0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e203d2a1a6e927a977943e9840aed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1628aeb25e874b69c2de3efd9ec0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34bf51ba28ebaa09478e0295ed1657187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f06db57e8523f1641ac35dc169a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed7459da2486f053699540a028a119189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fcec3da49d1c2a114a7a0941488f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000b6c4e7052e99c061c2d68413b6cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137fd256a33ddd89b1093e54aad18c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c03828ed3b4845a456b595ac12bfbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e464ccf20c97f305002116bcda36b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9181339d5e731b12dfc25f12bfdf643195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9337762da04e9b10d07f5cc42ed9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59f8850387778dddcb0d18f6f87ccd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1c63d74ab6db8eeae49be8520ff3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d42f714142a24afaceb45cfc422d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472803f5aeac7ef4a0fbd3b25667e72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d34f1171f003034d3127310f3ab65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784821c6bc56253aa45ec503894a15c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c56b75b9265c11abf3fc125f17cbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c510d3dc56f041c4f8861c31fce8b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8bcf88edd0c8ea6b2d712650d5d4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159f58c6b2c61158750d4c860fbaf9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a737bf5bcf058bf292783b69d9623f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237d31b604d238594f0dd90b5dcfda2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b5237b1d33c03346437860c4686b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b107988b242b81bb50a34c5c94c327210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f691da24ac67341b9076b502eabc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7226bf4a7086287a396f58c81de03c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0a7a727eec5b7caf9d71b07427beb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f90dcece0f982729cb00f9efb49cc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c677e814856c4fd2e68e9abd9947c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd1e0870fea40208d326d047bf4b53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc9f876b05c7893153150ed92213c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7622efc446267027d2707d7fb50a703218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac78501bcb5321ab59f4fc2ebf20a2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2165d59a24229e76a16e46dc5a68a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aaa79b766f912e8f77b4db0c6a3a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b676236ceb32aff2ca4b01ad22dd53f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2338c574fb6c17d0c471bb2590595223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9399781935c62580dbae6a614b186b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df78bba11473611ad5d5de889c705b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead08c2158cb889acf1e9f00fa56e756226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dd178dce9071b4cd898e98e9a8f73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f42162a040549d08e3de22b5e1a38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561420992798366adae3df4ad31a807229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32d5d8ee68ae0899b6cb4e04d20618230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f428d37b7506610d1c1779c2196293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab04cf85e0fe6c0f823e55dad924f5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b74497bf5479cebc4da44af48f2b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2116ec3cfb2cb31c3e61d5e2fa31540234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf9a6f6144887de941f6d627e37ca8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd465702d57de99f22a4dc7535c42b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea72742f6cf99e5707fd861d2b3f21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756119a42c30cddb474e9902fbd572cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be456eebcdb511ac5f61027480973dba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbbe60dc66613a020895c39323b3f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80271b280a4714c36b72727469238c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f9046b177cd7ec8da76903da3dc17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f677455b8ef6ebe663be04beeef79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff31ceca434c813512b5f66b8d1eb9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e43ddb844c9f4b94fe47aa665e8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f0edae8a6148b604f77d3ae4cd2af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa51177920f1c0ab3f7118effd66e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a14522aa6e2d1e6f7c3f742402625248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb0a83e3ea2a1dac44647d41fe8dc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb87008951a3248686d946142427b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb59c3f5be566eb3d2e904ceccfdd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af480935f440dff5bc884bd442491a14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca5292f2bbaaefe4193c3feb9bcfd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01686ff9a318bb7f7fdc95dec636cfa3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aa8b01aae6e0c30b94498d54ca818255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab2de9c3f7dc9b34700f3796d878c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22950b92a423a25e20e4d9c35f44c4ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fce4f54d9981ab8e2ef007d0dd3d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9d5be1416bd7a31c18f3f61e99594259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e113fbc9a1d8dd1737f8f8b3b8f4f50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d719090f9c845fd758d16a3ba1265261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781b47a2417f106ecce384311b9a92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21483b9772315317ecaa479142540022263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea5aa680943673c8f348f5535011c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffe08ac25b345fcba6a467f26228a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149033459341651f42ac925480077b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28196df29c8662a94f149e6b8468b794267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bdad211d60e7c555b9176ebd1d782268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf000b1d1e4f61a596c72b14bfa4cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34244e59ef3df59b0a063dfb461ff269270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f65979dc9abf52ede83e099090ff6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f687b6a84a79e7f974048c7509fd51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fd358c7fe4220eb08e830aa32e3da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9aa724378510d3db60be6d584803a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a33b2da064bfcd40e4791df80433275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc758d7ec5394e20bc272ca03641612276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858990bada61b269059135a5f2af8eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966926b1d3410ba84f1a4ba1bc896246278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56465274cfe424ab9331ab9ac9ac7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2856211a62e206052c174a80de74d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb86d19ccf75220cd6fdc78f7d7ef1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dff453e37fa3cde94d2dfdd267097282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f54dc3100b50c9cd5bd06a4cc5259283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cfa0aab4dfba1acf61750b66a9edf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516daa08507b29daf6504d2a683d7910285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071659f951e14f7caab6d4c10132074286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef29831ded04a10b64bac767d57d40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb25e240a473ffce80f55e7fd28295288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d633d21a902258a750aa2f499f58301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c37ca552542f2975051afe6699952d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abfe9145556fc5306d06014f1a4e0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35c53a25678b3867fcbb10f9c77c604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d1f2e3981fc9261369eacdd99934a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e37f7087a1e10962a0d84eb51324b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f50b9718dc85e2a6f0d86293539ea97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78265f539d25f901b7142b9eaf45a3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe86ca82d57d2c1c276677bd0336e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9bfb390fc805200ff90fa6466231b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272f008a1f4865901b4be812ff7060811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bad2ae1b99ee776c313c6e991b43712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfde43f6598b0d5fdcd531bb2b9b0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd1b9589d1ea06ba2dfe52beeee3e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd68762df5d26bee7300133ce4668315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8454ea3c21c333cc3c9a114080b1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f70986b0259b1fd29d0d502081a2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976801ca1eeffa52b68cfdd0aef0775518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541b1541b010ca10ab70dbdf01557fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672bd60d22e3efae628912e89a48f3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240559a6422bba5647a022cd5822efe621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded6b3c2c1234b0fe371db97b0db00d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9126ffe6e6c03bf77cc76c9ece49f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360f934f1df27cad89446dfa5b7810824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cc648aaf5bfe9b74be9fa4755a6ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b60349e0511193acd73c9ec7bd6c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef14b51390c0deff2620b6eae3416027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f57eb75ba03a1f99b735ffd5c221628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fce25928e81c3b9c297b2eadd867e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deb9a37ed13e000bc4152fc4ea9a8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7717b6c541ff844e58a120a28a656031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fd9834508e27aae0c9cee1d615e3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e727e8efb7362b1d5a5984888aea30f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c9db8b975309dd553c2e320d9718434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5ddf0fb2826f9a5ae162c416440335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237321e1aad3e385cb8be8ff0a11409e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f27fd1f5ed84aa36dc4506858ea6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad027d04ce34aad47824afc12d4085d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a71bbacfb7744704f6edcb885aa28c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5c97ca8ad77fc4201719be50bbaef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f7815a9c1d51e318e0a5fb1e4db9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c1fc46a305dd227ef826d4b27095a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88593f5333056f957019fca1b1f524c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2b763eec599434b4508b106ee8d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6964967c4208d399bf3498b6022039645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1ea504f2e25473690ecbb8ec1f6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4551cb1ad8ebfd3a858766c7677f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b0f7a79056199a0de96f9a9adb9ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9acdce39d7d6b2c817e02ace615d3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dcf4cbe630ddfaa080e0fbd0c667a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d55cca2b81ac6f7e634c4497d203d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79599c56d2f1573391fbac3d4e381b5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7811cd29251f2203b6ac4d2d7e209f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01bf1a912782072f3b624d2918612354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f04d391dbdd50c92ae075f0c134fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a302724251de90688d93c635d8c99b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b37cb1f971a5d83b3eb51d4ba353257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ac787e08c4c81b44dbd94bdae23c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec028aa3ce83d0be3524064e2c84a3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317de60da5c20b44791812148494b3f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deab714db12af8cb03a7ac623e8ba561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57620c7837cc6b413251f335739b2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a211f11eb1e9084b3eb6fd9ac52eb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d78d6d3c05518c31bf97651d39a3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af511802feb905cfa2dd1a4ebabbc2b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318aa1e82f4fc976ec1944b06a8d65766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d7fcde59b0d664c8728e18ce8c6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3fbc9fb6d2e84fa09a20a5217b63968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfcad9ba1c28e413edfbc2280fdd1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a224d02f1f84b9f31bd28bff323488970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ea91067d434a48bdf3fb20adc249c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f95408db497ac8260202b15b3450472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548850333b398f9dec503490e39ccbcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20387418a553fead36e6ab2c3a4907e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bb02ddcaff99522dbeb4406d2228875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317562cfb996a1a9dae244b6c64e6fef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d87982c3c407625c10894023551bda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c23631e54a9fe5165598c82ac6c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bce5864b4f0e6c5543d2aa6b4e9f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc759c869c90c5f890c32d3033cb6e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47da563bbcd8663b2ae1e402980e7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214df0dde8160127d3baad6636af08d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12426bc4bc79371f37a13dd40f93551283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b926931da1398ab3a88fb34a040d36d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3172dd9c988409a4bc11af8a260eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d259bfe0b75ffc377e88be3e63d85586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af4b0dd4d81910b1326f138ff308a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e0f3a78f469d2207831f96b26545288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215cc5bd0ea86b5558f6a6edb3e96ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb89a437d639c1d60b7660f637cff1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa0f89ee63967a9df5ac5f8651b3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c724487628788c87236c81a7609392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee1426fe96456cda19602c508b4f6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a77cbdd062e1c31c61424636034ad094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7c764439319a101ddf2cbcaca251895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070e41489ec26cf6ce480a73f80dbe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe92abb9825164acae8d24326e929a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1292838c7c1025e9f47749993211c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea3b5a158e350ed5e4e6113e5db0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095009c8d32c2341623aaabbf61c602a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d8fb50a19d6f9861bee2e01ab5cee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d0d2c7c4968756c6048f38139cd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96249ff91875f3e5c11fa65c379cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d85075703692055dc8572de0772d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2be3ab824334c401aa75f5304d141105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c8a15e083639172ec592ee2d06e4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039b2677ed9fb54331e9843be357f3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbae82efe8db54596bb436316cb6d36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e6040957e74c0f8d9eae3c881f931109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a169a47ebe0fe241b9a91c995a418110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456707c1af9b2fa2b678acc3770f554a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f7287a6e125ba236a61a0485291ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c354d7f7ef3e5f3ead05b94829e405113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04faa94ad8d72fbe725e0b8722c4acc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d90e0def5c57173bbcd4692a7b12af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23754d7b23e4a09c27ffda704074f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630147cc3677b3bb40142a48567f60b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253a65971c6863eed0d20efc79d12e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec3b13091993ffc5a145d2e03a9437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2375effa7c84ba5fb87459b143e11f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3b3feeba1f2ab374d771fbaed915a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb1bd9dcd8e26b14161b67d8b0ba6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9618be8a8ef22d4405f468102f774123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f2624ba5dcafcd529df5ed2af8163124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa93ce183f0c6ab8479a10673d957125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f5f1efdefac8e15d554c41667a763126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f0c4dca24e514853fef44b9c88cff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748d7efd2a8f808ea4364e3d45720c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8edf38df2967be0c6c1b1ddefaab16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3440e2d3a4c36bb80c30076d79936d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322637529f7c2eb108d73980451e559131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a5299489426729af44398397dc12c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170d2d9b4a7d6cd2a05ffd1a2817a5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080d42e546fe702f9f46860e5f8cc6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee67b98c1ae19320871842bae064e88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da9c1a78e385bcc37e4b8e6ad5955c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b987f7db9e028930c2a8ee473bbf2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c13eb6b21e32134774d4b66571b57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52bdd65489a7a15190148e3e018a4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba174ec5c58d74273e362a8778cb902d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f924975f359a116e117ce4804c4fa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f6bae25d9a1e4ff03f57fe1820a7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade192fec761b1e5346707ee4287d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e4423466406ac11fcc9790421fb20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ab546cacc96efdf6c67bc5e2e750145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e947160838bedcce229810b3d3f4d76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da0a17589e62745e4ccfd0487b1988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bedccf8a840c7667004aaf9417b585148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1ea8f91eae0750dba84c214a946e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd93687af26e3a3c9c7c8742c70d453150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b29d5275697b29fde4b95f83d8768151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c414952fa9ed97d6a31b4405680970152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d920c2eb0a9e96450eb8dc22daa476f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d18cb7e849e64638ca72817fb517db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeec3b1cfbe955da036370d1222cb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e632465ca9a186653955e2d760767156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706581b2df509df693b1d31911b9cf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29948f2d25eb7bce402cb3d3a5865028158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbd6413e2cbb31eacb1e74f330dfcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fe1c33385df0f6caab14c7788baff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799219a346174b387b44bfff398c956a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aab418d9242dc0befdbc7a39cd4e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713153f3a8dd736be903d3315ef7e70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b80f11fcc84d58744d7823d8dc154164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e2ea5f4cac10f38fe2a4f24f8e0c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a6499731d010cfe06d4bf11bfc90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae64ded30b6aff3bc198c24620fcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f860e67ba2ea25be8e12a7e03be1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6e384eee5961d44261e79a8e2b62f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816219cc0f4b378882b227df5d5c14e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a8f20dc4d542a32274c9dceb2a2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a828ba586a289a1dedc2b5425849d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a990e4acd91068eaed2a443442a1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcbe9fa73357920a213c241b6ab682174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952a58fd51ac148c4fc438e06fc4e65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17453c10c16cd2bfac4c3741d28ace4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019aee5ba032f554c09853f7c33dd20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330c499a8ddcd07d9d8d399036fbc2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc54a7b368871fd6644538ac6206ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e511c3bb68152fdf56f6a84180b18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dfd34e4e1bd81c3358e28f4e0960a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcce4a4483f6a62bf026d138aa4596182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e97bb043952fca10d64d44fc60e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f145de07770e564e8bf085bc546dd50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4adafcb70bb8ad7bc4fa348ece51b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2fb8be7660c69817492dd915f6853186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543fdbe12d2e943c021bf311a5417c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9bb008bf37c7d10ee9845f8a492ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769fbe527397aac3f4f9061d44ea4b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2665ca4e45c1c907392b48cc777b6f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c069324f445eca0ca2940a7da37cb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38b6aced17202c7107d3ca2caaba15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a4f9876b10c5c7f3e15dbabac8164193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbae5977ec1f5e823b141a6ebf73b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3f9e7dd2ef1dc1c9c30bbd5849aba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366e3c659016461d6401b50838a4595196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377551f1545e367e900b493fd9e6650a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b697b183f6ab46b03a1077752ba1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b9b9b89c824ac6a5f7e01fda17d0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079dc65be5eacdfe451801734e1a7be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1db7fd8fca9bfb8e8626ae5dc5c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d81c9ac80ea11a9a89a37a4253468202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23347b6e8190a58ed18c24bffd869b8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c5f2b5d1a20cfc0e609ec60c0d8f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85d039ba5e7d5a32b1443385caa0e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478209bdc7b7456893ad548becd61c17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6c8612583d4feba2745e09c0b24d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01619ec7d24ae3da0a1e754b2c300c62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270550741f903f8e17f320a4b07e37c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdaddeb559e8ce8af71f715f79b1ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9b9c55087ea666c1e46ce5aed6e60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab89d00d693fea2a3443df41f9c509212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d911d6b92a2588849681c1e3d25644213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac61402727a9089a7536159f3bd8dc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327aa28800a196b94cdea3e09e70774215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50578a2c00d376f7aa1dcfc25b9f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e778b48bfb5b439006c890214e7fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb7d65f357bd541ef422666839407f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5759b56a7bc2b5a3ecdff24335c30c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d0bda9505376e022fb4b72e7c6a59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80fea9d5136ebcfba2b0669d8c94db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95ce72c510d00e260ce3b38fe8e50b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b12dc6927f3e157860ae58bb0087d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699374c68452ec2cb34136cfc8097ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2dee2db460edc35efddaea8548268225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c75afdfb5750ac46052b5e74172fef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cca41ff7fff5d5f676ed83812f1c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d6c952ef547327dd928624c81402f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcadfe1aeae4a81827934a1598f7a6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46937a448bfe268f4ad2cab78875486f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884098d6bcc3b47c3870dbe6e81e30a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ad6c907697866ff3847b7226e4b39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df099f9ce974b54ba8df24cf698b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe6c1c024c17ee0c2a6e98e647f5b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786811cb57d7d4c2f2397074f2ba9d9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f247e94a82308b8911462878b449b96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20456f2459000049a62c7fb198ae3c86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9843999d3bd7f5047f7000550d4a0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd697a26d06eed92cc1e196265bceb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a82d3aa9980a5f6b4da4aa4302903240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e551286dd66c62257ec73555340553d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ebf2da85a217760bf508a9e03677f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e495851cc67cc07b6b341e8c22e35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f397f99010c77358a345c755982d06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e150d1969cca88b53dcdea2ce36dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591c4b75941b0a6afc86db72ccac98b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca2f064884b78f828f2aa895fc70d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b2d62dfcf2673edd4644e75a6cca5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173021bdcc0a103f44f9739e7a3197d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038e107c8481676de2d1ca78217b0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6526fde046ffb456e5ed28428e3b18e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690412bad473d99b036476c2c7f22c60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a399e0f7956f550a2403b6fa9ba9dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b09e6f13b9c7941c5850c6210eb49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad2a3a841714906331457c497df1e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe517a8d0cee694d33561cf7dfe07d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0b705210bf03d2b24557e1e0ed85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ec431404f70d9869af7f0f21d719e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b8cffba24af6a21429c2ec29382cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93323156c048e45354184b54471260ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77126082c3b3bed761be10ea6a83e038261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61e82c009d160a3f6551db6ba6926e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619116242becc25d5087041b71e186a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75f9792283f9c7e37b32bd9d020754264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac5e62e664fc972e17da36d3049f4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8cf6f866a025449889d3e908b23e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dfbc928a48eb384583af2ea91c142267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceba51ae11f5ad3a4cb714c2400080268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfd1109ffb82a023024ac602da9ebd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8adc72ad361030ea63ed5873362bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115b901814a5c7ef58609dd42fd490f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b4637523de0fa1f3ae63cbebec4c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9070f34a5f7af609ea24fd772fd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cefe8110110347ea4778858fc08dcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aa0615a4114964ab80408382f8779275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d3f90363c49fc03ada3a47cd410c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c82c930abbaef8e9feb32669b5a6a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4323556b7eeaa75014c5200d44553d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc22f685548e6abab4c2eb7caf7ad29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933451a873206c6794a137ff6a7a0b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c636c5ba6683f578295a36dd4581a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f86f66e2c112fa4b684260c6e0ba2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b966e24de896dcf7205a70db839815283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af288f417486d2d0e0c7b9722dfa181f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2bcfd46aaea3bc6640c02c74180d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eb846418d26814c26542fb5ff233c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20183a3258520277fa7d1ee3e5697eca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc863a8400b5d72a71d3df1368d98b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>