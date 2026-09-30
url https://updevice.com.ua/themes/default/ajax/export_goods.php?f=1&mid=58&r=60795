--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53553552959cc8aa4f5f1660bf246f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81992acd3fc13c32ee262646d19618152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea88b9bb8d8d6a93442f8074aea8fbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b00436fe53a6ea918f78d48fa84d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dfffe50bc1b09e5c3efac6997d0e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c53126fb09d5253cdeb1143d9a3ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ede7e97095ede4dcc6b29479f9c5437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bfb037b50f8d56e14acef1305b0f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687a468f7c7a953d1f1fe21e49ea4f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db8b96de9053c18042ec2841cbee8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f17553642a0b0135eca17926ce221811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b3f8712ea3573bdd0356c008784f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2794d7e8026ab788856d04deb06b2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da621538517b32248127a61223bbf24214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387be48bb91bfc73a2a57e687e45100e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24611bfdc13f130ddbb95c3440734b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f202e7ba733c08a6ad1fe2ca81b1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2af753c93c331f99b334b8888583818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b01dcb7330b729bd7aaeab8865d52c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e489b1c21d90b9cfd263a5ed9bce420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389bcde2010c3d63c9cd899732a0ca421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64dd278ddfbf73b2e71ffe21006cbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f429da25ee85fff33f68fed0aefc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95e68912b097e04b91065bbb50ee2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50122ae88615bd5e4f344f7346bedb7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9cbfa07f34858b19ed706544ea16426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4741fd7f4273b74919013c76fa3ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a14d8f61a3e3c74a4844ff34efd4e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74a1c2d6cf714fc92e24283584c7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9af4664ba48c4df0e52c6ad95af2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ec422ecec5d359fa352c9c212fcd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adcdc292e10ef4687e3cbeaf3d996632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61f5674ff3a31bb4d331c0a175506d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b367ebbcbd2b01b3dae6ec4ac3ad3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd90dc9bb929cd4caeb65f0cd3d49c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f6ee3ef7fb38bce09be82f4b2d4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a663ea4a8e3ceed2f7822d27eb3dda137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c872670d23121ca82794e81b20ab49538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da7a5d60558b453b90dfc1acd5684139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137cd20bfa0784699be9152d4c3650e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1e73d2519330e88b4ead93cfd51c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c06ea7b48c28dd288696c40c9a5ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82a73224ff4e72f72844c6ea2587a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927017bb859c4215c2bc8bd2ce42bbc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992de590cfe705451d39da70537211645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ef0c582da01f0f86f5c5f3abf590e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d212a64be6c06e90ae7bd339bab27b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecc196ec9d9624ccbadddf1278103548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f0d99cf378253c83720339fa6ee4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac07b9252b5f7db01275d3f5b2fd7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8035b4d41a93e97de277e56c43f69e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586de1ff8326a31769eaf310614fa8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d2d15688773b33dec60f25cc74d8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd46fb792e79f6a699c0e86580d66654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b97956462a33d0c122e2c6b6ee18e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1536d425368626deab3ca96b13eea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c77bd10ed96955e4bc5ce9238844557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6750cb2083dc0a842b044b9a12a6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1416889fd6ad8c398abd43b979b07b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d67fe5532d64edadbbd72860055e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a4452a0830fff9048a503f9a1e9e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4331c94d596fd5e65e91d00a671aa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84281e8cdfb15c1acf14fb995aca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233aff3c0002f117b8ad27847d19c5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb177d1f62950cc38510d20c49a0f2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f4473526f0adc0c7e7b4fe1af2a8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cef635d55d580bf185e74649eebb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e720100b75778041210fd09e1af89068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f241a4a11479ecac7aad557210c6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327740f5a7793724366c1ed28a60299c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924939369dff0f3ffa53704b3136672771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072fdc1a7724806c682ab37062e2e0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1774bbcc3b0fcd8d29231bb75e89f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003ca35edaedd9cf2a69a45e677df974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697499396397225306f5fcd4a953e0e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9de7833b4f0290c92aa08e36ece276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cacfa1f81d1ca4ca0ee353671aca9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d3ae1756bde6c8179604f6ed5efd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f581924d060e506c5ca4509a31938179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d49bfe8a72bd0e0ebf63a5da63ad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd660e95fa4c65715360400a98a9a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb81a713a5ad2462080f7ba3a9a1a2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45d2a3346c26ffcc2e26f8f070606583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf4f7a676141074333a545472e45184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e75b24e8b9c117e74d0dc29ef218885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236148c7a2ab31012697a10dbe29faee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5607ca15b26e0e0f163548670c16987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e134a91a8975cff689e8c75d9c0d4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9a7b3ff34ea8d87290b829449f5a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2de963a463527f923f5a9ad0a614c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497a0d2af19995b74ec974c9a0215891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ac5d971c38c6cf3c84d2486b2c1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b684cdfa7e4e9515d2313eac674e26493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317c8107ccb260b704aefee696a8f0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf8fa472f4d615b3e76e7052f8d3db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73f3a8df66dcddde04010662b530d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5ed17cbc42465b9aaacfac86b655b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e98765c9d942bb7f134255ee3097798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abdc60f1cb09761d74bc710342427299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591c2058c432a57222e9f195170bac0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fa885453b7c1fa59b47a95da7760b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5cf2e1977679a944ccb1c94a9a13c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dae73c9c4950aae23bd324ce1afd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7841d79635b54eb441625c89ddc9923104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ce169d6da96542bb033695ed3a827105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f656da3e260dda97611dbc3efef3fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e9f485bf7f18fc19bfba77e8b04ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295078e82e964bd213c3c1415b9deb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aa479afd0c263102162b92519c4c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fd45338ef1d1abeb2688571af5a1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830b9bfe432826f7696d685f44c2cd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fe5c6d438ac180c17c983b177af66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10abc7872368166080f144eede400c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522ee34a28eb1efd6e561dfd73fa464114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5432e2dfbedece074c2f7d527a75a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458979db52768ef0757f382af0b26ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851bb81a8bde35f3edae131369b6d9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70e747baeb7d19bbc9931ec7c331a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d275ac6766bee0bbb94cc32ddf586c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f820086b660aba2aa6e882e1f640a7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde587a84de8dc7bea3de89c13c4c3f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6e2557cb6532546803f45b9164e3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f9b2ffd62f7fe42d8dccb0d90e762123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6651bd746b0b0105160f81441812cfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08ad7fe6e4b1cb95767be75595e837125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b63992a119bc32a57930e84d28c2db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810969289232d9f67a8a17582fce31b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e905eaecd1b1ccab3a08c8d3c162f0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d01031e004485e0773a73e6f3c794a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e699b2b990df5ff1734c7459c76ed8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85de9b7128e7874fb63f048664cfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ff5ce164202bedc3925efdfc7127132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97535277dc1dba57a539ad1d6fbcf7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c4e1b1c7aab7e3e6895d788ef00bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106efd45743fa52482868f6cb970ac5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115a3e1d4c4635ee1ca0d2a31110b7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11da1da8df63e718433ba916c636f27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd89c0e63c64006b2a18882332f78e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8675efc16c4484b13a2097eea24d83a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48724058271dd76cdfabb1d1631719140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafa295db3ea770effbe2b4482755bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5262c4a17ae2d33164dd350590944142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132849ae179ced8a77c9071ad9f1782143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b238c28dd02691f8fa7a53c67c1dbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43c49571ace4faf42b9064547d9a48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281857876926522dcf4c338fb26f07c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27296fc530550aad477c1fed63511b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c159929febecb9936e965e6323822148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd65f20a822a49e68bc131b94c4cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31da16c84554a3a821d9bf7dbd12758150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533fc68377160ff532ead8bed970762151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfea94077e068e4799728a55ef22df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbc59225efc6016bf7010bad6b56f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36f50206567c59250447cb50ab3745154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa23f21bac16517699a4d4a171de77a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d7a611c4f835a9c1ac1d6a542cf8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c6de3ef14fa1ab823df53b7bdaf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e2855d6fd9748c983bb32281efa65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74bdc2c1acc19c6e6a995f33cfa19a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde9b59c7190caa9d5d2241486f634160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbad92a15a160d79fb398b8ddb0fa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a417a39ea70727e12b87c6c4047842e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb75ef7d9994279627c761a05c664d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bcef4c3d42a5d37adf167eb31d579164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eced5482b04205a4b5d768d9779af8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a646101f19778251d89a89de3a7b95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ac0b7a83de77ae2b939a249da05c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e68bf246213433cab8c0182f70f64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf46e9ee374442728aef6f53cda14eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2388ede47258070218718528fe41aef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf768440ad0d50c7c694704e13a2e5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378767d13855cf706a6c66eb1673c35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7be0b41c9ae09dd36e6f9566706502173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6058da0022d5b854a53f00f42924383174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420886c77d0c32dffa9cd51843fa033f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce2c42e92407a9a2c51dc231fff891176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e1de382e594229981cc5f0ba0bacd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d0a0bfef8208403561ef8ff4a8680178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7fda6495c8fce66f8309112288a57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920674e0da2bb0a1439afc225c33522180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62664d0fb0ee1e3dd45e88649bcfae98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a255b22accea0de91106fdde341e97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1492220ce85219c56d1e07c00bb1df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fde942452646b8e33b26907415f4cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a0612696828b07cf1bbc2124aef76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00175836d742175a54271954db566d27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3efb9e025042be192bda7d496479f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8e3260451cd6f8fddcfce03725d1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d82b91a4208e7079a6de9224e4ede189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660abb4ace83b80824e5be14e8cd7508190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbde55c84312a542cd550363aca586191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19af8db55b84f00fe6f3a377f1d7ee6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604a22ebd7621282ad2da2c7796bb8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7683f98f79013f24e5bf43aae255e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65f76270365b5ffa2e2ee17d5ec2bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3c3d6a1b9e7bfb957cb5cb490f3b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868c2751422f4fd7f07eb3743075b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b2933786eaecce05b26672417b44c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850ce7834e6951f1028c8cc1fa55906199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb710ca62e99177e90cc9801b840fb5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb8136a7e76a962a4446fb81a46da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7b32b46d74c90430c32e023073d53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fc53a2407e4573c77b8d1a24f4066203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc526b69fb22587815c2debffce9d8f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe6a8d7e97751751768716b764805e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad39bba1c970feb7ebef0568f2b2c72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ae4cc516b103ed5e39aaec44184de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964208ffab15edcfa58047946be29a39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab183f772433c8082ea28ea33f803f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc3893797d7b6392a6cf186b121283210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184f5972927a8fbd362863b376b21df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8e1386fe8daffb76e450d1bf415e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c65e4542e0469649a5faaf46d64399213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e87aaa96765b81a94aa1d24de4576d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260d9a9f70b26738e6464fa4bb5bb0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0caf2365bd01b33edae8e2b21e77a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b14444f721f4863b08f104272ce86d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b9707935aa542f35438b8c6853b6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9d4bfdc1940fdca2da621448167e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf80c552df37d08a93b7832989545220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389c813460e434d02020282584fed1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6242ac1e9052ad78f5241d06cd2dd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82461dbe10816459decf0501b7a1e38a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d5e9114ff01410087ce81c29a8f4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf067e8e1580effd8e9a25647eb4bb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51202dbe6fca6058d72e2da194ebf35f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32bd6d4dd7d24f0157ff6cefd49107227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9eb98b7b72768c869fd1eede7891b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972cccde90a0a690fceff9421e5cfd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4ad7711fde45e991ec2ed83a2c64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec15a482ede9564ba103f92770a885231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab30cc54e29cec4f864ebcdfec4e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2df183f1507be53ae05d82b697b31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8ae0ab5f0d65765f1aa121ccdf7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a45d7d85536c4c50e0db779869cdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c140c37d8a8b0150e101370c7a6758236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34048ee16107b506ec93d5ee8d8a576237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001954dc27d8fae643e34e1ee6590ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b457533692ce697cd38a917e4c020c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48959df3e83ca9ab7afacdf7c4d6fbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714388246530a4d034d6595aeba68159241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1522da9f842f275dadb53d09e5fad10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae233f8b410f773bc9824c21a5b41770243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f75376e44568f4292fde4023e8999244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19e9fbc89d28a0b89d0b29d4f7d738245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d15be77b7437d252e48f90fe4b53a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee2c269b94815bc56ac2547fbbc52a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe7990bddd2febe8b25b79b902dfc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e954bd0e8ec89831ea63782151580249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9988425d9622fba6dd5c2b57eb9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92578d36962aba23c7cfa893b8aada7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de74ea93aad3914ee1d15356df6425252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a80a16b4bacda4318e905bd5ab6c74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8137a06dda9f548b10d026b8f1a400254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4094fe74dd921faa82b44cc440296255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bb57f4866ab399e86dcf89d87df03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c96992df5ef1a49ac982757e97c4fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83420c61878fc659451c863d0e8a4df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532643cbdd858322948b79c0e98e9d34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41306b7dd17b9f7e20537d37c2815934260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0516fd9a9a38c4af7d07b81172e4fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef814abc8d80c91ff7ddb425b076ff94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae825485c4af678135b4fb4c6b623263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5341191994e60e04c4ad7e040a5024264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df08b3e3ee5640fe390910c5450cdac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302cfdc739a23ae5a7b6e73d8f6b2ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c52f44d084a64a3b37b3b236540af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f06bdba23245cd885f3e2003b5ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f8934e90d21a59f742f9c4e017d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cc01eed1e97c1b79f92f1e3bd7472270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67de4e7523bdb091572b2812a915580271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbdebf99c5ace4a6a2d7525fafe197272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ac3c272ecd90ecb01932a47114f89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91795ce28f705770cb05da57a37cd664274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b6cd4c613581a7260e00f35369fab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0876c9103d5c5d6f923e8f7f039acd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffb3b99159f4d929ffa4ff136216ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f228b3f6f5c1a784d3109804cfc07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355860c5cb8758a316988aed80a449f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c1ad9c825d11e16e8e890448a6c24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f87f26c33d650ae5c78897aaffd906281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9054c7577e5faa553aceabd4aff60a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094563c08690aa78497ba700042ef017283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9765069bfdaefdfc2027ff8d65f06a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a127439b93611b5d5f88d6c9b9ce31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b16a7bbf9a8c7cb6e46786ab7d64ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51630069f7aef80fdc46286b709615287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6084d16d25579647235afe6048f661288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cd958b5c191b6779c37449cf3c0dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288357666c494fdbe1414b42470e19b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e5a998da33bbcedc259e61b2bc9123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785689da2402a528491138745b15154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c4c870540b3e1628c979797bf9b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9e515a8e0baa2eb46c90e7cc033856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f49ccec3054218154e7d2e23972c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5efd1e889a5a5ce9d9a545ee6ff6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052ea6abee4b5d9b9b877d4d32449289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2db00212095d76c872297f6a2980f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c97b9a1dacdf832abefe34bca6f1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c504b7617845441e240f3a53039e4e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d356d31c5104e472445fa34dc4c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fe5d291a46e1534c1b0990d61decb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f49813e8e29c86d3a83c647ea4114c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edabfa3128a30ed58658aba6cb80a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ffbdab84f7c1b59709a2b5f65626d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0087007449753fdcbfe64d92ac0f70418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae98f2d1fedb8adda6f1c568fa906fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22920e4466f32f89a75b2ce7fc46553620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f580a4af979ba1021a275adae279f6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e5d195931e4546129600d5af7e8b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ff1d7e2505e54367062868af0ff2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643de5f8ab9c733e0e7a14bb228009d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca2dfc11c2c04968aaf6c9f61c7da925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56151baa16da272bb37b5db4ac0dce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125e914187aff14011fc9a84ec0e1aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8d55c861629795a95a84c001d26828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d40118629c9bd4a924d74d793ad5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f3668d9194730a242c30bed2924330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ce604556ffee0d46d24412835e9ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa0b8a82b3c06c647fc2ca1d7667e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690089c25c729e23feec3cb09cec662d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7531689da9a5da0e2cf672df1836034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3dad934c000db79370b42d239e3ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cfc2eba236681dd429c377dbc7aa436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244bb46753e80e14fc63fd2f461b09837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7feddde7389f72cd67eb441e53914f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7103e3ade324ffcd0572cf2b12fbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f8c5646614d34190782894f2c1d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab8d94a95dea6fd7a26df53242bbac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56777461f383a2be300d4438718ec342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44e011778cc97cfc9ce0f751324dae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90565f9fd5b1308ee2972a47115414244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b852a965bad1c3f5f402a74b0bcd2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadeee9f3d8c4a0f062bf4a2ecf75ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b9729b1470977587d1f1c07f5d67947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0114538a6aabee098ab0502a9c0a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a500d3655b5dbf6bb06b43fa83e4ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09cf269a368bf5b9b159e873b6e45c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f6797184c6ebc905b3a7c11ca91b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175fba963016125d067aed04b1ed5c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853f05bf5179b2da03dd28f7cf119b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbaf73be5be34473ddab6ab526bda354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0b05deecde18f45549f78836b6b9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31cd4cd27c760f6a9ac6be7dc0e56756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020d328e27f0d4f25eb6588c3d80c6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4db9d495512da4ca086864406008e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e8cd45f01a3e654f2b4b0cf69d6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592f1f52d80272141a9a135b90953b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998115c59077f7743a4481fe516f49e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be769d346469ec42e0231ed3afa877862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9fb4cfa0deaa86077211ca3e98c8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff258dc90560e2246711f4e73959ffd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c1ffb4f83da71b909b5187f3ffdb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c3818eb496c2ecfdb6efbf8e0270c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7185d6c0cecc371a48514b5be363f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404daced5175c25db835a24d7a0585ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2d1cbcb4373f0627f66b9b645f8a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb75f5756ec50e3670703ce9926827c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45709f6987c1b6ad1f3fe516439fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcef0410606add83eac349fdbac55572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64874562549547824e623e00033ca173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f4257023dc2e1c53cecb159e91dba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85073dbcc9405e4a35b328305b575975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b59e297c4911614e2dace2e551cab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f8d096b6b480dde10e6239b22f09777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac87fca24f398ed818de5c930f435fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec968bf99326f2ba8d8aae312b9f501e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb35ed6c3efb1c5309f355a327369080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b886c782c2e85410ca3f7a78457043a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc8021f1468412a652d5c611b49d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c302d524c1c471a37cfb7841d2c0d8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f180e0e6f51dff918b212804a433bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60288039a02fbe3ee6991be700894e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c6a35fc45d0e1aaa561b2df3cc00e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f7a1e07ec07719a2afcab6e6246987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe052678a99d19ddced334a70e5f16888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd29e9ac51212e13891002792fd32389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93464250c71bc49487a4579d2c98a39390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42026d59f348c9bb24f83fbcd7ca0fa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c337131aedb71562780ca0e9e93d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44632e34eba1a69228e550e0d4c4370893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247305aa0b3587ef4b002606f8bdf4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c31e7fd8ffa0132edbf45288145e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028345efc7f55fc666280b3cfd4be5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7183d3003b4913d85012c27048c46e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c329e1ff2964cb93452d688aaaf1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d81a196d1b3ebf92d37a044606789999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633aa0d6207fb075494e22b510116f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243adc61b5e147e9b3b546e46d8ce439101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c68335b5bf95b8a482078720c560102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cfed5720dbe88f88d1ed7f9978d74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a441de403beffd06c560be86e3fde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29035528d5ee73c5559633b6365f42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f524b2c5823806feefc6ad610e81dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39183b01743ece2f6b7ae3c9b782d5b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9400e34d75a0965507462ee6154cd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6c873aa4a768378aab76e77c6a5be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399b04f774bee1f1b23b2854b115098110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29ea9986a0a680dce085336239a99d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102655afd23b52a981f46d0795d489d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838b24bac71178052c5cb2513f2632a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3cdc06367a4b9baf27c11861504e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910bc666cc0036d84c786ea59d0eb48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477db48222c92755502a0465ed4380b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2780e5432ae3a89b94c4c9c7e144a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69514b97f7a342813be8c0ba8e9896a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabb5767fd94dd9aa55da08bd3270da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d083d538b81b1b1c3e1c510b60667a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1025b53458fae1558c7f812098d814121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7748eda9eb8192636d46ed81c54f0be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc264206dd3d8b7e6f3b554919aad5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c27d2e0bc8d99583f9d048463498b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc02aee2e5cac9c6de1c39721fe081125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23402e7d2221dd766b2cb7158e27731126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782560d43d8084ff58778712b67879aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944083a141bb12ceeb9b95a9b7ba639128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63085c2fdf5b7f9e347343450c1b9c41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ab1b8007ebb53e0b3e38bcc3be3d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb82752438c311aa92048e5027f0a21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776796cb0ea011ff93aaef8818fa3f56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c8debe014cddc9a5cc4a64a4f1ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad226586b1a13c9ad52bd7f3ecc6b325134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea553e0ac2ecab3db77b7173dea4f10c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad45d2ef57403a000f78f03f0dcc45a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834676cf67acdb1fa175f05755926b69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d705f2c24c026676a227735a98aa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4960581573b8dabdef193d71ec178139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2ee92f4011d633e6f0a3e61e56063140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d59da6b1a8d9305c2f5d60c314e72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd885567720b530f55c983f3c2a49fba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511a2b138cf9678a24c8994d063be28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99b0abc5dafb81d857141e4f672e95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b9a3e945b19b9eaa67d27ce30218c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d2f3ec781ab0829b0c273606cfa86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be98e5c82cfa103aa7d52dbe8956a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a0b7c9cc3f4cbae2388e8e234a414148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675839e81ce30b24275bc9c93c45a87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14162fba220730583e0f6ceac9ac6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941d53f626b75892b83fd5f52ed9bec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f37bbb3827523972fc2412ef6cca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfb332cc38859dfbea25f640f6bc32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e2890311b79b558c29c53ad33f13c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d9e5dc930cd1ca2639bbae61af205155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d1a808cee19563706bed0e68d1f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6e20eacdbf2bdf57314b6ab8a643d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556197a91786c25c37f3ade3ff1d14e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30e8ed15aa575c4854102505ce9453159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccc9bfecf02c09428a97ea2f9a2eca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfde41b5b11aec9fb95e868ec0df60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d925c5d03c4ca519081f6c83e0f636162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ecc1819e555c2364e51bedfec943163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d819e5e2a9840291f2236d237a9568164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd210446637641a797f86270cb8d3b6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da947f63a21911fedea7b37114f255166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f660f1f69ab61254c6ccf124556f022167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b49180b84ed121827dffc92db44b64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da5d6f53735c50c4f446998ff3d63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408a32e813df9f1252811bdd0c40e5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7239ce9ecf5d5df197f5e04959275171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c129ac7ac898b21f7dacf9683284c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c2d18897595169a01537beb9e3d80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189433043c17f754941161c9bbee46f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87453054e182c0fe25965a3efcdeeeee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd45e92385bb38193facec9651ad5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff539b51cdab556e468919b1e8137c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cb7b3ba959b72f8baafde8675cf80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e555d5414eb0d32973393bafb4116179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0dc4902b95998feca46618dacb19f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba3db1af8ce8d423882ef0bfb495b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d1aaea932b3d465c2cb5e16cb9514182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417992e4e04ed3dc247c6cf4e14dad2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccfffc8346a12bc9d4d19b27d55d1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea9983f60b1538a32a292b3009a85f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f3856e0e9a0319a8b6d08391c2f56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7dd27b367c6de6f0dd268af4ae231187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593507b0a3988ae11642c5f23e901d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c745344423e71f038c91664b2d45c46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28466390bed8fcacd1d540a4c2fb5392190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7be523bde03e0ba6cd2b1bf6a2320191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0b8ba1ca73809bed4a12c96fae2fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e247c98f3d9d1f7077b7c3f8e29f78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d103ef1656aa0e8e84ef8066c0dcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33950baf78ad14ac62a971c70ac90fae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cadab3b3eb67177c3515adb1686c23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad05209e7681d3f3325d7fd9642cf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d69094312b12893ef350995785f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e06dd33f99ca7e02f5bd7e654d777a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ba81445506b1c93badd752b11fee0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e962773611c6e1bbe1cb84b4f5a789201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d60857fe66d56f0c5b796fdbe9fe2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8618301251c764215933143c6b41ac6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b833c2ea51705e84202af8c66e2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c1c231ef7a7e28c79788d5d20779205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f014199d8549b8f0549e077a63bf0f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00414a18ab13b515c312b964b0d4359207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338b61d07882edd5f2020f38a9d8c46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df6cbf4a56276fbe25e68d20c6da3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15f99dbfc34a9b76b7cafdf9ead2c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210a7df35c97e5c61547ef78a1118e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4772b2162f1e6fb69e8bfa4055c3b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ea43ea6a8ddda5dbfa77c43116114213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f9176edb51e220988bd2b2835a8e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf6000ba646c00c3c61fd1f862ec7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499f5082f31b3ae934d1fdb011844b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb1ad8d7fa432e1a07dd7d73231ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e234910dee507c4c5f77bc037ae82ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1969bad357f299e4d03087eb73ebb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e97567b3fc7ab92e84c5115bd66a96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af878c3b0a91eed452ee829ba87c9de5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b236cbc4c33f5747e3e23f74ea73082222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834386f66d1a07aea5febe936aac82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14d2e574544c0ebc9dd0abe67fe258224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd0b15c257bf43ca8faacd8bdac11c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd280995e4a0c452fcae0d47d6f14df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf4b4ca9986bcc95c6629e2d489e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6ed5caf9d0216bad73bdf004e82ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd8a4a476ca78c0a5f2f078708d1d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c6e5e29e09458ff4ff7897ad7d1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b6937a6f21ddd3762c26d5d8da182231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b563a16dc1bcb23fefa0fa4b8ccaee5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd08352b41a25b7469e8236ead1ba6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8428e85e59f9828e164c01a6fa7289c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1452ed6312494eeda11ef2e296235235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ea8de4a13f712e82f8d38f8a9b75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20552aab1aeda81d5ffb3bd7b92e1f33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e12611d8713061b1c961a85628825238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cdec777bd398d56c04c5f5f7d285f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba96f738b7a1f17bcc10b5d38d72b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a5125e354b70a2724dd92f1bffaa3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82138aa618da16233031d1fd69b212242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b185286d78b29d56b80df42e9f7cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96183d2fc1802534bb83a91c03d543d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05817b675833f2399ec3f3f6442f67f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8629b442f65befd9bd9e219118478b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d461b609ac6ca9d0a0f155503cc057247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7cf15e657753fb2aa31f26d4e14b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16aa1c44aaae996235f5381a7f7ed5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4586fa6f7f314346b33597b48635699250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ce8e4612191e9baef3632976a6f59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066813bc67fb62ff64fb332c17f57d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa28b3b05b026c3c3afcc9ffad7156253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192858dc8002755ffca2e7f5583674f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4b20bf89b66c5418812e39c5348e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828b00d9f12726eb97647c4bf58d4c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5e26b359ee8bc293fff9b068955f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ca7512c63d399cde9d3e24550d1af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ff145cde1a3ca5dbefd5333d625f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce66576dbfd004f9f032f6a36f2e17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e4ff25013612ecff40f6ef2091abd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e33a769fbbce1e199f1ca1b59a0396262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7f03112b0585bc7c973de8fcdd569263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34321067bf69fa3b3c70ea54798c57bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edb4f79f31e153b133b617572a826e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d816d3c81d634c6ab8705b1642d7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b503039cca1b59527c2264e45d796c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44195deabdcc86989bcdd469ea1fc00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f55e38c3e5305172123ada967aa579269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c3522df8cd16685902ffb9bcba627270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c13725da2df8d3860a86b1fd748dd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52362a9c35d6ec3fcd37fddcbcbc8f83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0153097aec81a2999d2fc990860c02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a51afcddd01cbec44a975605a684274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baf36bcb13a1299ae9b2a1bdf92d44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002488658950ff5849e7e576aca2c8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10454b9339cbffa22a549ff48fddc700277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98630e0c3a252ca26cdb8833e8809cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08844c2f1ffd702df1282cf4f92d71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6d17ec8e93b3423de879bebc4cb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686916bc154cb90eea4052c89cba35a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4e39ebaeea6de959700a78e8dc7bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb70b6e072a29ad78b2f415449a640283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e910eee8f69b2ea916305c338ffe4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98d1515d5c0efe5b542e7d8c3891de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb3d8a817567136cbcde8d13853c43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bea21ada90e777bf227e8b18eed2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7ddf9ebf981776c9511a5819b50bf288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>