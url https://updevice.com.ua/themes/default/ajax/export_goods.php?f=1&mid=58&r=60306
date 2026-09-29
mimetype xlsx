--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76f9f52931686effaffd20c336349c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730808c436b835233ad90a349ea9420f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d26a5542b20df6a76e5b063abb0dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e62fa838b371bc729aa7cc69013d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8bd0f90047300ef356e7b3faba655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3771d5f8bbef5f12313826e9bb036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741431667ae37202b207c6b21b1d9427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ef74bc9afdf6d7f330568e6a3d38a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfd5a52c8f751cd17531d9bab2b2189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c36540984342c40b37ce859e98e05010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa405da8daf08227f82b7d475b09de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba3ef768e26d0ed287175f683eb26212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc0956ee0417b71353efd76b299dbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aea57b2cbc7cc853535e6582be31714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dcad108a7e909d5fb0492e3d9a01715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea8b11c34e2cafc6cf6c4e3b0a81216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce1c81c8b9cc31507e5a8eccfebc1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c8fe82c4701b16172fa3bf564913318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15aca3704351f346fdb56d2a5bb5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c2e514238607ce08b775ac5b0f5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed614a056e2bce1f3d8fc7dcab06421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d217014649ba75c30757f5a21c5df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8288f47ab2a7e962620a200b864f6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd5319043c151906b8ab7997b57eb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36f8b3d0d17a79414f89aa36ff3a2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd093ae297fd3ae425475feabb6153de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f49bf2b903c44b6742b9e6346111a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2cadca3208fdf59b31c39b3d24b7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcec9b41878889ce6ba3931847e33d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d075c4776f42ac89764975c8abce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a03cfde91a320030a9ce0ed2550ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91ecad2647836b9f88979756083e3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444db2c1994574ee1a7c71d14bda8ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0f63550f25a02fd3527a42f31ef0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268906c8e220863c02cc3a4792a632935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7287196fdf5a8d2dc68e2da1fb9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec5b3cfe348b1ee0a4ff511b57730837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c12880be207e605721f05f040a28038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b1d5f53a8a91f1d518f3c4d9cec3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2ff7896fddc3882c5bcd2a5e9bf4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7941310b0c4cad48309ad1dc2be17f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd201d3d8359982d86deee79158a5ddb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d418c216adb6d100af37abc0472c0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e458deb3568e09a3af7a01b856ab044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ffc805df9fa38f330b881b70a2e0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e7d73f814592b8bd724f69685c1f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dde93ae35be96a1e6ea557985a75d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fa6168d6d560a8b035c075edb8f8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15c1ba1e963a2b519f24732056f0af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a552f06bc6d7304fb7453db02f5d1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654bf59fb7f368b1ebd15a23159bf6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563567226f1686f85fddac1f6818f5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8bdd2fa73a1e3941d46b90b16285653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56c4f062ac440c4e388d84161936a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de335aac82e8494cc4a73d5e20b160255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710828a05af7c92f46c966f0afd31d9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346143746c0b05dddb33f27f0e706657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e70077a0d3a82dfaed43e712e17a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed029d227ac3dae01887f5044a8cfd4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a4502364bd46337660a8c38e4ecb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384ec3492c91458809d7f1fc86a4f4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e1ea7aca07f53e5093930bc1cd27462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38f9dd027e184919d5c6c3e9197a3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab851dee30180a11b5df92a831b1c37f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f620ef56ff4f808bedaac05fc29ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d7d9cd2026130285772da9f67294966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be2bd6e1cf8ebbd1c85bd6662a4df967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e0fda7c96efc9dcb3f6c69a9b316f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a03b0ba01b2a4a0072910f5ce5258969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffde3588cf3389aa4c258d01f427d2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63d4a89fd98116caa519a50ed6b00d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e82ed4a720536285d06c2eae7e9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79408b140ec0a8cc4936dd7d1ba309373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34429efcb35012cfd590fee67a23018e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4e3c37f69c21aba46c5b889ec916d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1ab18ffc51d7e35459307fe6d922376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040bb725c304f6972797a8e5201a04377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c3dd6bb97f1a12bc64d0dd45ab7d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe419e9c31895fb25907c6f415289d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c504b0002eaa1c1eb4b69a036d72880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733bc719f8bb063dbd046a31e89756e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aed055f33a4041eecb40e13da118f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387dd0a9edd39c9eeff0f166e249d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424558d71542047203f1cd73a99f1f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2cd5fec20ac55d3ef62d234d4cae785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec15a78776d8fe51d36a79ba36b09d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af02443d18dc6f8b7d3c3f684b2bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06ed61ca796285f7df376c1441008c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbf5c122342a75913c59e20bf5b86a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6143dbe7ee1c26e36bacb10474ea69a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d0ab7968016b606c8935863f92aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e41b96b139ce735b5eb269d9aeb5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d982aa7c696fd556b6599ef03b4a18693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313a3327109b7f65b2f60e398708f1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc111eaf9bd4caffffb3bac683f5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07330b4b3baab1f23292950fca0c329c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc424b5d89a52500e6dee7840e787d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c04f64f0c303e96024d700dda11a2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359b3853373d414f913f2e294f781aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a399d7b72f599641d27b6cf448207100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3286e042c478cb025c6b484235e90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ad2d34fab2365786d71a4b40933e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416b94194abc91b4ef5e6dea455cd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a61345d8add5dca553ddef61918fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac616c73bae85aa62e892f6c16e0afe1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab4e0b883a9529607a7da1a394ab7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8055999c6730cb443a7f95c419fa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c40571273b43a0363b10cdfbbdbd9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6a2c68fff5b3c090b0a054d0b8bc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f4720c721b5157f73462b978e1bc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddea7fa4e332b0a06456475021ffd91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ae15cf6e3f21f8c1a49c40bfbba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ba120349c9ae16bfcd300c42a588b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2ca931e0f55abf5a893159040d4d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257942aebf142e362c81f1377203505115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865af591a6baf101f8d157a23894db9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce28f33747866521600bf4b5398627f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf637a8eab17e4fd13a752594fef9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aece59fdae59f47e7dafd5132b475119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f7c50a7b515db4d8b941cb67a3257120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec640a9acc65f5fe5b7bfff06fbc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117db07c4f4b4801ce7ddd8cde5d9d3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ca70beaf9fc0cf94bbe857fc0eae2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26140bf32b6b2ccdae43887161c71e8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb98ac2cc5b4c45ee5e714939b7676a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428a93dd2de25378cad118ad965ff8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd33dd49accd662d07458a720d941127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf655dbd4b47007e13ecd0935046eae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe93823e300e72054f7d53709b5584a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d735dea5d77ec26a760c1934562ce8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edca8dcf3e92ebfd9accec3b46cca6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329d67cb1cdbc11e7bd9dafcc81e6f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530c847a55f81ec1fe88a6f3bccfbc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fa2e0cefda4add6c5f5ee04175071134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4efa337d2356fcd399020e6378f42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bb9092d5c15ae98db680490f3453a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec956eefbfa1764d07a4bf8cc7bd74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528689fbedeaacdad5c1460fd8244c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04045b4750d6785d633a6edeb3cff403139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3eeb5ff7364a752b895e448b515fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad76fd66e3a921ec334a35d3b72792e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee7705c166630780e2f93bb05a8d2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8a18174f62fb76f0e332c0fa3a6df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4340ec992d481ccd43c4dfa17a5c429144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ec9921d8f3f2abe349bfd5a848a9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953428d69d65ff12c793177f6246761146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d91b502f951b061fa0cfbac23755f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53423af459016444d440556a2c57a905148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4eb01fbb0c601574832910bfadd04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2e878a6e207eac3fd4b17a5794a39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af15c2443825e44968539049a6ba9cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bf3335b94aa21c45a395476a0067a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb88a3782c41fff77d5a608766056e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe730027875eb59beb555c339d20d6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54581e82db85a7e1956ca300ad031e56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a2ab1d8695c00f193da2746df122f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76902d308f16f0cc8eb6081e0e019d03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18211df38983b73611530f381673e381158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ecd2a4609c47e5959fc34ae8e313a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee463ba7ee83006ff4001577d9d4daf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65874c95d76134119b8ec803f88cc42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f855157987c9c610c4304ce2401e05f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af09bcafd23455031a7845bd163e05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b7adb28de2ae3843315f5e7fd96c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646afb69e05ee7302c6211deb386b15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bc84daa4f5b6ed2a18b9138853470166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b45892ad135ac0f479ff3a834f374167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debb4600754e4e508dd67c4c4cf4f17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea451fc0017df1e50a32e082e2ad5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc2d00a731a38bff6d8a06964fd4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79cfafdb8233a9679ac4c0e144f2c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243dc4d8fd839f3d733d925fa8ff290172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce92106906ea1a7f4f4b36f07f4c04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7281bf516826d57220640f7e9f76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10916d13d255fbe75682568386e2ea55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b4f32104b468da877c70d7244156176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeae734a86439039d05440713d6c12e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a06d0e801eca51130a30c2f5367b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeec16d743026ad9156eec9781d39a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87804d131f79dcb507c487089d07f4d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02595c311b204dbd98e038d8cfca86ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3cbd21c4d54b0fe829815bb00e477182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971dff642691c56a01b2876359aa130183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677bde0646a8ad7b45d0935533f785b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abc4ddf77d2143b34502d3ba214dfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7190e5fbd6ae273d53669ec3896e90d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e686ec64a6fb63304e2cbdc2e47bb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6359fcd4be39386fbf46fd312a8dd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977e1d8ed0bc9682883c164125e20da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c132a442ae2181dd95771349edcbb86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e94a2bde7f686ff4d8d8ecaff121191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7504f2438ab03c71db293017eeccc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fae7d0b8adf814ca427f3cfc58419193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8eeb8af9c72a1467a78b95b787425194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4720a5fd703c24eae390c73f96442195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20b091ee1551ba98acd1a93b1b3a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f217ff33b42f088031e4d1308e0db09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc81fdcb74343cf87dcbd36eba66d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f4c72a38c5b9d3ddce36d8e05b762199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231d8df76a21f3689d96859f3e7ff8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bc1310b2f327e1460a4515ab8009c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3a544616e006c2dc0176a810d5040202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5423550f39ba496114f544fbf645568203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b64f74ae9c46d505ceab04fd89f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eaa1011f1af2a47e1645d90b1468f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261ad61930c7078f4c88b286866f67a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e00e53b43243054d18bdc970b66f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad6fb7780015506796baa74a8f242c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b116aa9552214b278a1d82d8afed790209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900f4474b16282bb4ada6614eda67fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49af5929835a639967f6e34dc47a2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e466dd4494e2457859c0ba39ca055c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069725ac2f2886252f17be1d2470c199213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdc1a1c4eb4bd2e10d260cc271ba16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a87fcd2db8346887799ae84610c270215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d69c2ebbe85a848756e923279497b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae61076bab7b25b8711c130711862c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f3cf44dc7974f0d8352e6916b9c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f67c05c1c68b8294380a0eb3bed15a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76809c390a51cdced5233d4fefd9137e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d15cb1e7627f122ff03f0268169eba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4d3ee637a7372a650a86de6016640222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e62c5d54b47d4a1c90d4ac1cf180e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e352f3bdc2b8d475dfcb9fcc6982224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047751d87edd7cb33b51cb2a68d062e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6e394bcc45e3649bed4aca7855a91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9049977ed651db5837ec77fd39b28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13d2c61b233e8b0fe6cd7db38c0d05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d695562af250c98d9ba99bee36118229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaf51f508588bf96abd853f8cda548230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689beb686ec512c9aabd534322b42a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeed1d8f21c4e1807d7f5f1415b61c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c6fd89b211b5651e012cfc89bf49b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2307c07a1adb8f84405932607d4b2f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b33b22f70e56ee58ca0344c0fe193a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db56a9de13850823ac2615bde5ac7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae134fc8b40ad96ff4664e94b7d4319c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d437baf8ac71e71f02f176779f18fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e84709be2507396e0e2c2eda9989239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc72513207b1a727a4953572f89749c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698d07e023902006cc7cc38f36271a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54e0130dbfae1856d93da58ad8823f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386915a3d5ad96285e4ddf9c1210810243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4758ce518b2053936fa94875366ea4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8477840a97c7b7364592cbbcbe8e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690cce4f57026c28d6b6b1d7bf3b3a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cdcfd0a0b919d856f375e59186fa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14d5665cc0c77a93357743d26c4ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad92ae72ce87bb7095ee4aa2209b34e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947f77369ad4e95cfaa5f56f8e0e947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed042daefaa032b3847db3966d7848251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b90e5befa0d15440eff4bf869ec4df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591607fcaea8d43bfc24a1a410d7e0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353943f98a6f108b09645dff93bcd9ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307ecc2dbc257468da71455a1ae3f13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290ce0788c2c507c7d24c61609fca6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26f90ab807681463173be04fd9feb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7cf1e0115a22995dc0155a975b327258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d5edbcebd391e2104246fabf295a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428783feaf44fdd16b267a6d02a7611260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de625a332a547c5e67b6f63ec8f2bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6e9fcc6d4352e50fcd500b8b53ceb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac5980fcf03703253ae7c880ade2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467760f28f34f52e293503fc2be1e92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092408833d4235e9eff3cc718c5e5f61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed83e09af908a4b10d837cd47cf782266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5d7ae54f9ab04cc02ad36a996f74c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad714e3c02281efa5cf3acfaa2f3fdba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502c32c5fa0a013959b040090686af1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5ffa3e143ad59e9958f9ca42c65b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5b7051d10468f4b086841bb13c204271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16d6e94466544c85510911ca8a7cb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c377f3e63863b73d23a2ffda881981273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d08a9484e8cc0cc6735c1209f29ffb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb783b6d87d2f10caf426273638dd5a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9e6d9f73cb890fc6c595120d9d377276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd61c90c1bfaea23b38c07da0c0262277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f98fa09578a4c49cc5c040aa5e730278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7848b86b0ec88007567f396915c662279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf200f2c4ef3b50182e927b75a6648dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2109abaa3b08150b0c82f808422f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520206262a243606b331d4117e57aa8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804502483f4792e0bef16d55ecf12166283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6eaf68f6d810fbf3a7f8130f1dd20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed4a0f4e2506dbbc26a0235df92bcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1ff0a131c978c16a6ee957ea25ad0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b06206a69fe84a0eff1fdd273944287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03002e7b7ad59d94a0cee058cf032c80288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32f68fe018a5f35c371d4774ed8e5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66101b1c9fd4c0154628eb84eaceb8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da822ea9ef23b0b38a1ad958d05cca33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909586644b649e1238384157b24be4604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7094ee9893d0dfd2c401a0a33d8915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61379023e575284dc39e265bf29e8c4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b94670ab8175eb87ae2c13cb427ca17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90175cbf02c5b39af8d0875c22490e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e48c1c4edf47edceb9a45e22357f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db4e5cfc2499b8ae2b338b0d5cfc5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caaa2ff15ae48c4d568a226391dc4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cbe4c0ca2d0eff3d4c1b98fc8d7fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af304578a6c1c7fc3b8d7c0f4e7eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8dc5916830be792d742269531525314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03d1017d2f9a2c562da7158060e6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a542bbc130598ebff5a0403bbdfd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755672bcd7a4d0981e4136b854475c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e1dfa16ce37f3bf99be4ebbb977aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cf71a89342163014a08fea0b59f9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9f146c1178696ae3c0af69b1b72b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b975ec1ab98f57bd829ec06c12c4a8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba0f91f21b2b21c8dd6b168500deb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6021ce0f54c023250d0a24ce3d64323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc38662f7c17855ce79e9ea8212fc7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c3fe3bd3ccb98768c049ee9923a4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17d01b87c61290e2d5b81ad1d293626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d11754b68f1dc1351256dd970d78027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1e1c2ef80f846a65fc4a14a381dc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3df95305a77c806a3a500733c8de8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232c838168c3b3caa91e7d764fb14330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2cc166d358de74b82fd03632602ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dae4765527426cbeb7e592e2a71b4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b3dc035c65de6bf4f46f47dc4fa4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c1afbaa6eef935f771beeff02adb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff79b13ba694094fbef345faba1ae735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc48d34fb821ee5ae7e4c75ab5bfbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612956ab300bd96ede06835b7c411b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d73341c50d6f1962ac8e3cce760ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260c8b9155d0f9b99340930bfb8049939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e763525cce8dff4d0db1d7430713e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38367293a554d702e4711eebca2224441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e472603235562a9acd221b98b159f5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f57e7e305489e43db227c5541a589143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb23cca4f660116af5104b93255f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc979c0bcb7c25aef6491fb02d37bab645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04f5ee0e999448bae8bc48db8989c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d628131b074b812b2a0d9bd58c67447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba99377000c67ec2f5b29df63cb2fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d5f60c66e8efd0b74f705b11e297749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbdf44d80689119a335e7ce557f01350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07588586d72da050af58ef9aa1dafa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b673f147b97bc292c4586660fc6e0c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc8e8f2719e35deb381873e269e5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de804d3fbf052ebe0ffb3bd639a4e9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ceff0d6ab066ff18f773d6c64c44455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce42fd43635e286ca6b4a9b702bfd8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f715c5904e7043ca7d15b4178fa2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8ff5e0e32bf5488948f789a42289958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93d9f64a9e1ceaa8348b6382401b6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bef06ba613131aa44f76f2e30e14cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b22bb089f3713726ec1ba9f9bebcf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342c036fc2b17820ca703dcecd2ae1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb03c21df3fedccfde2d5f6cb6b90d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a978dbad0e8d836b00d0080a991c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116e80bbbac8fef93bbb4271c29208265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318ef25e9c128043fbc9cbb1a3487fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400fd465ce0ebf49d10347c51f7733567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebddf540307b53dba9fb8ae1abd8f4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff180f2cd3c59e9b30ebc0dfd423d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f6d6148979adb02888fcdeae7403470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c28419d4cddb58d4051c1280adfdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fad5f6b36d2ee8f9259c544866fad372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0fca4fc1fe039d461978b237ac9b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d834082d9909cfac818af9ad3ade1dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dcf513fd22b437ace246288a1dca675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6b8ac2732625e36deac3c86eda88976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f597c23bd55b9a4a710a52048268a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5277904817b05123249f95975b4a74878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5fed0abaecc2348bf9c1f794d8dd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a84ade8cb960b9ac47332ef1280480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914facbe7912f4129b7edd2bc3a5ba481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2801c2f4ee89b1da5edb34ed020b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb762f519698d9b844e75b1261ce5f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ef6cbe7b7f909b475a7f1c22fc59784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3ad29bda1d27e5276827e469ba20085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a772b7443614442a8cec825ef014f4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67483e0df576d371cd48f9e65e095387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7d5a49e9561622e7b5d4ba887b0e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c715a97b6f4a2ea1aac37fbe3f0fc0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb81c6b73edaee12f4adade399b10b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8db4dfab391d63528ed965b785c2d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25136fe548cb0848085565bf1321dfec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9622e54c8d5e0fe269a3d837964b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1330f2c4301f12037243afabe260c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ff13bd02bcc8574e0f192107ec1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336835f16dfc0f64cab72eaf113f37b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705ab3449cf529411b15366868292a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5344651d9435a5e4269cec79f7ea698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143f50f3b62b49494efe534bda6657899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4565261c5af2a6d729fc23889651d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35579aaede5c24f716e22abc54915aef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd5e8aac240b319a146e57b6fe5523102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c7bd78b33df0c656cd2e2fbc4a94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9399cd222b557e936fff744a830a0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c10a5cf43cadf84fb0a50ec9dd6b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af0faf626b6269e3ee2356be2a95a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d075d4629cc07cbca3226204f0cdf9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7650e27b49565270bf760a1c9104e49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009f93e9a3a75b22dceb81dfbb834c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b58550345c06729dffb7f8af011708110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb85401fef38ef17c0c0fabd4347fee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a721ba67efd0aac422c406677772112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23449c3cd8fbdbbf0f774df183b7386113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778efd952a800c75298593651efbb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27ce456990c101d964661a235be251115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aca145098bbb1fcfdfda9ecd3f91ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637058f2bfdc197e91f56fa260653ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4946d91dddf5ef2780a48aa254ad44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ceb722467eb8509c0aaf15e64ef34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcd768171fcaecfad0b9c9bf4288b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd176a924580429c7476c696e9f6f18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3c082b1e0524c16b10a30fbf4bfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c1d55b5785fe06101cce87d9a77c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183b863b53dee271510cd78ac2c5a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34766566648dba4ed773a0b46f898852125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca47ed00047a78f12cefada553aaf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a6e0a4ef587e2e56dbe56f1916660127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd8b4939826fbd51ac8142587d2740128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a534450bea5bbfc7f214c9cf12dee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340f81b6eed0a29403a78b49fb1b55d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf92774955e367b15ff73aa108ab522131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef88964e40faeb52c3ba906d8e17bf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d834830fb49a3b2ceb0a3c02c0a5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555979e872aa57158f9210eb59f3c9ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6a7a70cff0c765ba6c3e95dc332d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323668d32f42b90c6e1201516baf86c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc2e31f0b58145fc53da44bfd8be2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4de67309614e8ed7eae64170cbc9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aebb268a2101fa92c1d14f4f32a5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9f7d59c0a9fb1d25fbd84054f9003140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc10a7514be8668fcf3d929bebafc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83911b5dbd5988eee26dff9ae00feb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4056fc04ce90ad34da8128c3016b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679d0db02e9e8af320db5add918da6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a724b2c87e80eb7b486b314d01055e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6d6f6511e1c8ad6b109c9a88f647f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1de326c3b2008fe5bcc6bd639be0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf8735bb5d0cabba97384fa57b117148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624524ed797d168dc7731c08447dcd56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fa32f81dcf3dec06bc455c1a718d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8fc4e98004a48958c54d07115965a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b764996a489bb7758b2113483a1d154152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ceda055184d6a86046fe8f9ee2b2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d426309897456aca723c9da232f244154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc75784387e00a5cf4fd5ee5f8db2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42df1e2ce6b8b23ecba65442d732e56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed32fa67b81b54baff09ba0b2d21374157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff73350ab780b531ed5f7c774f0b1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea45f3a17a575662ca6e7b627931b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb720d799742dcb93fe71ac9bc5527160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d3c32f855c699212867f578362e24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8272a5a035547ea4ecf1d1a032d9ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47042b8b1946f1fdea4352581ddb577163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1cf1fc058fdf414f43b9549e9b516164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae263d11d5382f8d6e2f54dc266d10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5084ab522753bc913a48e960ab891166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd88b303704d2e76b5e5251097b3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cff55e00e0db66c7960d2e1d47e05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c4c10c82cca5dc8f70b027d807259169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62c24280d91559a27f46e7e66c49a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea0be9db354a806a60b5febfac485c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46338be5def6a0847c9c5f0dff42e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078659a86283e0cfc3187f1d1d039616173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90f6b85f5248ae293bfe646113ba8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae3b7ab8bad09822cccfb24f84b5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878df0a92ea1e9b009ae73eb417b3b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf455433485d9abada4de633413319f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a36a39e5e40b15a124beff4d0678e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566fb61b45c276f63c7c9f8f02976fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154866abc13cd106fa1cf54b463be847180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90093da6a9bb7c8e79af334aad3492a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345a0df6947d58a86204817cdeef1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f39a20c83d1780d3a29fa2e66c89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9eeb563e1f6543c12acd65c3082c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0061720cd23d48462f7c3c44a53a93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b284ec790a73bc449c0b8d3d721bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c212f07042ea725eba8f3c2eb0691187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316236485bded101141cce67beaf6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e206208099751c5e20d5fcf52ae33cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc47d4a9004686a076d5d3f06203319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86da9c61b12363ba5a0ca81e3ac715a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3852c2277b7b5eb458a684d1fa97a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ab7c90589e1d2c447a788b746d64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d977e3b16aace8f9694a074bee92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc5686cf10b75b7f75993d6bcb118195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507fb023b3cb80660883b1ed34d48d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb25b55540470cef10b3f8ec3227ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b470067dd6ee1a84e92af82378080d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a08eeb7820d61dfaee063abcd80bb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74123312de7f972b16259bd10e68331200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf9669a83641925bc1dd5e3adefa87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ae8a323a6a91a764ed950af9048b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d0c84a233dd660d94a11734567609203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5686d3023201c53e704cc961b9bf26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46027ace58603e895bbc00ab4b0a1715205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a9d07f18df878beb067018019b1cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511909b52b4687bdff399b7672f8dff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4e783d05b08f9d6ee3ab964a60765208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020e0a7518923bef0bf897279664a16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c7d73315a9e82e59f5cbd5f201c40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a787876a53793505803e24a37853d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b9b9cda9e54d497509e1d5a689dbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6789a0cb9c79a37625345bca0b9ec0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ad336384a494c136b3cf2c64d4ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6f2d8f9436f50e50ca8887be67bc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d614474ae9e15e0a4e42b4d776ef94a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe49806bd9a81056632c782a2c1638e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aa514c2d42dd44093381bb95a7b72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268768139368586097da05f880fe1f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ed3c06441be5544295ded1cb56df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e8dc68b443eae4fe7eb66921e98a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72616d0f3c327492597b55902de8a8b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a0eee5f3db7bec95737925b32cec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4912a1f3d78330078e56944ed6bd20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c60af154dfefd2b7a341f721f12e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e395e75cba95b41481c4f828f707c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c324c1e6e2b1755a4f148724e1d1d36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67796424bdf9b7aaa56465a55254436a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854870272e71f7623c1c2565be38ad12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6783838eeb784e38c53550fe508fd4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a095e7d5030dc21a049f075c0e005231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f797f9da55c4db239d6f229bb7ed1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90a1edd6d36226cfe7e748551b9c12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd1ec260c1be2f2a32881627bba9ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340780786496ec63f56c44d9f2098150235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e36ec1cd3cfd2de17439da21d26d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5241de2d8996a76737d0fb06df703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8755ed6610965e417a1448864ec0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6981b0d9fa0beb438e8a758c7eec60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b1e81f51fb00123b9bd8c04a61c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e751769b5439095923e0ee83dfbbf94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765b3bff38dcc5cac3626834142a81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f26ce7f4235d342229d7d484c58ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a22409a6834197a8b6dbf131e2121e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c05fe6a13f35d0207cafd0bf7f666e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33690d3a7dca8ff61c636760a849a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fef73c0a4be8e66eb04f01ced34d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730337de2d4e63e0380ab1a82f38efb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8516007334c71e85f4f8fa4eb5d155d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffd361eeecb1c089e4bfc64e2652d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb0831650483290701fd53ec9be73c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dc0a6cdbfe5865c4beee7f0391700252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b76a61874ebea53c1fc54fd726b5b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cd95d59674ecfed2ef928cd2479f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b351260eb872984705304c69e2e6d65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04197cb94f76ce54a9fb55e95d011ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a64aba7c7781e4094e07b18b4e5dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83032049bfff56ec3badb3871f0d4073258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8381081e0d34b6b20091cdf0c000e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba2fa3eb7927e7d318e95a1efb961d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b928eadf09d76d455a35e01b82eac8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fefc66de25492346f9520cd9c552cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b15db95bceaeb788d2a97fb3b27196263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818cf475fa0a77aca4071937266246a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe92fcdada7afa7f31a7cd0c9a29577265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b1914895358e9d5288db77296abb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93adc87bc690c0ed1634fa21b458f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537107e3cfe96f30f15a4e4f2c60e591268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640cf82845628849e434a37ddb2c2ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77548e1cd7a5334d53e3da3f0fe0801d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e7f55f48a5d696fb938f405caff6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff234c7e9240e1afc4ec34cd5bc078272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d597945e6dda418d216987a25a0a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc9b21eb682e83bc9e12c8922c7bb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3154d393778ccd4a0ea8b4215643da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7957efe0b92b8f41d4e32699bfbc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59310c12ec8c22bc926a3676b3ec83c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511041663859c3fb8017e68a1e45f022278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77046d5f2b51ebf2a311d4eddde746279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2f35963f431cd1ebf4df3be73155b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6d563cf2341993ae0eed2c0688624281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcee60e76bcc6c8d647738ffc65d1be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de263e8058af601e0bfa3ca6e53cb870283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088e079523af558b4a81f4e35bb8c6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20324d694e463b565d5744e1229e50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e8d4fd1b2288cdf535b8983543a6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882946309a7ccfb33519700f9a4d632287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a4a9531f1616590b1fb94a921e9fb288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>