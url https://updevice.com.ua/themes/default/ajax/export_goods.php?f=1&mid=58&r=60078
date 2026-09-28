--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6241e673a37319b4e074ab78ffc6281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec47e973859c98d1f40ad92fea0c242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edff1e439c27ac9f86c8cb3a51691573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788edd1b8e53b1ddcfbd0f5efb0507af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a96d6d6c32322b661d54ead5a49b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936391b75ae5a72f6badc662b3b67096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26340aab69a88f34755509cf8df050607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269f4301925f158a8421023117a2d8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83035da28ae1bb786b3f1ecdeeb0fe539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ba5cb1be870adbed93bb0661a6b1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7754415b6dcff3b2ca0d89573fe9dfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec229d7b5fde9fbb20a6a69ddeb359b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8d794b82ea21987da73570da6b64c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72699b3ae383be5593c2b9d7cca1ca814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332edb24e142853d517fb2add8e6d33e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d5aa7af167e9cb8649718445da1be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e95d69452e98c03d10f0d9cd0a8ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b46202b472a6a29bf1e4856fa3e8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a02c2264b810e3b6f1467d992b583c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15727db4671f024594cb8c119718620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43023fafadaa980fba3c0d970d7097d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85919c5c891451aded67279279cc84cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df03fbda436a8655f3f1591f8e7a8be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee55df3e2ecc7e002cd7b69a51ff87024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7c254d5e48e0706dc3f6d60c0990125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755915ba1bbc400ea9b6a13f986801d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7457e8dfc04203ba541a81541bd8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d0036ac731a46c956bab472dce0ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99238cb10343ac40939ed648209da729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed52926425f132ea682ab5a0b3f79d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16237d4962df9f08b7cd1e2a29c11d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4d08870c919d01e7a84c9ac7acd6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f775d594b9c7f0146462567100c0bbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa16a469db145edb6bf27398bf358f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c1312477cf15fd62a6bd6e4a813c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc122350b3ab714e1d9623694b532436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16166e6c35c47d69d0eae749a52d5bd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f04621810bdbe807e0f3c0271d0a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729284e900f364f9062523923dc7fcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a70830fe41240c16412b871df842140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82c17261fc94ef165308ca5afcc41841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896705629a5b2135b2685e99221bb06e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f289f87ec67a7b1cb6764bce6d0206b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63f22bc79fde71d283d793e5014c8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562dde1ccf5de980cc8ef234209e31945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dff586ec51d3721e43b850690436946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef87717061dc358c46dc914088fb8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308f66362ccb6be05802acabb84a4b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6626978a8cd06105a817b7abd1db6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac6110ec0f03c64bcdac65747e620350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475343ee739d5e1dd66ec5f27a4bf4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1239367b4279a6d5ea8433d612dc2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a1d03f2f514372356651d09a51d3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d722e4fc7d4424f91f817221ae5263554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2b62ff01f94814b261bebf3108a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa6fa0790c4a6a72293ff1b49dab0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65125083dfafc86a32ae72ff897aa757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e36c3af34320ef7a8414a6967b4a0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff478c2a4dfa768abc23a98e8aabd7a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4982896c9d4c7af7601c5b19b6dc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a4c16b183438c60d46da341c7da1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614dd50fc721eaca0b5ac0bbcbe225e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3223ebc504ba324e4753a17fe75b9f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844d48932f0ff75bdb6abaa6f0c40ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce58f3216bb8c75ec7877cbb8e8d2b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e97dbf41b1046b0ad6760556b4416e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd6f7d6e39c907a3833667ced2a83c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6bfc17f7b3aa75e778d22d80befb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff52f50519ff9c928138d1fb48eac769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2a348c7313fb497f677535cd5ca9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecffef40345c1411528862a11a50ace71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb5e9a6437a7216ba8d7222be342f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d8df4da3535ddc6de4e7485a2d8a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b403ac364e2bc487f9ea8df660cc01e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a4e8600ea33a3f3ba217fe617dfee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b28ad02c88a8234278fcffaba0be8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39327491e6d7cf9c8bce612fa157cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f91baef4bbf25623a900fe3419e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b755ef8f076c6cbff1bc3affee4a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f1685e3ad03f3b4e8d1c8b855665680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac9487a1fbb93ae6216aed45c9505f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b908a8afe8d4c1d7543580dab749882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8df5bb0bd60af6167b678f4fa3579c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9ec6ae5d5e927b2283a38a61b463884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1398c3072c544b7c2b77228bd7ee485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b072fe715c4be284989cfd6e5fed3ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3e89ccad585b9dbc886399e08978687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5dfc3c389165f05d081593b7a84d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3257be6ce55b1feaefae1c09c24a5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d177860136f4df9e45003153d5e644b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a42b03e55d8c8adb05332d261d177691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5e3987e11d82ac34374ce24a175ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf03ae5ccaf22661167790c0df5c3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477ac00420d3c95fd46f9757a10adaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4527fa4472ac004df50fd4383ed05b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f190de32080563400912b53c66106396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1057ed7cdb7b7c3aaba62db590b7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18622fbad364db9efa980a15944e9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed67b3bc127053d7bc200ad0fbe3a0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038a040e1d46eddcc1d632c6b53c667100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf63d5effb149be35dca87b69b184b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a1882227f725402cc72b795db20bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c586987cb7b99118c5bd1e7a014ff71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32dcad8b93d33da689c9222a4e36dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59918a0c2685e13c913a1204188f1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605cc937a2bd8768854210f58e09bf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752fd25e210f72aa9af61329aebdb94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a74e33d264caddd99f7d4254d9300108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a60878620e9057e0a079277554403109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89a084c63bf53a3c464824165e9c4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3bac04a3cf7d9dca11e8cc24be345111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5cf75309c7f6dece1e5c1f466450e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc435ebfb4866e3e98616a279ea376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09e36cc84349d2b801b3261140b454114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d067acdd000719407a6f1bf74dd1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b12d292854db8c14c167ec801a1f21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c6395c7a59400a4b8a941cdfa41df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e81cf99ddac979249e17196b3283118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855aa58e6476d7e7e03d3c55e0deb79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac89f85128d042b1fef615e1523351120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f4830cda541ff0654c145128f680c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd1b76ecf8cf342516182325829799122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca146a2b23c450004574c8c15709b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa20176d8bc0d89cab10db230d3fee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b779ce626adf4c8ad2259388048eccc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54fb0c56e3311e2d1cde96870d4232126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46247c15661812f07d657558c436a9cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275cf8fcc78913fb1e2c672e7b44833128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00e094abe987f2d14eaf5cbcbfb05c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b882937804e130f11f3b4b58dcc336130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35422e5c7e49c9f3c002d6ec8a440d99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27150cd7655adf7b08311a0bde919808132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248aee6decad39757dedcb181dbbfb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225749f0e0f8bd3924a822420c8efef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256bb15077eb83e4cc6ab34e79a89d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951c2fe94438aeb1ca7dac0de7fd045136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a957f907312abfa32a4d5f9e455776137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e699042485cdb75c4408d31432aec5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27764d85989e68e0ab14c73209dfc8c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f480d23bf2f6e4dc7dfcd02c8dd6860140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea239c62e0f955182722ad98e5b44b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16366bbb4721dd4e3f09bafe7987876142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd72335406647b8c049f353257fcbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10ccd4f1a9f0499a219dca56997aa7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b21e7dd4e44b639218ee4b591863dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3039acdc2a8896d83438343432589cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f1733a475cb15f8819b451e90e737147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea7f590ec4e3808aa4f59746c8d2df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e259c0012048f8a34d6929ab0c236a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe40b1e56b05a30ef2424176768c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db7a953cb3cbe062b601077926ae97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04499d8033a3697f0e92224bce000804152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2006fe48af9730b83962db59aaade153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a7d300ceaad7ded3c4997a6bb96b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af090bf934cc44270c150fc0848e78d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3632224f3fd7478575293b5a68e00a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cb4451580cd4e99f8b6eb5c9d616d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e549c7d9d40e3f953d2313d7fe443158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8596225aaa2be8aa1f7bf4058d9ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd852314b3b90d226cb684a83139aa65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d09088b20142c13dc346656b6e932161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923ce2fffff43152f042c7615be1c18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5d0359c0c46e32e2fc6c9c2b7849d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd007760331b2d07021813933875190b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caef9f082a55595f98568f9817c7fbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cce70627078ca4f7306c3d5b7f781166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5401e355fb77ccc77c67644559987f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb69da94e1c91501b05d4c8524a7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c7385d2a3d52863e20bd93836e59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f04d7248a325c16c84bec81b91fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161e3fc1100e089a3991e5c6374f409171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fd0d3a2c4d465c149abf043baf6df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf028e4df9f61e126780e7d435605de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da95d55344f38d87ba4ea658e2dca9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16956d68690e2edd3255308a8e6ed08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc00bdf89d42b991690d0f95372cf76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0037a5f909767800e2805d77e846c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989875356ad1dcf07b7673eaa1b49e82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7bf56e6713725a318b7e342df70ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cd87d6ce884397036327d5ec4b6a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222966e70e07e66e975cd62c02260c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385b84c85ee60cd2432629453f11ee4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927683b0bc93e6fa9cc7ed639c249ad7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c815e2a9ad097200016993ae677047184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a828394f5e0a3b5c5997f46dc7a7305185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc88c4cb6e866d90ea3d50ad2119920186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57470e5b7d2f1ea5899888c3528d9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0a309eb3ffdfe1a65feea63e994e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb66d59e1241877a34d30d89129f46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bf2949f843235142157ceec038f46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a735bcb987a78a2acc498f7b296037191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1984142c1c4fa9cd4c212051ebfe7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b437b0a83455d48fddeb7a1e19c75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc17b61cf4892d7ffe885bc8fd05c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d1350402ac5046af219b502ec1b62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b869dcd63abb3ed33403ead0a2c68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc43ef1a6868e0c958813c2f97cc88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e5321df674b1e559947039d8dc3b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dbfacc650775fc587417fe2511c69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d6a7f309c2b46ae41e19c76513362200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0f818011fa3d2b504814166ced43a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b299142981c8bb89ff6bc38233b0d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43a963ad9ddd189fbd3a2128b16e09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8834b209f339f51b41de77c545900204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae1a03b07f8570e662a412f722880d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a67bccc767fc47defc4646b1def56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35deea46abd4d8c8dae4baa3053118207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4989d9b47cbf0c3352a8b9588c245a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652760dd53b6070fac493bd0b28a902209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532a1f340628f670c82014178177656210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213c9c48d8e3cf763172d104ad83ba1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd170c0b45b426c46d2a4f5931f944212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23d2519f9b16b68aec8530ee193a33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361b8580e123339b8616bbf5a02bb3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dc5a30ee2e468efca94d60ba2008f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb068dd593242db7dbd99ef4f5e3ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6ddd34263d1b59fe8dee7d22c20e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f077a2d5649c50d16e18e2e4dac2f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee3f65f7f3a28a391173e5b9a37247219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5591f172c263d6b2fca1b541f87762c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d6e979a8e2d446cc9036689847125221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a4ee12a23e04d2b2bf12fbf243b5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4552225bef39a08b36193bd69e14e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98b7d8e05f9827ca0c6fcc6a4f4806224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd0733c3cbd5c7d3172fffdb5173be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f01c28fdc82d9c3889f92d7279190226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2bde244f18034fc5857e200c86d09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483f3e7b96be6ad09e499957ae26b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0d70461555ca8e7b9679328649ef4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aded15127148b83b4ba42f55e25ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780942a226cb5cab24441e959a5921c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fdd0ccbc5731b5b4057afc319e6a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4be75c191182e78bd8a3fc177e599c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6297cc09bdf740458150c70bacd52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f7c020f2033b3d08c721180f3520235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a82b350fb33b52207b0f2a5d4206236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70122e14b59e45c9429a46d58bd1b05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224ec8d181635c4b66eacc34cda5f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c676fc84439428aff3c788cb0cc9fdc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c4221fd05354126e17c0d919d407240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aec3ec9cee5bdc389c4e35c799911241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e45a2114510816d4c3e7336b0d8f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dddc96f271261167dafc52c4f8734243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31783f5daf2a756c44e96e4de9ba85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3deb7489c90e0a6215ed6feda4410245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148cf0498e25a6c2697a6c107afc7f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23fa5d83a160af64b384329722b509247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016e4069b8c4577cf4d5014f3c788b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01474633d3032e4fb9e69b7897b34d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ff913410aa3fc34132e99b18a39c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378a776b954aa0b98d5230bae51f878251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4aaaa921f6ef443c8d47c85fc346a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477549a08d6debe6105b32a81ac83618253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130edfc387837c1631eb7bdef37f03e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3379dd2f944a6e4677d04d5fbd340255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc76aaf20c824a4e3d32665ca0c84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79257e8e60f445940574279a01f390e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cc7b7c115c4fcf8620c653cabb4af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db1b4025bd8bef0536794052225e19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01cd96257d7b9e3e1412a13a1820ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3370d4944d6271b272610f21f356b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721592f1f997f93cb232f56b92edfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af9371ea48aa82d4174f60dbbfc753263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d09d57a5a0f04b2df87ff32f2460264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cb52777fb3a2995660275db9537e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00990d2b029d8c2289d0a9a91a177f7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74126a6f84b9a2ef94a015203f8ef75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a81c971199c8d99af4b22cbf5d4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cfdea55ecd74158403daafb4892e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9dc650469aa60abc581812c9ce1f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee517a00675c35c0eaefc90872fa6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c3aedfbd153f0ee40613d22dfd93c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836771916949d1b6e237335e8a3e96e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66852a3e4580f0e93fef938d2f21a978274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688066b61a193537f1723bb5a380081275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547433c552fba3dba56b96df571fede276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a080c6d5688ef31a92a4e3f11d1fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd51931415ced048118ead796d31da7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8363f11a8addda1c7afd3ad666b5e84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824cdcebdf14ef0cae18d8ac517b73b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5d1436ce67792898e070e67d930d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179ff1b87892142c2daffcc848ad6ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4e3e19f71cd1528475b03b93b9499283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c3d951e3631d3aab8d69c2ddb45db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532528314008f4fa6698f838735dcea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95bd05cedf4182f8a3c23f20c058b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42b99b91254beb6cc82886f0ecf099287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27b3c26047c657ef24e0b7e21e7664288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9517b5a2a56766dfd78bca057ad5831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd96816c3b2bdb922c1576fac45e3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08297416a309f4d633fd864912688e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0b637d965af413fb95a760c8077504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdebcb6c292b0daccaf77650cad33355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be502f2aa46739732f0ce7780657b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9a6c28fe4ce6ac93cd6275f952aad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398a51f4a4ef067337c0fad34afae588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25f3bde9b6cf49868ea2ff7a9a7f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a72b82ef9b32fb798f55cfdb61e51110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1bdade36515492cab8175a2c03e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f128fdc1e01db094d251555bee1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca397af0cae71b7cad10fc269c9a0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb78d2257861db4ff6cc173dec4c9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2fd71e59878ed8df77768af98d91f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59878cd9ec26a5db724a7f58617fbe6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74888d281b56b24ec9e35f41b43e5c4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01fc6638f44f42b701aa9d6220e30e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b6ea8bb14ac9695cdd9fa41bc566219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41ba2b24490d367ac79ffbae2bad2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1fcbf3875ed100e65eb8ae9edd9d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ec7be56ce50cdf3f5083244df679b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec55ea33718e6551c7a930736428ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010077ede8ffc4bfe62ca33156528dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae029a0f7c7b70180e4fe1881bf49c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedd48d118eda000d502b48c235503b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a2ac1e633cee3781160d35473b11a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e85d8c813d35d988d0540f564df97a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e85c036329dc3116384caa8456a14b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deadc36448e95e53f3789f3fd97c7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7158f5c577ff8b9ec94a8a1d2fe08e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953441f695d1d7ecbaf5e5d0edbb5d6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af22b1780d4669c3008bc69345d0a2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a58d4e9e6d4c2ef66ac44938a262334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c95129d5fc781349534e1980931d2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cf8e7c0218a99478c846671f4c7af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2204c0f0eebb5ba019879a17335b3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5aa0acb8e809f5b82523369f9ba2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182c6f160a90e64b505b7c7b922d9c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d72761b238bf777efc58fa796fcb5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9502e9f87d3d12df6e5be99fe5dfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221c4a10fd314c4aaeb1483894e617642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4621f717c197c6b14d3c62f76948c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880bbc16ba4ee364368a0c79ad6c65e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979128848b1fd88f3e9169f0ae613445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef452388d9000edb1f95a99ea9388046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81465df3fc2ae485c1f90c1a21d18b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b43b441c9b818271c469712a1800648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0704874f2ba81df6913322471c7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083730b74c311f55cf231b495cf7ed8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bfbac1861c5f70e31c9c9d4e0251251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0bf77a906691f031a06f3fe86f05d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75624d42d50a8885aa445ab9167facc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28edac0be639cf2985c009054e18cb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545abb684a7b6505424dbdcb6e3424a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c27996de3aef99d7c685d6650ac7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56060a296877dcee3625341d5e36763957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602465a3a5eadb6843de05ead6f29c7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fced8cacbd6443d411da0f987277c7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38292dfee5effc630d25d25eec88527760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ce1eba3ea61ef1d914f36aea73f8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd73064e3ea3dd8826d4d0faf023b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310ff948878c502efdcad95bb2912b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f01fab05dd164ffbef97a1a27da34364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986222613e462a182dcd95562213517765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2ac009e214855ff78db4fe053390166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9445dce40969273abb281683f33b5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e551466cce1622c7d31fea3bb10b6a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e78dd5df4695b295b559e4cce04e6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c2ebeb57033c9ff1b56a02e940eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04844980bb81f36fae2f6cd6daa9525671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b01486afef1a93504ff8c820f434b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae765cf08397529d86dd33140ce3b4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e43314369b402cd533dd7b2d1b95a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d11db6efdc2077ba6a98c26613f96675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8b6b1566b99cae170b502de353fff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f6c13b18ff7a6375ed0b07f339a0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ba4181c85eec4fe19ac861519a2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad3f182d5e7cb7934194df9cc20f6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43456ce44ffd8bf238886afcadd06f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12743c6efdb486531538e79d27b517581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d4f7c94e186510120d5f7439ec46582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88274671dd843cbf091c2da23bd580e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f30255832c9a22a81e67283bcbf0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b523004cd23a4ce79f74a48b4a34e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb3442efcb77fc74762bf19c7de20f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8147cf4ca0490c806b536596c6bec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12652130d60fb42e29be52c3a1f0fd0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c322bb8fc55957beeb413faad50f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eec082f37f3554e9a78faf1ef6cad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d3f41c70e38a60c82b7c2e390bb4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab116750b0c6fa2960fa083d158bc3e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d02161ed15902b97617f274f8f23f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5cad7af0e716807735575f63c419f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9947df22f3a296ec397b8cbc28c13e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685fec6c1ba5b006330301aaeea220896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26ad6cd50ddefe4569b3287fde860797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04e2f145d6cf6120294b6d091f1ad598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cb36af0858321ff96ca8d9964896d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bbd82134ceb912e106e7f000a45ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc5518f79ae56063134815f4495c13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7653232bee30fb62a1b66911f28ab45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cac3c7ec8f9e71f0cc64334e8b1323103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776dddbb4c98c207eb9ec52d8ffb872104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ee7aa5297e5272f64014a30ac0424105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc567093ef09123fda3ce8bbbb571a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc01ba427f020e8f98517ece15d9b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9d9ecdd2d60ec0b7771ff00a1af5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf661d4ccfdbb698fb26dfa073eee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275712f174ff8ca001fe6f674b820312110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb0ee86183b028f391375804144468111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc43f6f3f909f3eefd0d4dee92d2a1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97058020c35f02bb93ed326259586113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076e22d77c3901daa1acb4ad4755c3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ba46b86f387e88bcb00b1bd9697b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b62086c0b90fe73da877a65fc0a9cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f48ddb0c887e4e9d879f39117a6572117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc56b245781b328978b6b14538bbe07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dcc19e30d07117df9c4b39d7ac04d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f76c3f9dd8bccaf4e4b352d3e3a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba89a6a479cdca5fc8fd26346a29ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec59315233453807dfe26c9710a3580122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd960fc832753fbcd90790176b6d19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e39903892275a4778c3fe3513811124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e80f82b74159b7fbe66966fd085d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270bf04919ddfb1c640f2e881fbe06e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a5d80ceaa686b77d5f4fe258643fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d4a2a4bfd2319ad486d5c01fc331128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b59bdbd1eadf5806192a57dfadc1e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662e1ae3e622f96303506547451213130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9e2114c294d163e4bc16776631dba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fd23ee1850b683b17f2a3e865b98a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7b7583a6fb717fe1d0e793b9d6d86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea865749e7ddfd25ebf2940121d25a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda6da144822363623da54e8250322f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7303d86d1c0b9505923faf99ec07b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca1599608a7f2ae45943dab03f8519137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb806b25c2976a53ed04167efa6864b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588dff423cec9cc6195de1b56413ca5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8762cfcea9a601305cad902c66f187140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7013458b0503cadcec061a45bfb50ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f2d2fc02d136d31d6835bb5256726142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d568e0e9d61ed9e4c18e08f4ec36d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448d06eb9656070422a39db4f564b05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebf4ae78965782ecfc4a07f84c92be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a99d635a77d0590b5811c0b83d014146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240896f6a86bbfef734e7306031fcb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be9487d20ad6f57834454bcaa67b26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fdbe7f4c4e294e1f9f334557334a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48edaeca050d9851d20a18fed4bd80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442f6531d2ec79e660104c1497b1f0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929a7671f89efcf2c2766fc56f64910152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcbb5dae7bfee1a6782a3cb5632205153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e659cc19aff809694e10898e623de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd7280e70c9aaa8fa4ca04cb3edbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abfe063b6c2bd4e49b45bea7be1048156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5be7ba8cbfe11b6ca8feeec4ac3873157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4087f9a8639c8ca9cf663cc1c8b82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d79a78875d008100fbe8d515af12b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977095ce1509a4c93ac0ee1d9bb4d95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d215ffff0fd068173f370464f1a2f89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff29df0578b4ff840ab427052f492e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728a84331508d6f9f1bf2ddee18ff37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ba203c18445e7a957c5e18946105a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd7ec317a640d81f63d9f790ad9200165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef61905456d0db654257015e53f377166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe57b8bfcb7bf9c31b851f51df57f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b7ec42f51293061d593f2a9f9f8b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36100e3b33b5bde60de6af71c95c268169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71e48bf63d2c7406817aaa80a8eb37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f12d90cf2ce85f487089d6dd467569171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98f42c9683eccc2bb9642f1c808689172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06989434676476ee81466129d2cfcf63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad36e7556fcac409564c24dbe128808174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39736729eca10f0dff5616e782b543175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375c2985607e6b084281e012faa6d14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ac24aa018e77c623eb3ab7d46ec5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b6175a2270e88f613573978beb712178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542975cce1ab28c3c597b2f77a38128179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9338e36d97f36ad73606ed1f4ad8ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c44d6222d09d0a66af0824d43ebc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bb51ccde883e9cd6b1cdf679791c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e580b817aa5a5133c4f36df1b6d5baf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4f62615094d680ba9930c15e0a79d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb8fda5c289e1dfd919de3f773ab66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe6736bcb3aecf03b85452d12388a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f71776c8949fc960eb8e023c80818187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934001829d506a3426cd0e3f1044f2d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d189b38f7978265b84791b12c09f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7b1a5e4588f2613a1af0e612b1f9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa599bff1995831c13220ea3a496e522191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bf6a29f644a490e388fbf26a63b2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaf38e2aa9a4919dbd5bbd5cc8db8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920129cc82b18ed544240757c18cf0fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457672474e33771bfba9b853358a59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70acdeb12d0a318cdae3f10447dd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96cdd6da0a80f5e5d510870a775c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb42ec617457d887637acedd0f3bea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03521ae0b1b4d888fa1c4c3d14432530199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df39eaeb4159313079a06c5ed40f32d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15274b7b4c99ef40717cce407ab4b451201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30cb7c2a0746f6bc17b7fd3c8a2047202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed1c428b52e2892468d0b9dc1ff7b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c88084d6ba499172a195da89bef3d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e534925b916c30e5e2f4aab8af3be5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26557cdd564985d681a511ce893d4f01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89be44efa5bb3a2307034cfa2941c75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15797373c0889e0c23968b48d923ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c9da762c8bba5fa3fd0b62f25e785209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820d98069d39e041560c3de5cafaa9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615158ef588f50f22d59efd555713c0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7647444eee884d8de983fdcd78567212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a08cd1636b7c017fec7c09cf5b294d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f977b0a358cbee6ef9ca1634b0f0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c09e096597eb17cf44c48f8521798215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b0b20b6fd5e0e25623d2341d310c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aee4f82a21672fa545394024e5bf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb5f331003bc7bc19b3ba0eca27d26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3bb0ba673a5d9d304407f68f62835219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a7287cc707bc2fc1d38e7cf1b177c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11e1a7b47309a6087cda6faa63e569221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75dd83c6af4625d111c0d4c0ae0a25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c25209e6bfc2cbe37f50f11a79973223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c743c52d2181a600aaa91545748dd8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd249957a9430fda78b9998c8344e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fda14ed8dd90099585fb1dd8834ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3254923b09e712c7d510f8395e35dc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a800a935ab8335a09d88349e9d6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca49e76e665d4a3a28f0b18802513a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1865546a20b53301ba71c95856a45b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eded031da9379d35059e38a5ec0e41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf8a48a33b7882a6130a717053e2e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be30c5bb982e396363ea4bbff43f534233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ca7a5d6e33cb2ad1ff160d565c88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1d34924d235bc4e2465f59820e57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d46cde2f74a3785e1e551c96bfec1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5fa04831edb3056b9be8a03f4f4cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572983f8d869ad3e2340d85780ab4461238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428743b8873100dac0cb29e5b73f770239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bbea7caa979220a93c2913be981c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58a3fd1df7cc8c1d98140074533de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274845c4c188979b774363ea717a042a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d0040faac4be305788974bf59b831243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcadca5eea2d5df453060cd6100169244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8c76b042ff2bddce879c224f61dcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506d1ba620cbc2a73b19439c425967b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c14a5308a1659e3746f99f1277ed5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888bd5bb780f2eb3c14920f8031f16f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca4cb3f55fd93195225019cf7517a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc6c0273b1c5354ab3393c103bc99b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5549c6cdbfca02ce3683e899b7a4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd815047189d12d8ef37bd57ef2efc8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74732e95152bb4b74876933d20fe3009253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb817fd09c04162c41a2093fe77a343254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f21d6ebe5305ae7236f3dad8aeb8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e61598c285f9f4bc74074c9f8dc88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f8db4213daea6608ff7245e3a004c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375454312c5594235343b269f1000811258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892cd1d471a46030b8ec7ca491b7917259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66101106e0ab22ca1f8a387901de9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b5f04643c6c44fae0cb432ca69107261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671250855e8342a466c678a7d947eda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310579eb5620103d7b11d2258e63a88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681da402695d1ab4773d3e0e82a6b64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd36072fbc25a590fc0eaff29173ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278385e651a7dbaee2b0e9919d255431266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda983863e355a98c021cc746254e7c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf526183ea07ee3a83e767c81158d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a00b09eed50d9876db3a8c3ed89e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23f0f041bbf299cd0b21499c9331aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3128711805d11be1d81b43f1508a91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce3537a760140ea8d9e76e1430a66f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5ae0fb205aed72787584a0087131f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8927bf1e9fd3860beb67a704bb9c2d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562817b2091a54e0ef73c67b25eb1f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1fef2f36199f1a8e06d7c55d42cd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742b6db484eb182476fb3c1fd488b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc6d895bf062b68ab5e3b7b7b3883b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831a49c63b2c6283420a03ae6e1874e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b25fd515ff66903ae799292c0d63c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514667fa5b910e8362fc31cd309a17a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e9e20dc2f2f6c81f862250aa017af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a559a07823bbad8b47ba754170ebcb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fda8f09a595cba49c83b234b34608284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d2a87dcca01ceef4d54b6bb080263285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fdaa7ed1110f4f32d5e9f1f19d18f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b23be606035edd69c6575268faecb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4febf784693822502c1f700faaa355288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>