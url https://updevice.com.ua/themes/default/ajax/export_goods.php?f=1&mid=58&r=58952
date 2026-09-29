--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b865f9bd88ee4b815a8089a4ff5e1ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fa57f9fb30a18cadb47100394c6032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ece611272254a8a923504372e7cb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063243cc3cc7ebf4d5abd145998c6b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcbd9f4d781de7d4009797ed1afa4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7040343058d2710993a738705cecac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340e0fe09ba9697b2d259ed8285fd3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bbcbc9184545c7803eea548aaacd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187e99d998e93d5eedb16738fbefb7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317396a1e50ac0f30fa376c16dc959d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605680bb9ba27f05d99139f2a9c02c2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfa53a1e112b66cd87ddc2ab5f21a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f68a8d531d8e17bc66e145c6d28c8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b1ef2421f58a428822911ac5ed80f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019908cb5913d71f1b7b52a6ee726de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492766bf3172a4356709a55ae818bf0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54a329787c2d14ef182121f43fb45117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f51df5626e6c00f42782f1094e61018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a33c8ab1e9e30ca142b4e86f6f6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13408402a0535f2b5f965d212b2bdaef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4e03cb78210bed838687fe5553d6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea7ddd0b77eaf8839c59c2b82fb6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa658db4f004a3bd34a19292f8f7792423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b64d8a81167d3f9a070450d8ad0d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac0fae21a78a0b6349cd93e57aa5f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24101bf6b4abd060168faf4d1b648d4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0140544a69d2f8a582b32fd2cf88c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507be5abd2c93069f0d27b4bcc39cda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecb3b34c57231e10f1b6e2b783721329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc533829e668399969ee4439569150630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b6bb22ffc23734527404b00f9a68531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e74996b0883a66cd3e786823d1f77b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d24a5485dc43b9c5115ebbe7d858c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33884f7e608ad0ec3300f7d178d832b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928221b8869f9aef6f6501a90b719e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e05c62a055b9ff44588ccb0855a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e44bae3f5f0267e4706a4c596650037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cba8172afba34211c2d378bbc96ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfb8d97610c060d4b5ec12aae1ac7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7622163aba442e1275f9031644a5c0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe37c27fbe9938f2ca5e82e0df839aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16112106063c85dbf67bb1d96883c54b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2884838cfddf7fd73237db0ff8836443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb71259865c2af3a54118c9930bdbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d79825f7541c1fc484a1691c44de145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a159a9a324b7c11685feb5b79bf83e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb5a62fa371caf1128a22e899d0d5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf7c5ece342a0a6f262bd8eb01ea348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e87b8fc1c6b0669515c397cd23f70049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321c6420de4e608fb2610c92aa0a40450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a92ac57fc1459b6bdc25fa03ffff1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee49f7075def1dc8fa109ec270cf5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee41736418299ac16c9106cd56714553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fa655120711ecab39b4c05102698054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4afc40c0448857a44db4e7b4bf9b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e0adc7337f97ffd458946018764d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d903bf10646e02b78bd4db53cbac3e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8ce663082d4839f3959d4ffe23bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd35dd9f7e56f698249769eb54debd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be2b693fb2849a3cb60ada53fe0fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70c4d7735ed16d6347e046ab6f8a1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba614cd894720740c7483ba40670f51e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5e0bdf0c88d410948e010357e25f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1d9ec68187e9b0ed10e3bab94653f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb276f5bcc400a8963a9b22ad98e56065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd799289d6b59e85c0c2744e6f50c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1941076db379cea61910a3cc0a852967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d4af0340ddcf34920ee52fbf702c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749556859ed0ec8a10a1c52917c916e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481cb95c2e8a9a78c17ed3ec8a3738c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b94b8a597b47da476a8b1c1d2c2a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d68f4bc1f499177d709a9fb16a99f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f1a38e2f245c6156d2aa9406247ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb628590d35ecd3b0578ca858195092c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3143fb7bed8c38a57f14efb2934912b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4417f53353c9cb5b15ecc688ae26376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60f41e638585a6f3ca37401ddd5b0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492113c1d5167c1e79736dacec37aa9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf94e293b6593c92a75e04ffc4c5bdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d56644645bdc230d1372b1f39968c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514dc4e106cb1e2da7afabda011c05c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446e2f3f60642b54d01f6da00da012182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e0279ed284e5a11228bc99733f58483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851e36e8b5f4750b2c5ec3f323dde8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df87067426c68110515f686058365d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6e7e770c9635a50d42b8d6614200886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006c835774ecb97f2c87305bb165add87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922295801f8a3dae40fd5d40cd9553df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8b492fc2859847c988e819d753f0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a37f5672f0d7cd7c746f9482b08ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ec3eea28e25b721db1f6776da16c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140e1d47bb3663727c254b3866fed992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f5336d73a8a84cf18db3087ad2db493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683687385eb232acd508d41baf0733c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702054449d63f856d3bd0fd4bf06f3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94552c1524067c7c4cd3a39acf0ae90296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd715adfb91f59f633a41ff35f5c474197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f951028de70432c707d0c7d81ad19c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df219afe1a311cf3069024dab157f7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89fc41b84364c8d15ce900875cfd53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510da5bde27d60c19e0642db2b3f7551101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b90870ed016168839ad5cae30553a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee44cbb67399f580b782d55c0a04df5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9749bcdee21ab68de4ade5efc3f54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fd818d542fdd6fe222987915a5ad3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1be0931de9761922314aebb4201cfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c41570794b5158e29ead5472d4c23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e47a31d5df67df59f4b987a23d2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1004c4b46167e460b2e5920e061bf79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8e36266b28335e0673cef42944315110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed8239ab30de24bd71be55a9ca16c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a8522e5e7fa4a3d92387bac1750e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897baec50db79fcc4eaede4d090ce7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc3f66028dfcd8c1fc59875eb79b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b58d11816fa335111abe96e410885115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd23236ae07d4260cc61edc46b660f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c40a78f3b0e70246970c9a77c838117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af6ff65c57ca9e63317a05341f16e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c991fd860e2a6a41895b318a245fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c86899ba11dd97927c0254ea87590120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e7eedb2b9f765f34013942d9875a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c9523da6da2cd47f86b94d5d98b78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e6a82f853ab7996e6e8ff2a373e74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ace076d2630d3fefbc36d17ec69e3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0828e6647c6cfdfeb523b21b285a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97930aa5deab6ab423d5bb642b9694b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56bc6931137612e5374513404642bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5ba83ff6441ccdcb914911b05e3a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e99655f88520da1cc7bd78df976af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d8523491a03ee4ea15fac6b095863130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74582e80cc554a4b88f66cf035203c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d2dbf3fd07d1e35c071a3788c3d71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e109f79e3424b17ae2e6294845272b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194dd3c99d682441f130921c13d9a73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca6112418e3f3d0987a3bc57ed0bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03109d992f35157fb231cb591a904420136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4a7c87cb01e7c0fbebb4a2b17d544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d09201e1612291292aa5e1f17b00a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f22d5bc264f543f5d2167366997b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf414377ac3f22a1560bc388c6ec7dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38561e750a29d439b8c265cfd41dd4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb7487baab7d443ef6d3f5d257a146142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb4a12dc98253ccc508d71d2d374b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7156510a80532513eeac5bcca474531144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b251c1b7deb78407057c1c5b82f2006145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2f60787d9bf32cd09148060694eab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8011cbd2f8df1ca5df1cf8dd57fae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da52914f73477d495b177965fd9dda2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e129e09000c63bbca7672b52acc4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ffdc53a80a5e87aa4c1860801de6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598aaafe2c271f9201ee285c79abaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983958d48b209e7499102c5e3bc73705152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefdc65068e6a229f4ed1af56d9501b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63125e2b8e870b75ef835f62628eb8df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51f0b82e04b626f81d148f7899f3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597dd5d37399e8e331649439a5fdd4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03852b67a0eb20d56854b2ba0e0ff3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c0cd94f02d1d84fe063283f2c1ad8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfe74c6e0e15425d06ae000f296b89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc790436ba711a73fbbe9fed0813b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432276f1e2c1764101f779f870c19992161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bfdfd4361168eb9f23bf378fc8dd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149568ab9067b5488d627a45fa9dc51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95433ec9019f43ec695e4eccb64a741164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ded3c685a8da97f7581e2d004f53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1f61fdb856dda1fc23e47d9f07936166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdd8f176bf7870f9b322d9ff7f592a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dd4d1a9c4eeb76b623c7d49faf90d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c58096c8c37a6b718b92ed5b19053169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc923872c53f97d38918dd8f46ffe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50418c75d4e0d4ef954b5cc279d3ec6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bc3483396c4b20bfd583883aaf9c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af725292ec1e226c0e4631040fc78163173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe8dabd634cef67d9ef60a5ff9e9b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7059e1d08628008a5ddcc36e078752175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ca44fc65bede5bed0038826a523d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d917ab7ea30934064635fa63f02ba79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d2316e2703b1eb8433a9a25831ebe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b97723584c795b2216e86c19e3d31f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c997263e09bd5baa236542edbc397180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216710d292cf3e988639e39bcbbc56f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f21fbd7b7f3ef5978e7aa63e2ddf4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e09c6ab0d3cc8c836c85c5c7ccc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3df1cba29272f5f0be2caea113734b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b5523697c4fbe23d1c75591ad4435185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964eab8a67248f0a33f51e688fdfd20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c98b394cc4b2d0a60a657b4954c917187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef633895d21a2857f442229d1e230ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238aa1e1666a90d1d94eac75da2a36a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24457b0b48144f5a82b5df145e5ba5bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d78cd99b58b7d7d263c9bd9bf5c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de68015c51afe0789ba03f8ad7fdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf44fad7f597cf303c6fba5359f5a06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7100d0bd5c916c36ce1291af25fbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe24ce8ffb9a68152258fd1991fa16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f463fa2bc2da29dda44e1342ed0da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a00f4c0192f198e1e029d880af6af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b63c3b97188f5b69106fd321bd87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ec4c6525070b6e653f6892989efe4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd757799c3662cbb0f07ab7215470026200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73205a4b89816629983c9a805c2c4405201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bf7df5399758755cd2fc1f5f256e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9ea7544561cef4bd364064e520196203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f5b3f718e98253cad20123486384e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9215fef43acda64154a7a08c35530205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d95b6219058a45a7382aaeadbf12b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008751280fed4e4e6c0d0914fb7b27fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9795e277f9fe53665a1e337735dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c94448806dae33fd5af5c47faad2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05925bdcb94f58d022588556a6d83e1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f334e546dfec1d02a19b837c4daa9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b95b67eb362153d09915a0a8212cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36e034684625ba8e234a00b2551582213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c35819f03926edc58df8e1000ee99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9333c16753a72c2dcae5f84ef7009215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707f5fb3c4dc8807bdfa66c51fcf668216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911074baa563a045080c31e6db9ed19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f05af10b596633fc4faacbc81158218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f8ba487334a63ca9f9c3bd14022cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cefd85c02ad4ce6a1b4b977a34d9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f26a9f6ccfcac4e30a8ba4434cf52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e1cf5c1f10b796e16f32c2bd66754222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32bcefab161e90a81286a9e26abcf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b039544cd2b88fec9dd0d9110797c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14562dcab56929f96e8dde0aeba0e26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc51cf60994f2bd2f8a51a2853581226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847cbd460b72a8b7fd533728df9210f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f5667c1001a2f321a93f0814867ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d615ffddfc1a8169a54db0f27c0aff3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71459a6148034db2ba0f37d3f9342353230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb4611608e5bed1a31645f34da974f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616400ff9173f5e24b500389c5e95085232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e276f2c7f705607b1a2f8397c9a03e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dda670bbcfbfc54dafec422f47020234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41daecc6007311c8c1ae703b5ffab93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe8ea34fb7cf6747be1e9ddf8f8edb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff5dd17cf17195f3e524a0520f215c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8021e0922f99e65770b12b07a9246238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213c21d9166b08b9a99ae430b24f63f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5b9c2206ef8d2b2a12692424dce65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21e4b4ae9970471dd21cb3cef3b11d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f5e79b5c7d29aa16d4d4cf2c33b4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fe563a4690c29587bec1ed669d94a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcad5e96b2429b05187f8a35b987d00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0abd1ad9eedd77fa11fdae9b9a3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e17145682aca252bee430aca934211246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38acba76e18f8edf389d5f887a9e69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab67fa422767ecd9694b47aea4fec2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84834f9472bc36e21b3971dda41c990249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b59e57cfc5abdc01905435c57d2fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc4ed6d95a5811923c96a11206fa33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17060fa1363bda30c629757d2cb1981d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd20cdf2617d89e973a4ea860ec3d2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afc8402b2d1f91d3126a9b930003a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a1f3a67d55e745602b069e3768bab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4ec85d8393efdea720db60bb8d8fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7582f1f1a9d75e178ef9b8f0ecb5c35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33250f3fa991e793fe33ba5d55563316258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0183f323066f40b51ff8d6f25a142d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cff57911f57b844dd98c55007cfbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433570a4fa854476129ec28e402cdb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f5d83a8167720395d94052a9283f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082a5fdf5531fbfca0dd808e74efc03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d3933fb236c03a7166f173d37a172264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609b3b3e365c752b97cdf102a8e713265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cad3bc614f373a42c57f70e2ee4962266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3402ed8a8a5feff4d394a32c66a50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba2c20f416a1acd40e7a56eb3bc08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d89536b0820bda586323fdff06c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd21fe1774f76aba78411a550cf2fe3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094447d6d637a085e53545f7c6e2d6a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aedfed2bbfda98088600ae0923d81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc5400a58468c3083313fa404ff4ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dab0bd14d761705c07adf5b8a64c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3adbc5f2764ee62104834e56eec97e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63a0558f80a9998c3a6378d8775857276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc59c223675bbfc2c90dd8ae553fd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5323a94798c23f4dcbe1e20808bede278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c0fcf5e864ef6672b15d82758a756279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb59c1cd4ef8dff6c819743480c52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8e1a3d39908fecd81db77e37f4ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41d91fe665b31ce0fdd060fb1290ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b437fa1c96d6937137642c869aba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8f1f472a5ab85b20e10d342f46d85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1b73f5f2fc81526047971a044a09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c23d98ed3ef2641b70ed13e913405286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940613583f0123121741c50900d5b8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13677c51eb49789f8c0ab1965c95a06288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb205a352d0097f0abf9a1302c6133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3586bdd1aa418a3f2b1965a2fc86a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b30c12f10a33cf52c8521ab042e9cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10aa076269556a3dcfceb788d836614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ba8a6e3d79c0a53829347b16de0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d154b86b2a888e7333588a6f31c306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb489808223fa1c696e72f071eb2f4637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b9e61938cf5b27d7fcd0f2ebf86e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae14289167d56ba82a7d83526f4db8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb598fddfcf6c541a90b6f1383de1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b534f32780acf85439e8fb85eda5fbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091495c340463f0975113029499aa7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947940c480e902f8b039bfa03d7e3a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2c96301388c3633616b7ad14fe48a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6676bfae0bbc94cd8b7dbae47104f7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df3d14b77f9b4fca24f633994f54616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72fdb243000f38c005a9e605a332da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac0e37e5f49537965a5c900bca292c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c1f38559c89e10127a13fcf352c7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067fc48b4ae1fce73a0ec232dc07ba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d37f8dfa78386305c0c2ed760a91c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40986fa29d881b60a7181971c67a46f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31968059e3adce8f2e78ff0554122b7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2828e00097ea6716b723765482d9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63a9004cfdd016e79741b5d6f410b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0644f9c9a8bea9cd1dd5f8ddd3c6ffe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef513ccd954e1595a4ed48c67cee71d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce693866ca41f17fbf738599c1a9a4d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659cc62530217595dae624de3f1711f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d65e4b9a570f3c6417333a431df46530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b94d57124710b6d21eb61bb12933931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57bc138696c4449213a0b2ecd19e7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985259bbc0cfd285eac59d63b1a23d4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41103d9071be4195fd11d2aeca6d96c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d22e4566d664cb211079d03902ea8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9343cd7f5e89c34fe57c95f0d862936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca6b3745d2a9a9ea0b041deac7dc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb781e66cd5bbcd6768ea2e968fffbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d8ff8597650faae731b98207fdf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e64fbe8c587181b2a94eb04ff236c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4be990d4351e784de8ff001e68d4f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16131e65b658638ab7a4467f7382353142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb6e1fee7ae0962def79f4181a216443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22ecf7d44659c08893162a3f2ccf9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600e4b3c05e99aaa25a505a43c9093345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209374156e0cdb512b1303b61c1868a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0137a964d20a9691ef53f02dc90bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bc1a50a82afe97040ec28e63d0d0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0260cba16efc5f7cba4474125daa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b365f0164359e61656c9c034ce4d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3dc9019c0e9a4cd6c2c71cb11e50a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f510fb829e2e8c4e510daadb0557152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779617a50c30df0913592073af2d3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d62ac31b922407c74aec78cea034d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bb1d768968855638ce941f5bc63b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0b9f3d02d35090f41acc849aaf47e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3de637a8eb1a6d62b80a05dad8b0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44091c72abf65525427512d89cd4d0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b8fe0154a2774925ee8a324240d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a094c2f14a7af3fa553fe6889ccd6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede9390e8d634ea281123cb683d935761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab354b71db0ff2da3976e0dfcbea9a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceff5ab3b1baa52a2328979d6f2961563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef6c6e77936ab81adbaf9763ea25c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3317bfff91b735e10cb628596b0e4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995dc3c02e8c82f4598045ee81c813a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22f217b659ca1ef31b8d56b6fde30067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4369e7d7630433b980d57ccab1d603f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2fa816121dcd0dbe3f4c284b5998269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae180b37beb2b30732ea996ff758a5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e0f6a4fbd85307286041e81f819be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfdea739a03d61cf452d972207f1fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d74c97231837fab612d653fd7367f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00291de24611b51258561fcd8412192274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdd9e1c8048268b07288f71970a08175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437ee4bcbfb6d49ff47f734bca1506a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01260d60b083b5d2eafbe7ed0852f25977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceb92668d64eb4f2cc7a26b8b7dcd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878d7059a39c8cf043858bbedf3ba7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88b22be10e9c24dbf611c919eca9c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd28fc2bdd8307e2bd24d9de86ad28a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f701333af78397e2cf65cec14fc42f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a791a16e20ad2c2a8912f64ad0b17883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3196245d8a290a8ff9f1490d16d5bfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2eb51e5a9f23c0a2cd4a4b881c65085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109c9a0dd71868668238d68579c787486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93647c84475323267046a6a40f74fad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08072529341127ced7a36561b5b93f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48f42e4994c546057b2a3ef381012889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a1adf4bf405f419ee8a70905dcd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9145e46b1a30b334d67e5cbe9ea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e77d4459bcf4068869d10d13b9f2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4080a4b0d874ccc13eb78ecf4fda793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d64afcce61d0570e327baa5cc83f7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747858a16a4e93e930f076dbf217222d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0cfcc903af5a440a15bfe490a262796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a85cc4477441f8dad09f56628afb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812847455148a019a17fa28d485b61398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f69e8a67190a1e70ac9f9747c93b4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799eba1bdc75e01d2795a5d181567d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a8af51f8172ba19421a505b5600b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274cc08f36f1d2cc333565e807d6798102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cf2660e95aafa2d1ed5958b968cc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687cfbabece524859c1c6861c3256b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ccb2b7a42db62bd8d17fc78577e5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ec1be45227cdc03cad1675b92dbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cef3600c25aeb4ea680dcd0e5915db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef97536d3d74ea969a9abf5d1b69561108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e5537588426dff29f11829abacc4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1465c82692ebc28c34c3abc529319b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36021c3ec4a1f0c44d665d801b596f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6786c269f2f967221a531a8688f38a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b76081ccc196cb21e9131daf054b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f5892fc7824262bada4794ecc534a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1863fb9c95f17e9e7cae9d26ca2093115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2ee40c3424eb0110de385b5e6d17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba899ef7b640b7408db46b2f9d82ea2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52afa3b21b0acdedef0687ad8b520e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570f908cfc5f4301cf792322a67e6ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aed8c4a0897651e5ad3efe54263169120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcf3472cdf8090be81f346dc4fa8d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2975681103a0f1eded666ad74951dda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4c10800f35b7b0686c1f414a98264123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a995d6860a3e5d895b512acf19c51c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98359336b1b643f35c0fe41e3fd3ce2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bff617db920b2e4f94d57bee20ad6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1c3d0f135a9722d6034eb2482924b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf837e3ca2aed271be5385bf5a0e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7da31f016da725c7c7048b4309fe58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbd4c1937b31c9b2357bc10591180e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efe371c7e7822db10631fff8396d3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f83f7522b56b17c3c4604637b640132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecea435364fa8463006c838a9af314133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463d1c64dc282f623ef32d58f1ee220134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7a30af180e8e791ea9e04cc9a158e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8a457afee62d6c78ef3a3272c6b86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52431e415346de369808ddbec836d9ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db31c1c387b91a5a7766a68ad65e83f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a434dd5fa139b1a42537ee231b464139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d675f63ce9a3cb2fd3768fe3a0179f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6bc2198be2c7c2e3ed71b14802fb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d65da81c493944fe15cb9b9f6cdfc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a66398ded0fab36f672d8702aa8f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e719d8cabdf9287fb55b7f58eccbf38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89c9157d7ce6371e824f49bbc9b74d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d654a3921bdde5913d99bd2f80fdd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d0b164e4d31a4cbfa9cb0ec4572e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4240e9f809570d8c0a3fe239054a920148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a7de1a9cc459ad5d29ab45adccbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d48e70b371da13a7cdd2c6757d3668150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec30be4c8da2ee87e79a7e6e020884c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e4147acc8bbf7329c62e806e93885152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d2eb017faf66311e12d796c0bf11a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede683cebf522260e761a2eee035710f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d045b37c34d0d961b7b5ab1d7559e0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb422d6dc3b9ec3af02b3cfb94eb76c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43da27e2273f5da568eedf204add24a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841090e730e3fd5b8b24efda439cb4d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f5d9b82e87112a099bea0815248c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93967054fd57e58f34e97a5f85ab1019160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e21c45ec9aef00e153d4430fa27d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a12108f82232e5b6b6c6c775f7e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb75410b8f2f1899adf92027c62c9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8370632a212c1f0012750508f65a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1623789553c3aa31b7e289cd26c2ca9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43df623bec5746c756f1a697cde6af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834994edda679ba8a0f43d1629068740167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a19b790c303c1f473a26a058777e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e8cde38b00987645257bbb7cea91a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b7c103077be5741023d2d68485dd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef8697d22fd9386436e55df3c51360171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0979aff3b3ebc655add772821748370172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059564d877370d34415c9fa0b2da636c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132f60d58e7d7442bf44788e800eda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12291986303328a88f1568dde290d031175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31879ee82bb2e5b5693b409f91594176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74287ea42319ee105477b366d9aec9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ef153a91a48c6344d7ecc89b63ce1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb88b11574ed7f026d44d41eacd775d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99a50d16815838c7143da0795ce7d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b94802862733c94472aba6e183f982181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeabc0ae2f728aac13cee38bc65fbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437c780f31cf2b19f7768e8471bc71c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6da8d9cde35d24dc70fb0f34490f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92466312711b788aaa87d9b8b7266cb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ea483ad2ae0dfe1889190d4e4a321186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1718c95b08b8c83c64f16991a691e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8e39153f5c2cd7cbc7906dc015015188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c081409e47f22c29af4358471272c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa0247da11c5617c602d9077a9142190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b0d7d025379c5386499b9cd739fa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d694fa844b482edf47d1ee899db6ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d6275cc6ed059470c4ee5cd36b99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05388a55af1fa4bf1492241590918bf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518081fe895bf1416f7856560d48870e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb22444aae107ea64388f62d26376f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4580f8c56c3cd6d5051c90fe6f237f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fbe76bc3efb4386451acce9d8a456198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f71be5be33de867ee63939a1641fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f79ceb73c7885528b299960cb94a28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d304f7807c2c11f138b3c84a84411201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91405b088d602f0d8548ea43d9ef5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb89824b766ae6cf1ad59915265ea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b135245b5f56869cd9e5c8e73f3b0db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b29d2ee1dc7f405df4bdda5ac463205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0f95c42dd7cc1b2f2b2915ef3eb01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06115ec02589fdb224a128af6fdae853207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4980ca5e297b0f9adb1fd7952b52d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee7b0f7eeda42a16de1099c5bd6586209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143dcb20073c70a0f74146c5fae4d12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b08e1bec4edf03a525676e621f6e6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33858087e378bda9abbfba4d1a5b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9b9add3d2301d1c97b2b0a970f7da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53db6fe67f294d48f55a0092a24f107214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb91e7f9fa2487aa0fdb3345ce59bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f79c352c54539bb4dbef83c1a2364f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029562a82b06a7c389192fb1d1e760217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04993147b61486fddac7a3afacc43b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706706abe03cd87ce60b13cc4638ac6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f006f9fd55ffb561b8463ed7b50c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7543675471acea6e2801ae95b3ba5de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a112e2efd0952d14e435d68a75db648222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963189462265441bca6de804f9095580223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62411dfe3ff69ee1dcc7279c94bcc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0171dd810ffcc96707ba8d426febc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ae1ad275f5f65ff580606f534e62a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b3dc3769ef707611060bc6637af8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98591bfc4e00f3856e1fa357900413228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7df9c356b662a82a08561e97901ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a010f0f7d599e671c7a2959905d9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448918912eb1972ef1ff52585b7bcf06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586384a8e69a60cc58a9934b45ca635b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a4cb3454d5c79dd753b9a6748bd74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b77be464519b35fdfcf73ff75a369234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a24dd55c432b2a1ce94f825f6d871235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157207bce46d924bbe0b0e99908732236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eedea9ed9e562e11383a04ccf763b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7d7e2e390ca972e62320d5ce651d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316babe413db0ff91904a0d9d1989c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7d4586a6bfe1e894ca94f2144531b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b6310e557044382e63f78cd3ffa92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625b9ebd702fe0ae4abb34274e35e61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfebb1f49bff889c83fb51491576a9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ffda8507caad7db456d253c850d33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058edf42648201775aa85a0b7c6d857f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17bfcfcce33279f34ffe09bc66b3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b27c696ab92cabb4cc32694071ca42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a07eff7a94e371276bd595110a7e03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208abc407fce35752d98622fb2e4b77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124814c9f30d3e60ad4cd20d7596ca19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc401883b3c22b7a3c0b7594c0d3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca38e968e59e2b97b1eba52fd459bd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795b24fd852ea3915cefcc47e588bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3321518b6db99603a41e9a5891517254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c59294a3e50f189245985339fb1e58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a633faa3f1ef61070d2c47c9b57d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a2c49f7f332833ec162851ce7f9af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c49ad409a6da5d29c41626d23eb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58a4ff1b2daab0fee8bfce95145cbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569d6bd71ebb96276c97d0cdad12ce0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5297f854fe8f99c12eb75fd3ca768261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce191c7839d169be6393ee8b08be1e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a70a8f23c4032016350a0ee4176b5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a2209466822eb2e0cc32926fa6156264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b32a431701d4606fa5ce17b4e7f30d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f62ee626fb82387a437f8d2caede34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374f8015326941742ee8876a79d6ace267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaade0d2d772cd6fdcb171dfcc93d9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2099ee2837dd39ccc767e78bfaa2564269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974df9a9bd07f771491429e791e8c02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7f5fda58b3a2b6645a832e0917877271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578116fd73c48f3ab935644a0934b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf3d6c9e7067f4420c47f3cb0f8ea4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe7f6180a164dc48b652862fab1c05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567c14c6864766f21c24cba61bec03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b7d4db10f0b12080c098f2c73bdd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe39171b5a883af7d7e3eb89ddb29cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15f5b1189e0ae893b647505c3c8285278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814709fe29591214d58d9532c28fc5ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f072d1def03e9a2fc1d283253047192280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace91931673b49f318703713aaa96f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee14e7266620600e10d05d53d90f7f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53fb7c6c55d5614274c03103dd83e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac71913b7483c587c869a230bac096284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de71788067c6c68c8aa88165d63f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dfbc7b0fa195aae1fbd19fe355f8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac318cafbe38c48580303b189eb1cae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3b3de81b3fd0d2d40c5fbaa582b39288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>