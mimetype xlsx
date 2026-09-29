--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc8cbf44787b37c0f3d07a3b3c95911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a070950a0a8d71cb5937bd965f4562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd28dab0a720c50276f84bc5498553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d809be315d861296fe45462a77da04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d1503ad9a1bf4f146c02af0f418ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efd4bc06ec534fd211c5e9ccfd25bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58bbc0297737543d3fd86ea97033b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e821717eddd0df2ee574a7ce697a4928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fb6118b9fcdd6b3074302a4170d179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c2187054b21b4f2742721384056910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08048dce3bfc72e90061ab1e3a2e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171b7a8db62284a8ce5a0479bfc600912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc357d40bb900defa125ec13919f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f90f8385eec289983f8320a145435314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eae76693e40f3222e1e6c113fc36515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831a9a46622848daf3cad61f4fa36a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eefa4fa10db4dc576fccca4df8d6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c63cfafbf6ac9d0336b5f50f206d9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670f3c18fe8785242a3980b72b3df5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2129588adec9a3e90e0f53bea6d74cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fb7a6bf1517c96b1ee474d852e87c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c27ce2970e3a149587afd2f2cb14f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4e98304312d28fa0ea7cfcfb85cb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63d3e68cc9be933e4224a72a26cf7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c55aa96ac3258d6c232965a7df59a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2823b1c44d01f2d88cdf79baa9e85f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc641f2a691f36b5709dcf4d0b3981727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42737f99b99b894d84e5435cf2b21f1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817d20746cdcf95facc705f824fbdd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e1a3f5bb31eb562d74c71054c252e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b07b348106b80b9570f77bb575ac6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80f84ddb8866ce2548c11d8429607f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc270d8b7db7ce9de6b2081006e2ce633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761b9c0158557bb47d9c8b3ba7d5fa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1e2caea2030145fed30aabeb0caa935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d20d8a6ea513db1888c60fee6baa236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944b59f3596acc95750db66badb6bc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcea61c4d7f31bebd50724112acaea438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b59043855c52b6ae62544a53e7946139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a1c215d7ea6c1aa667486b35d2e5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2985fb24f2d114482024d3aeb9a186a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4e45c80e8b8a446df0ed39e0086b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e233c6dceec62f1b61c2bfbe64ac39843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542c67a27a6e05a3104c049fb0f52944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cdb8b389c6cc0d7c3a768558c373745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c42a654d427124ae75aab4f9d7c35346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b4eb182f91d46fae37b77b7ade8f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1792d7841d9331809e08a839d4ef4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcb1ce9816d0ef6a8582ffc8d05ed049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc62bb27e75c05a9be98ce4b72696850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4e40c9f042fadb00d4e754c44687651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6407b7d835b03081b91e8d5346156652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4216c8be792fe2d7aa86c33949928c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097e0253fce65d130531fbad24a02eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ade877ef465a63caeb97adf73d29055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067b64229182829198a705da0e9f83356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624d7095bf7f3be9441592fd7d1ce2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e07fdf75985705f1f8e6210968e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f7041eabaacbc06fcbdaf447aacf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a02982f18e8f0cb7dcdc7b77d6cb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652571adb49333f1ec72d6ca04c11a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061e9d3c45d882249c76aad5626b4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5ded279677b0fb3793b49c317b20263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5e395411f58e9c8326dc2d8157c8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2892d13ab79990651dbeccc20ef1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5e62cb3691307f4c7bd7324a0124366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dd1c1727f428e7382e4af49097cc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d742296ad19f3d0edb354d031b6f1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f13c0fd9b3b71125490c3bff7f284769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b80a4edea768a4bc31d939b62ebd0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff494305cd80d6356750e68488b375b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295af5858bf341d5e4e0a6b7689bfc6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cb71b5cf21979e182532907e68a9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826ab47828ba291cc03bcd77c11d3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eb2d827ce442c629595e59ceaf02175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef606ae68aba520978dbc53fa87dc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54542d66fd2c8f6b311507de772f72377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a6d1fea7c0669b3c13493127f66078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb194056500538835010eda1347d5c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eed737ee9a9f3d1a61b175b16021a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac535f2add90d77b70325b166a602d1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09938004c8574e6b4affef19a0d0be382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26460a22e7613eccb99894a76dee6b9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40259d7fb8c89d1ddd89eb75865e947d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d6677a13d5696e5467ce002ed439f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ddb028d47d6b1fa17a0187f9c94a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0776c64dbba00f63603ce4c233ddb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e15227d0e99f965e7926c2c9a16d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a7c994bf79cd46013e6f9211633fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d26afacdf2b9341ce4809929c7c8be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d903e5eb4eadbeef9d408bb47ca889e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6135ed2382f8dd0874717a4488ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb3ea2ab072b49c061200f52f39eda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84964161219ba048a78f5f2a117090294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9b23c0ec4cf00e094aae906df3cb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead6480d08e900fd0cbc4eecd5f42ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf93093ffba10fa5b55fece3b757b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5124b30dee7cb36ff964d845c13cb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237783cbafd49218a4a73932ccd25a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee9d7423889d41e82500d5ee29684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b050cb72c3e640b0fbcf59a8ee8d7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b6cbcf05b22a9f361077993aba87e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa3b3ea1d4de385fbc3596f5e1bed0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0335d65107c06fd2fe7f1498991190104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238632d1fe5ca5c31f2c4574df12e59b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a4ea27920de552b6be15ae0b2ca2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519778029fb95752debb862d104ad83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe98aa15f2acf793959ca5f3dac605a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24774de359f2191b9358090347cfb29b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda7f91439e844fe759962c44af1bca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09393eec9a0309c886a8c5e50408516a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993fad13099397f793ae73b5162ed9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86458ffad1aa2d4b6e3772c38945d84f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c56f7b2e30b299e1bfc7cf6c17c07d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e45c769f6d8e99c74fd18d3ab6194115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3afba455d05c7ba2d7ce1e2ac6d014116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae433a61117213fe1a0e1589ca88bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845927f6d17084517ed80df1af2756b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129c8a9e0bf92d10cf7b3dadf6a81a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44042ca2e3f9d9efcffd68c368affc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bf5fea95973fd0918c1830f7aad2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f8301e28992f065d50a79af2e0899122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134d4af96656b959e36252df1dd4c68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873699705fd8eccbc3a15084f796e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d521b57030d927f63730a84d0102fc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899913a3127353ae4a9a71bc77e49872126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5906a061413d86a86a9bd9f2b27c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5dde2e0d816960e7094b44c1f6e84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acfb3d1c24a35a21c59cfdaa216e49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb398668c49b962d283ff24b96b7ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df21f6cb4f21b51721f47ea831d8030131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45a968df59d967901c00b315e86897132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef063edd3567914defe652b3892302e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6b5689467688a85dd86297dcc8e13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eec34ad139d828f235b69004166cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb14a405af92bfbca09c5321867298136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c1f5ecbd1768c1e2843319e8eea0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ca6da4fba3216035b57893adcd04c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fc37cd6fe61e81936ba1005c6f999139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dddcbe763c5dbb21314dd80bf598a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7733dce962c2489b0f25dc99f7633141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9827edc6bb0481155ac58a0420578142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37ac85753e8181c43a51f6a57c3c53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d56c96ccc15ad1f096a7366ef48f10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a44ba20782f69ddb08b8619514575145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e1fcdb5321693f98b85c2af8ea80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b338d63c9865b6c8009e88a68ad771147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64e57f0e26b4f2c796659ab8ed8098148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f146fba9559d28a1b98c6e09d093a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf45f191b4607376b99730f9e2d2310150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d8cbf7801b1d4bd079ae0caa1a05a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250b0cce32075be0737469af890eb9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117722d3c45bb97bb866e02df8c3fc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a44b1604be05aff61dc3d5b43825f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e58cd3348b4de7e426759d586f506c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde120ae8e55acd28fec92bf7a2fce4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0f404133aba947b2a5dca37fab6c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e805ad090e98b77d20080407d3016158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c4eac1c99efe635cf9d25df19be2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80d166b75251e9e1e59622e8f37013160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc57f9b4d797fb3695271fc8d95713161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e54bad96e910b39b61162138b62c1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6999176c23b6495e24011eb4a0fd688163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4ecf220f1c8c158778be8146abe25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37556ca9ad8f1c98bb1a226257312a24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fccdc1f3227ba5b4d6dea670e1e40e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42820bd2ca0477adcf4f5d0075aa07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d32fe19317fcf793d28cc44da984168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8846803d6ca402ca83db8b5dfe01f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dcfb1c467d87f3a92d6b100c5a1c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57b806b77a5aa58bdc0273e1ef9915171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449131b12d57d4967f6fc423cc9fc568172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ef125c3729258077cb3edd430ba2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f77180d8cc774a21540276d31b00d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb124679528287a7b7922b4dd2a878b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1c640ffbe121ddbf5d074efda3223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a3048696f535c38f7a4e3c755cfa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc55a78417471ed0d7eee7c7b4c15a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c45c5cfe6aeb325c3851444a05fbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5fee3c3f20fbef38373be441ef3dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d1af64b462506305db75dfe2d13f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed217ef7d747f3afd6d74beedc4e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d5072ebd5148a8a4f0df28e184f5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a063438aa48b16f224ab2c18269b72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35739da25e39104306c25475fd7cf246185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8b7618a168d760d066f71a4f1705d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902bd5cb7c01f47590dfaaf4c22250c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb4cf27d9cbed96b1482cc9354b7f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27195349a4cd29a57473ef561e1b8d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dd2f0aaba3e0280ba1f7c22161155190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48791266cc284df57a9566a8aae97f04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711d8337057a85b9ffa48bdbb0eeee2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b44ec68cd5a2b01760b9d42199474193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e4139a1cd365132623fce712671f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d9637308bbbd9d9183c3c3b524c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753131a9cc05816fb4f7dbc824762f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228f3d594a5a6dc6106983d17985a37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e1138a59c2bb23348ac89500e1aab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6472d83afdd45e14b86bc1cb2f4f72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1ac7cc4ecb1e314361e30d13ed5bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30816075d4ac1f5a3ebead34044e114d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3fd2ef2fb9eddd4bd95727eefe143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47af883717fc3db05c905b0981d8832203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc626c0c1f7d1831de7b04bce85b787f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2104de314529807d8ad7eed23eb2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f4a76d39d5968770280d397f91999206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44023863c156674649a298d25904e7aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a74b63207f6465ff01483b95986b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d34a72336b11591da85f0d8617891209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591d21496c634a5defafe6e700b5595210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb906f3020fee9683ac1c89cb6a74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c35b610b9eca41daddb0cf022a3f8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63909ec1119395065238563371e491213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc86d8ac8341ec1ac5b138e120bcd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c07f823ba978f8f9fa1f0329d9d3a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478b0787432abe544bfd293194895a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab11a77116e8cfd1048004f2173d4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65df8e0b156cd58eec358333046573a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c32973f4c608ef29112c29d2eed0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1fb3a9af7fe9ff6899cdc32fd640c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf4bd0c18aa36e2fccbbec5965b98e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df63aa72178d55c8f2f604fd437302e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4a7ab6bd901628ee2beab79b91e1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8d02a17f0f93b2939fe1ff4e4277f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e191c07865c369c883809f9c49bba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf75e0d33ef8d68a9fd9dd72eb6e74b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffc6c5579940dc30ef4b654757e5fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c0de611581b9495b89863b80566d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6208e25e5a6564a4e9145e6d2de96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c2d6fbcd296b02281de4a1bea0ce6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f75e3e56bc171c5c3855fb60a8bf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7307cff5b929a9cdd0a6956a9a25c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823a13a765c52adf963e0c0e5c0831a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d9d2d46a54edf572466bed09bebe2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b44aeca0db99bd2d4c582fb979d13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725b8837581ddd6b2241b98b4d06a1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59133ad55eea4868a3f6c4aeb4c0d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bf9c7441bb783d8cc3eb8cda05f97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa29b14fed1ff4175bc4a576e26f7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca4bceea2abcfb3958f634e9105e48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8a83e05269d20aa4d449f6e50f78f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c04559f8d875c5d1a974bffc4ee9d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e90b1d183be839f6f33d0171201e3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f81b0e932f11e1f2ee2ce60f9236dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a253a6d791fe35be3d76ccf14da89ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e883bcb7eb85496b3cb985f3ff6b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938b933c2d97c83fd7c7374a25a568247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef61b73d8ada2d0aec86b21460eeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc6b4287beda48832b19b770edc580249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2272c7b7fd3263f6629b7e98bac38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76547f2135076c765fb90a1a9c9a0559251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403b6323dee690c037bac8fff00de1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a7e2b3bb4ec55b54c4403e02d42f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f59f477648f46361dc686033d88da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa10a61ead5e5d8234caeecb21001255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d43a02713ec888a67ac87c53f28dcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84baa05272497c5dceb6d848311443257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096dcfc85acf54efaabf2382dcf34d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371b14aa85eac799f14b7ef7913e534259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59b674e3502c33098d5fb40ac230b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf957d6afd390c7f55ae861aadf3928261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9e895a10ae1d704a73a4aa8060ef2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa8a5e1c89be3a9090b9920c36212263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3f60ddc8085780439e6842dbcc1ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eac6e3c53e0f0cde7b2710aab2864c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea726fc951f1d47be7d8610e25b9cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559fae4df91121bd7383499e9d35642267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5bc2c535b43ddc50d0abd2c26423f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65ca86cafb1e7b2c4c61615d7fd301269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f953436aa313308c540bb07cd3306270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef132ce8daffc07646d5c1797eabaee2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78db3d6074e76e8b60f1814712ef9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff185e3836e17604b6fa76e9b4131fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92a848ccd96090465faa708c1497d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efe2097ad52c12ed0ec38a2020bdee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f925b8267df11c29729ecd7b8791276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0234f82e8c960c60e5e9456f03453f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5e21c4ff59adaf1ba1aad4d474989278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca080b1cfdc1f62635714341b51ab6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d10d7e744598970501a4be5560c52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7479c9cee3c48dd8b2ea507313b5a3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd8d9d02ca157994cf6e767756e849282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da64d8757e8fd3829061a7aa36e917283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8be4cd9cb24479ebcf7f38fd20daa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dabe8d75f168b8bda2c629b22f89c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a440ba6ef65f3c0f8a5e7a75af27c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085dfdb3808ca53e189aa7aa9d0101c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cf4ce5a2530d47566d0c180cfb8e9288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfb146fc9139e1c1b9371f04424c741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31cc042243a03159868fef1697343e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4527125e97a16d610fa9d5229b3e4543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d8eea7b4fb9591c25439fdf1235d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa47701dd255b57f00017943d06ec755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3be55be56888a374ece2399906d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec12842b051e690984330cb4b9aff97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac44ec87a27a9a04834668fd5af3d658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e533b5d3b0ede7777978b30ac958f059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9529ded8e86da210b9645d329e71410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3109109581b543ee505d8d72ed28f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3ba2059c802fb1397761191ff9aec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f574cc62e2baa0f0cc5d53e39075413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6005279317df388ffa00b6c9fcfcf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b738115841a0f237eb49237213cfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c94fe562e97b9d33ee760f00bd88316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95ca35eb1bea62db96badfcf2848d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf4f633d32984360348334abea4f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ecf8d2be40210b0a0882d299eca0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59618ac35db89265998c5eb6a7ada4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1154375b619ef1916c9f230daf8e0b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210af2dcbf3d484f7e3df86743179cfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273ccdff7e754a809c9e9f8ced95dd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9bc0a2aff6fd145ed0dc37cc09b3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189735afadb7d4a10e0a8599344ab2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ddcb732cfda98b1eb6e6f3eb51ffe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b693438126ea7c6a2693186f4879727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c60fbfa0150755f33dd4f26236eda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1c81029aa470cd095d8611105255829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8eb34d7c024b911d593f630f867b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cec659033ea67e129fd83e3c6c01531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266be85992d69b1c2d7560bbab260ae132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec761680c94b2d8562dc8181b031b9f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0551919fd1507ab9389e3d504d22334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b23ea2c055affbc51400f69d93bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7d0f74255bf4fd68f216cf087300036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fdb917885e7327cdbc45d5792bc6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7203a6bbecaaa7a2d8684ede4accf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f09406d9568503565d2def23feb76239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a629f4082c8f70379ede859889f5bbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b846d3a196f1b8c970da183bd200e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb92447bfe8f2c8f97498ced55a6a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacb7b7d03bbf6d13cd028fe0ce9eaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47114efc9958ebadf9e101e3f5f995244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f447ac774ebde6a76774163e5a3f6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311b66f52a13aab885bc295cfa3df5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eab0b89749cb5ae16694c2e99181047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5abd3a8529e2191c0bc3736916d0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945ede60a201e27acb693de4c53e72849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629ab78be86ed56d1a0907577ec796450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaab3558891f3e9ee1cb097e8fa02251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f66047895a5e5291739bdcceaf1c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb87403d6aad21b513ccefb94a655753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf98e09f80ecbf55e12595fb49b662954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad866e843c7f3113f10a601ed7aa70855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c452d701915724b876a642e0304556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff47711b3560fa9a4f6e7c32fc4eb8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146b6b5842931b4e94a6d6713db3c1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbaaf05d7581ad391767df2cf4e23859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbfb2c65ddc35e243944f5ca0b706560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cebe63c155c66fa106f5272df9d6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da136cc9411b2367d9e0263f8a784562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac01a2d0c12d7cfa4fa6d21a269102b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dfa1cb79b759be434550e012b550b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a63c9806a07fbd5b09b21e7a1829ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a361771c43610bd0d692fecb34f0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44475fc5ce62d277d663bfa601b05667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196bfe0c913fb8ae01a953c2a8abf5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd1d02c89783492f7e9175612b24bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634925c9634688e22e2696ad3fd91b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737d087bb3747ff85a7e8d7f8501ee171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a5cce2e9a6030087f1e473b74452072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a917fe48990ced0a88e3e951d3ec8f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652aa1de97fd39b2cec1bbf6b7e6e4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f3e2a255634f0bbb8ef52ab77b66175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f4c4c73a60321e94802b58e80eb6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555b4aaf69a96f7e844ed8d3ff9ce5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74997ad687e9d086460369effe5c6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a8598245b022ec246f5edce6625979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1defc19951d0aa3490ffdb628e861b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec78a744f16988f75ae1fd0c59601f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc94a9b975f83173ed2db75dd22f89282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294384acd80b9bf1cb82c04047ee993a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fde36bea47d51ec1a79ff8a50f1ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934610eba7f6dd6ef4ef398306622ec385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed32c0e56c7df3c0096d39ac95e93286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7edc2ea3e7019ffc6cf38c55b92187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8efd3ef6a6c8571b0a675ff4a5f94888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f4234222c5bf33007050ecc5e2d3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25011215b0cef86244c4cfcd3349ce7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de454102b38b138481cc8470a449ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d0562081de942885827ea66875e2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9d35ec4421d0c2a27965fe326462893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5bc6b204874c442e9f1f1d0e524bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844ce32c26792e60e03bd1de2f1d32c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd840df9cdec758889a20b44cc7091596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d18a7e1a2dd91b4d163aa8fc3010a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4808c6d6e95ce4586383fa5319fd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da968def665d16a70d26343d51474ac099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b61419bcf00c48bb25a62466ae474100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d329c28a54c1a4d7bfaca60d6da1ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a995c31113e310150cd60a3b89db0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaff625bdcea8d0e9561cee6cc832b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518c89521b640d16a24217b235369e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa15ff7173e21ea5067c4c1615e0e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f2170254b27b825a8ee9178cc8ea2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fd99161d1dedc50a83bfd137e4708107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899581ca71b3992e384af86493985fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e62a816a89ffd0e051ba36f351dbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab180adfd3fbd0468a08bda8359a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af32856112b1abe9c383da92b5edc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4635fd18688810f66847bd8f6691f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f140360df46a3964f1ab7537f0ae4be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa685121a7deaa796b9ba5da39e84f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c98f74fb31eb14dc75cc5f09c421115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab4e8598476e56887934b487ad3f15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c328bb5507d2566ea3ee00448c96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e73d4f5ee9464f767f15923c527c41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb811c146445fb9206ea229b45b670f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eadc59b9eb92afd29ca690adcf34d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c825afd9135c24946b9c5522896e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b107eaefcbba495f19d21d967b36c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f79291cec7094cd73134196a4c5f9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe6653443572abed25657949aea575124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc7621844ca6c342d0b177fc9ab010125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b5595a4a9ce0d61a976ea27e86a4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58187f058e5ef369a317ef41adf60562127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84621e98f786ca9d48508c1218f81937128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74359b469c72b9327752ff006652493129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d2ee98218f60d9469231bab6cf852130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d850f7637ced20c63429881b083f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac5157f1cd7e7f31250f3cfc0ad41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1537870c0476a98b526d8b8c9d1215133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c66f106571daf55703e1127f3d07e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd444c6849b56e65ad8a504591a46d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0817475e706813eb3099e2c420c0bd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0469f307e8f7db975629d5275a61a62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e34dec8c2d95c439f0caff3bb60e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e199831e7de5aff248e7b6674f99e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a4a3a4bd294a5a1e048a4aafe6ab7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e402483604fea3c91d05405edbdcd85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162d4e19bcc14dc883544dffb0182e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba28ea9893885703696754956e1233143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03ad46248cab6e385ffa5e5629b6d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab893b5361cf020fa9aa66b53a612197145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebce6cd7f649d454a4546e7827a240a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4238956b86ff8b84440e91b85864b02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e7f214e465c877a5893e7edb7c5dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e18981bbe73730c5edc1cd8ae840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137579ba641fdaea67707f93703d5f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a3d0c2901714970189fe7b9e23273151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7de6046b8bc1cf475119363b2975152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404944f8c05469bf0dd386032f67788153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed42674b91ec7d13a56ec3e49c7b8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cf169ee632426a32d3ff24854031a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bddb8dc34430b9bd7a0a1401b4e34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fbaa6d8954a11766316873e7927fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172774d91bd57c288d04cef24691da2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b1286fbceeb1600b6139b2becafda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480c23c2be1e52ffe8914dc7f9993c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a12d509c9380ba7a6ce011f994b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4813177d82269fc731f9a1ae8617e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0eade77a63cb738c90144ce91a541163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e1597d64503b637d7c3a8c320249164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc8690bbd0a62af562ab8db6e6daff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33bcf70d1ad977889b7aa682ec82fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4548789578db7a207d4b0f047105d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf835eb9e5c9c6e1c6c12427d27ebe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1361e01d06c9d8c495bfa7de9e6e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134457e7d6d8434f7aa9c1fa0110e419170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a929a39d8b620d809602a0dc2d86a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1db659dfb2eb67967bee021678f9e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc86b809f6f56ce97866417d70d53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f4ba1f55e22f8eb5cd45672f72957174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a96a04f4066a346f87b33827816dcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a568204ba5820d2fde98838a554e4c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193abf3c2e508786d81068812c6bb8ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d57eefdc249889de0ec106772cefc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f859a182a8695dc05e50004f8fabe5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a19bf999c02c4b3628bf7945a59b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15be88ac2743fbcdf409bded88686f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fe814f7f83037c15b1784376d5c43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f3fd9959578d0817b3615f0db0584183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbefed8b1fbbe353dcf5e9c743316d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0140827bb652a2c6e56af80e00d2c93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff13584a48777b678c2f5c6fc12b04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc6413fe1dffd9de4e42abf989830187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567b0944d9b9820a97bcb8140511a0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cd1ecfb35e50ca447649681d304f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a8671fcfd5aeaf12cc2feeea5e8f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71699db69530486aab1202135872c03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78151799860a1e4bd073f9195904a532192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a24c516e07c4036a5712796600bf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bf23ccbec1760f817b26e5191a412194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256d410ebebdda48fa7091e2927cf9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64db399657d79b0fb48363b91556786196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65d4cf08d68188c1b9459da691fd83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee7ffac437d564669eaae8daba405b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400211b6c29ed716647cf748fce840a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02220915b4c02c6630862b061cefb74e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f61c2d4c43dfa0de4edb90c290dfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81434ba4e101ae0113dabfd3c553f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786644b531674f844191fa50703dfb23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87dc88c143fee56fde6c668e5b3db4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81b4978f0a31ac5db62520934d3711205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e0f2db5310cd8ef5953d50e06b53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d153ff53875836a33eeb7c29f023207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d03a914805a8cbfb38904aedd49cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06597795a4f94d03590035e4713fe597209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878689ec254f56031ba6edd09236d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b039440d5515f89094ec36a1e8eae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5a1c206703ecc110fa3f4903be561212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836dff803a0ae1cee94941389912ba4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b6c2974c1f916603194051b1f31a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70efb4fdc93f165af7d7e335bccf10f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5e19a1bb38f2649ac2ad4a6c64b3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a96e950d53a5bebec45dcd3f461fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e7ad819462a009b9905ac54f6da1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf32146d0ca7067223283d3e596c22c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a24d7b3ea4275e02e3df34b3a4431220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9017a221c50e8955b9e5b65bbf4683a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c57609c46352c4a2c41ca7b0013cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be21dba59489cde26cba43b3b66d92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd8c36db38903d2e82e54db7698486224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aa6a87d1d3ed92fe6211e1300e374225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c83e9bbfd8f7c43cba4afbbc16ab3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076cc5193531157491cd0a993b37088227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bd1e8fba70937418fa10c9b109a67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a1b51486d8c5373e3b934ffe8c923229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb0d7d263ec2e0ae8952ee1d7620af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95440274101ada09913fbb21f9608884231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ec0ad446b971c1cd23483aca5a447232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60501bd3abc3d0f24440f07241e7d4b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e75413ca24cc39061e0fffb29e0ab9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311811e2ac21b133c64bdf94806b1a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04be9beb0c13e5dea2fdb1f5a6567dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6e80ce7ce1479d5e14db852499f8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca908df16f4ade237e4fa32c5f3270e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2272b42e22cd814abe0fa6f6308d9c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32e5728dd31e052b4cbca933a1bb41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70fd274f3233baaa57bca9a4e4bde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03681b5e3ad889602a863f56015ea02c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69554afcada49c5f482488c8ca1991243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ffbc7166bcb616ec3015f2e8a976a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5a9abb8437fa789745aee70e9ed01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a484fcdd6576baa806627911060a565246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1490bfc56095e351c9707b64d324a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a6bfb67f96e9e7b914d557949d5ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424a3043256107047e53334f87e6a2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98ea9b1fd53aad3e0aded2a4f8a4ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0257e2b84df1331da24dccdb293231d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b776ecc3e04a74ea175df3b10f839252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cae544fe4e0c0d209d5eff8a9f671c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d262ae27b988ee23d2f0db3a7c226254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2221ecf185a0b4e10cb38a8281f8b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4434cca703e507146cde1f2b7c10d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d07eb5e303dab7b1f026c0f0a002257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd3a175d0a8c975a6be3d478b8c92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48791d874a1e7e519e6164d0130791c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1c73d66340336d121ed842d5ca523260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4258deebf18e960f28b8890d8a8a8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168e696bab8547ac41669e51b8385e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cefbc7b00f3f3667640a50b79930a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7171e08a634c3aa5d43f942f44144264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb11288e4e349e48f716be485d02c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bcb4051222be1f2fc9e96f039a15c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe564e8436a6ac46101dcaced80b8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5be051556a4aa546c48895aa87a4b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fed9232e8790b33c2606bb4aba869a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674457843de55d6fb007b3f408c4a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81fec4dceee1c6c312bf551f791ad2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730fe8f4f6e1e41416251be1425ba5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720680f7e2ca9da5ea6e0d6dea973a99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0192381e05f6609f713d4b891a4d63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095b589ac7ffdd39e47e3d64406136e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9f8eb216775b407fd680b4cccc903276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b308575b8a841d4f9d931b3508c2d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e5400bbba9e146627c04d370f3b04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c152e2cd33486a9f959ba3448fa0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727bb7ed71408414c420e3bf8221328280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab825fd9c614f0e44358da8e287fcc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f79fb883a5c94de88a325a4f666264282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183813afe544fefc843106e434262975283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4487bf4ff3c54cce79f66e9ae73f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d7c582ceb571c2aa0f3b1519ab958285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56fe57f9db99bf49c4cecd57e4bedf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a58fde3809fdba819150bb8dcb3cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d452d2c583a0cc53d8c2c606cdcf8288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>