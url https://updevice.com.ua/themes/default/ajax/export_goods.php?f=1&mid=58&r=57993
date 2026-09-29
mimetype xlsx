--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b731cea730a9cee705cd164f791df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93d1238664d822c15dbaf9861c13dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4749e1bae45a9e7c35ae68cb571e67f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e44d97d34bb0cd8d0d5dce135794364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0f2ec9c3abe5c482feddf6d1987f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d2d59ccbd857851daa2dbfdc7e636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709ff3fc0129f2f24917dc8afbb36127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd5fb80357a398f3e22f6469f4ab6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e8a790d6d421e70921b0376900d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd52f23a0fc60981e4376760ce313510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231254e5b6173c23f184dbcf2a60921711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29527131179e5eb176f4f00bd04b38712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30f3b830deec0c8b75a186c937faa013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b0fa19294db6509117c159134c15014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fba79acd81c7719d0e93f601e5787b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9940864237cf8d3ef77ee67bee49b7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cfdf96a642bbb548c3053b03786ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a22003553481570e087e145e688f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baf69ac35a104e55fb35953306142319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeded90b2aa6ac2aa5501c059ac8386420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd32cb2166f5854cbcdb2aaca311c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3862e3befe6cfc4f0fc137210e77022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b5f41360596eddf07b26b0778ff7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8edc37881b8054a51c716817cd51c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb2d94317d970cce616dd96c2b989325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444e5c6c0535828dc5c8165e6eb498a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409db60142c504bf5687e32597b7296c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb26ec76c55358dbdbe27e77e119e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2961c1652210b8b58c78e5ca1c24d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdf53fe42487576439081f1f81f79630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f510aa31ac8f01c5c57538d735c2a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c4e2d2b8b2f5bb9ac47a09aa6db7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c2b192eaefab4d2123773a19e50b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29781d2565de2c09ed36960baee2a10c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20093fc7ee7eb8fa38cd06ada30ffe6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24102907d48df42b4fa9bb7db3794a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2ed713f0b2ec982b2ff4d6fadd40537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e31370a76abb96dcedf038e4e975638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f6c43db5aa0b901c4ba8d9ad57fa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e1f35c800b7dab524bdf68728e46440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff910371be054030a1cc14759c58a5e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abe7bc00773fde0a1f957478a9d8a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be5cddf4ab548f9508d9de18a197843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120d98b8e9aaca8f34f106bd21a40b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258187117f55354fb09746c56d52b33e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded729739572159b39b50aebbf4fe77046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88970167e0fd01be280c9ce25b5a594547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fca28527288f2f55531b0f94b577e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d928b52aeeec7923d5b9d81367b4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081edffc2e7132be7733ad5875710bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b53b72d4f4528f6958ad501f8ea8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a84cf983823fcd22767000e84e5ac652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4158f67928fcbae52cc6bbae00ebb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ede762f6da6606c7f7749429898dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd482d206c042fcb3e5db7996c02a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd17dc657e6311418a147347da38eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bcb5659abec4344951c9f39e77dfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed32fc9c5be9f859e1a1fd3ad80f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d07139f7acde588f643d308aded8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a412679d5673010f95e6673689c7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a75531874b447836e207fdcc81a0f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f25996a2e2c0e52b6eb1a51a1039f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9f9230dc1226cbb66df74250a34e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f810f8f4a567bc59aa03f46b130164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72b302300a399b15cf62a0e861d1be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c9f8ce1f47932e3ade4b58792882466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d6fa957bf91cbf2f41791e8e4bef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91d3a4597772f21e1ce2a42699377068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83292db11cccfb9d9166e2386764d90f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1877f2cd3e0cb7234705d0b990752d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ae73f0341a269d282fb45c88a448971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ff6bf1cc8ecc7287bd77e0c939ccf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6caeb7c575ea47a700b333fa86307673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b24d681b88961736cfb72bb2a115ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36795f31918c9c111e38b0afc54b237675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec6890b81c4879c4d8ffd0383c15576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e57b832b3984d9237f54f5615ba677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f3924fec2c3764d57130bc69f92a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfec195b9582787bf74d8868616098179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e859c42942cb5cdf143e12a3d7f5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cceee38955bdfdd5deb251fc5ae0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73aadbe701b23a882613efc73e94a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecfdeebb3528f9f4af283a1e346c0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c078f1be3bcc099c1cb12c0205ebe9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4d30efa5f2130785e4bd34ec908b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feb332664f1bcc3d806a3580d58ee886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5003c7f6743a98c589cd83c5153bc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af38353813cc15ee5078ce77fe12c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ef280217852e3ac7bce90f794527f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7c8bbe6dd730fafdaaae04fa1799a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bf54bdd9db293f89efe97b5c2339e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960aae8d4b967628cde8925ca47ffde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba6873e57ceb1335bce4665b50b92893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a15310abaae42732ab08e73cd239b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5483ab93bde8b1eb5913881a3c25e0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a1228cb1fce8c34aba7b6d88b2f7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513859f22d2765160c3cd0f637079a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cfb6e3223d444cffc7aa174e21ad298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d26f5e76d72e57362a884970cf979e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd67d6c1611ab64c541b90acfde9b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7ec98150e2f50367c59b0f3b06ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a01f653a6b3cc2e40556d5cf4d972c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad089a693aed3fa8b73380dd11d8e4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe77398ae029db053dc18fdf95a523c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d69cb002be067354115e801bdee66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce9d4fc856ca682f1b80c116881f26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526993e108bca66f0661fb6692776af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af4466e0fdac138039a3e73f74a43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60271c6ac3f029503dbb7871f889f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5dc5081c80a665461bb9a058da8ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00abb432604496141d4fd45bb62998111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380185a463eb3e4fc01d8c6f5b0c18b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3c8fc2121314a5d96b1cfa7b3a5f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba55989e47508da877d21635cfd42e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dfc5522214244580d4a1c7650da0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94f0eee4d396763606759b0946c419116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049e5f94bfb3d1fc46270890e1061cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf494d1128eb26903bf235711db8ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e78d129c0ace23f16f528c8ef7a76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e3071c4160a6617fcf93758cadb01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e864c0a351207100d06f0dffd5f88a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1772e0622ffd98d56beb047e0adfbfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd244ca787289d4a87c297e6f331f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f88d85219345209436a830459d2f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d584d0766767950eb145dc56c7bb0f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac38beccd00ef0ae8659e4fdafd880126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c2414f3b6723aebd17b0eb96c2b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a0246ef5f268a1bf12b25ce8c6f63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2dfc0e159bf64fcdad8ebed50172c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bc9edfb113880ba668be59724f0bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ccef5c0b2539c2d5cf29e1029537b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5e946db309f2ceadc3322dad18373132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc12d2319e45d980788e07f6ae5c79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893768739edde0068f284543b5329e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae6a9f8e0718cdb9a0d54169fb8da9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618085a5b6e774b59d53c2a2393bb9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae2f6b2f764d7c526d1a51413db184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7084c30a21d4a2c7b7b9e7551be32eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e92d20e4d647e00cb202482b928361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f6b9191379975a9c4a866abcd1ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd7b343c5b0af465f91bf3f1f495be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17c3eb7caaf9f40da8fc9d62e32f11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075b02b701bdc42378fea2138954ca5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac7c803edaac88ccffa199922e0f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd81429556edfed23aad49730974fea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a2fda346366014ca25c8003fbff56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5d40ffd25a754832f4125f081a25c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5842a451c3ec87ac82d0567c862d19d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda48cd8a3ae3ccb2ac48babb57dfff6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85703d5dbf073aeed23e898a06fc363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf097dcd6c9e8865e7777a425f0d80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcaa1a71b4d47ffb770e6b39469d5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff8dd06dcb610f3b2286bab39283b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0202151f0071ffb59178795700d64b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4b806f249057f77db619afc6ee82e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd5d82947425aaa2dbd62a9ca7603156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfa40ede473fc0acaf5f1fd5e8fcfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a2bb52587720684cfc42daa60c8b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b910b498277ed0870d8a53fd9e5a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68fb2a85d85b4e88f39a3a4d19fa38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f965e3c4ce1ed7f77facb74df0368e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc51c4f734e59428ddf3d41e2eb4ee1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fecc0ecd0dd9fe55315e4325e30a9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ab793690ff568021217f4c1d7735164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb319e71d66304ff50d656c7bbefd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786e71a24e23e2409ed463e5166a433166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629131b869d46d9fda0058a6296a465167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b45b718c33e7d3eedb10fdfc008186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04f33d4cf1512b57cd4d087655e79d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d5ff9b35527a1ae0a4aea7aa9c33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ba8fcd73d34bc814173e64113c0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389476d8c5c52c541db1d5b80cfb8f2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab72997027d4d5c363ad1365692dc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288a3ea7a23082feabb10367db69a34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75385615d188e60a984aed7ec9c56b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4420e87db544f3272ff6d61e89750176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6b1b77f23ff7c01630601db98450d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e458840418e618a36309caa81d46ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1223e163df6006f21fe286c3c6d3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf319260836813b6ac38d3ed5fe3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84954e4a972fcaaa1ea950e6c56f2742181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c3cbcc656c2b0f0508aab7703e38e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db6cbd2b325fbfb1fcffd76577033183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a0e3c57ed2cd7e8f06f7700377cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06455fcac78f77200c86bcf2f21d14fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24f7d98e78283090215929bab3a15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfa8b69ba07118208a01da7cbf9537187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb6ae346debce3973cb4035ee460f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e771cc7bde30ed384dd297ed1153b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097ce18c170589d3837557317483fb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85617606227d287d6389681180756f78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676d3b84a68719e61b8ccb2c269649192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690e96b3b31d24ad376b899f70342e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60020206b2e336ce1bffc34809e41481194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef139798bd7de260890760c881fcdf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8351c1668a8755b55afff350eac34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d1facba07ded993cfc61fea2306e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658fb9a56c5675a12f946299fad3ae7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd21642449c49c1d6e485454090743199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd13b669e27160f993ca54ea5907aa8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16854e20e2d5b9e067b138fe3d6a03ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac684c6ac23c6a27ccf2c5d227e21b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c855e89d7511595a4fbe2ed15e5329203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09877ddac2e5eb14e1a201b0bff15463204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d09a4bdda54aab22bf9ff4e099eaf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e4c6dc6df12eff70df349bc2e586c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d184da970aef8c27b57451676f0196a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc69899a4571cab76130c5e35488c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb5d0e8b03967c6723d25e7dc774c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6785ed2852a5f7cd36ff5f5e86105210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c75f0462523eee4471a10b1d0d8251211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a5a9b49b201db6b4ffba9d21b94c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae735da47608b444fea72a2aaa64c7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b870a8822da3f3cff7daaf3624ab00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2308d02c2395e11990c27282430e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50c9171d410307523ecb9995b6a14c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f288456289a5d91e5f40b115025630217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84311ad068147e29da19eecf8001fe29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ca16c8fe8e6201b6a8a80cf60e58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb46f5281bf20ef25a8607da300d565220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60556efef814a6d4c8aa2cebada17352221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4bae22346b2a61901be2600e9ebc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa38582a70c1aaa17078449af5051d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e61216370e950c828aeaadf16c5eac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66115949391d605ab56f004b06719c0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8db5b54d4c4f3777a420f8916610ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e5435ceba2146b5cb34b66b9b26f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bff494c3eb6ae9aa958df273539bb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a612cb920e6dc12d1696e07968def00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0ad71376520bf3dc75b0f827ce59c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c208856c758cca263f3512878a37091231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d06fec7974e8e595cd63151e161da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ff19df32219fcc757e50af8a0b01c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b60b6f9fb9e1e621ab4b0165a9d75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdad54da7d6fe5a7e455bb61a598a0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9339890ffb262e81b082698820829236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199824dd015e9c3ff641a9425e1c9d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b27577784fe1826bd8aad240d52418238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87c5e3834fa411e8948989c3d9e13f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e91af99df3fd2564736abd906f84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7e9953debecf2612b843a16dcf82b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8e032b3d06ef630d5381eb66732df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9974408a0910065078c969dc09b7db1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c8641def19cc669a2a4406d45fa5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a323e7a742fa1202d3f333dbfa8140245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6afa3279bd506b1f46fc40de0ef4ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6e882220cc63767d186f4c5c9c944247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b06350447ad9e878148f07c5b69512248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3327307e785631eeeac6c834db8654249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a1dd5875d4f1f5e1c895bad5254b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f521425c49ad6396d2c7c1fb8d50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e172cf2f80dd78212b1b36dbe8b06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc51ae2228b44e2b4f868b8362892a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b1507817ae4fc16a9627a258c6ab5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736be307ae489ed082ad2c79f4bc5858255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df53538bf2e82494da685f8ae9c3416256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c10ff108ea3b80e7f31137bf91d77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0f0e6397a4a2c58b3dad8ef402db1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6cc9ab23fbd7c6197f35ce3df57af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85afa0b7304dd8f2f088b48f52826f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8f8d95415cd53d03c2a79e8eaa8c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d83628a9df1035d7046bb0a22c438b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66ad745c15330e506b404588d06c9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19601b3a270383e2dcf76cbf585472b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e65bed50328c77c1abcac83c56bb57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791898ba9e0c44fe49756a1459007015266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a078c618966a5809abb20c459af5c4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4732d8504949448b7185cf1f8f2d8d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed209d5adb01ed879bcc0e1f73483613269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76139c59ad0653235d7b2582f8f5a1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d75eb7d2ee512d0a0ed294073358da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b946d8e3206daa9b4285850b277d7d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a23200d7d15e57aa8f30014b620375273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9d125b1d5539aba93cf20a0672017274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54da2e2691fcd868123e9873b3b751f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196d36f0458ec14848bf257f3af56dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cff6679d2f9b7c63c2b1f7da4a4ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123547803145971a37a13568028da80c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ea6bcc4a501124140af0b9be614db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd63518300ebf521a7795a7b9195b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79f10a92a39b13ac37ccce945e0491281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993e8d4d0d263ab99d8ff88f5fa56e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1266daf6d41cbe714ba464294fe16e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e33690c465e751e5a3c79985ee5639284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ba4d46c02a9f98fef9be73be5abc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a66596e9331ed2fa8a34c44e7350e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70640c10e7735d2c33e2fdb9b5dbe9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c55a740bc0343cf3ac2a52939bfd2288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e79250cb875c1633adb664c91f6001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ef25e99e955093a0f177cb6ecc9802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debde5a82dc812b9ae389aa5e27ba77c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad610f098c480757c03fad7e06a64634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4be6101babeb897a1e61b2002e94d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bddbb1082c4f726b257370fbb606d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2675a1aff78d92524b1122094e1a817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9702de7649a083d9d28e0a7c1bdcca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099f9e6ca3c183e86bc974ef11bba4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250e230c5f8753466d6f59a861321cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dd830e82ab423ca9ece3a98ca6bdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ca6c0e3bafe319146c3010c38703a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bdf34ddd91d2748375c8058cff50313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e577d93e37fd19e05af0810e3725014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968d4fb01e0e1b65db8654a4563d71b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaa713b7a4b7f7bfd6a373e3163ec816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8bb78a10d1d95048f0b75798d3f0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa173ff0e3f5850008cdf8254ee629418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7f2fc72fbe77acd586b4a00bb449119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a1713b950eec4c21adde15f9f437a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981565095158b30918787caea0fd59121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe548d6e32c13b9cbae8b6cc9c62c57222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a58e036832a7162ec9c939b7bff89e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33438c5a99d1970acfd1a3c1e09e28b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0363c7a9ba8498ed06ef83f7a79ec7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8adf7b4828e97fd86540cef09dd4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ade2783fcc3b35ff8930a34005b2f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c379d900cfe5c1e3f22dab423d599028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b0509a5f61faa3734a01e79ac1d2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea0f2fb17ed68c6d5a8a527d27c4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b77e481986ffd4b20f6813d64dac1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d50f7c641a5d136d08e511115a2d4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f793824d5fb5fec00c59a089b84b9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05701f5d1010d4b7e6d8809079b4bb9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc16cc3d555c8b406a64dc88817ed835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833ac9c761c16657f943ef14506d4c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2f4a97265d699a73fdc358168de2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a67047a48b956544850e615477f0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887b2f8c3ace42a2185147a9a54b13a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758bd7ac250c99f809bffc4de56baad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53103a95b139808e71a783bdae902d0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3264844cdb3fd8a72d50538e5f52042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bd6a8be27acb42f7cec37f6e20d6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ea11027df55c82b4a709a4d50564d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea446c1af9a514cb2f23ad765ad82c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9628f994afb4ffbdad8095ac26b4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dff00132bef0bafcc7564bbc1662147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c52e7695ba6f3daca6872680b240148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96296ceac40048667425ca8bd95f0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72eaf79ebf46273393f7edfa52a6ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8979eb3df844d7fa1880d76984f3cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c6aa44b5c26cfaf2f59a8b022c18d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0041d2b990d3b0b5e8a150bd5ff98753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9cb0453895b4906152080e9d0349054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e774af97506fd8266883c44ad1df455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82923d3b2bc3c4dfbb68083dd465933c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97994c546af2859446b0e383453c530557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9396fe695a5957a7e135f0d8d5a9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021453a8b6865609a9d4c3e27611ca059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252b62f0ac4097a67295b977a6a9bb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e867872bfdb9060f6a859dd4035fefd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70e1808f5e6eabd099aafe78cffe3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffb96e559485c542c562116d26f70163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58062fd985357422259144e9e67d273864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5b28b8ad5b22eeaf9fdcb34708bb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae295065a56004cb79adbe392ba08866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18588b523a0119b50dd058d93cf4847067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2b8b4a816e1543229848b622a20c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22fc92d3b81cc6c0c1025f510f32cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da750bb3104e27d9193e13110bca3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a704b1efca436659fda814d16c340f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415362027c28341bcf83772c7f5d9e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d626b626b90edae5f2780fda863da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c33480ccce1251666051576e2aa074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea17cb159f858bb715166f17eab8e1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a443a4fb2659a70c0504c9ded3564176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd81073c11f0142c3006f6aee4a6e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b696707afd6b602108690c87484d09d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dcb8bf47a4ef3de1ab7a36ebd905a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0ccef5d2a45243346e24df96d84780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939fad6b24d884fd3ac75bc88424ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fedc0667dfb4be3245e37c8a4c57d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a9320a6ef31b34e451ad381c1158983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef9d5412afe55dbd76becd9a1b02f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674f591284783387667e21e9ae8a2a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ad76f477936b565a971a2d128e5c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d787c9cbcd46ae75679160cfccfa887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cef82884e6be7ed58fb2bd8327111788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b158b88b0a87a22816c12ec03b8d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5daaa192d155e61d85da79f1721d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee237fb0d55eb9d7ec70b4f895db239b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e87af661dce57c877c2f0261a268a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51ea2f5e6505996e0281836e23ad2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cdafc1435672d87dcf3126369e8f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391eb80c8284c299b08bf4d4aed5c4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ded4b927b1d8ea734a9cbd199b178996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f68f1cbd974aecb759d2c46eebcb6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37fe113c6c0dcfcd41c53d3ed2009d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c805cdc8cca78875c78aa09bd84427a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c620eae0285786d5a536323c9c4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8176df0503498670b7d68ba8b2402101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed63368c3f4b8d1f0db9b298357f1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae63eb0e3aeb0e87250c38dc44f4833103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91ab21c510aeea3de645935778afc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362069d1e929596b9c550f5dc83f582105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b93a8aa3a937f13e585ab219e86f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778108672e291fa1085df9c17181b29b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a39cf316e3b82b695abb95b7bb5cfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdeb7f66cb276eebb17508b8d6199e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424da8f2c9c1eb3336dde5a6dee802b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818574dc31367b29633fc7c23c0f9d01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801255b73b90f1f4fc56ed647d76a865112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19596a7e9be07f0fbd122b49f8a8cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6befd3a79e6f357ce065abf4c816cf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952123c20ef28368fa10d6588422acfc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa65f7e7df8b9591ac991382857e0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1012e6d38611d321f71379cee3d458117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aefc28a30f328efdd6b14b1c6d07a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909334e4de1c412e140cce401166c7d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f58025a85e7c49b148f62b6810bf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfa3b8370fa279eadb851b97f87374121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be52ecc75f847623d29fdc67715f982122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3102f57995d1c948990e221bfd0729c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546e4f0f0433a84814f2203fd90d090124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd150163271eaa747295ee3ea6447125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446315aacb646b5808ee6bb4ed5a6a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fa4a0736f393b551196459a91266a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe777d118dd57ac4271e43131048d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b047e4c2a7e31295db9095fed1d67d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c596edf3413f331eaa0ca81518f4eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ac596e33fe51cb98cee12b840113c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9509f40a436d781884baf302ebac384132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4de037ef17379c60d347054afe2078133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb2891783aa9760e2381ee1e7a96be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faf74f0fcab8b53061304de3092476135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdded8d3082165afb7c83518ac7bee5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfc42e97af5743f9fdcd75685673d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9001a6ac35ec5bc0a553d39bcc4ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24326645cfce0c99101d89000070671d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be4769b9bbf378e5ea74f751b7a3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036fb9caa9525f353fadec172d1c703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef30099fba3a728e790effac0f5839142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476b3103eace970319bdbd10d90164b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f3a00987d6f77804b36fc40c7f2f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a4900a517b566c050e43603c13e19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8b7491accd2babfdf6cbc17254b86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b840c003ed25311c7d739927e1c054147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd4cc769ce95f6a7f6bc84d9d56342148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d8c777aa773b04c9257b7de3ed2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02747a0dc57f9b0c3e1367d11970f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95106000a557a3764ec1e002c40bb251151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa902dcaefaea1c74f6d2333a7f45c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d518fea56b35a4d70624d42a5834e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068315399f922a97e87fa6ab3288986d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb454bf5a0f9ae73c4140336c913c3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76eea333e86de4c862df0aae7682c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe10450a0338ffbc8380cd2fef2f105157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761839888121e616ac50f1dabc7e40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703709175aadd9ade6d8616164710282159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce616bf5043463344213b83d6029fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d251c6709c5eb7f9d1fab16a3265b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b5885fde9378cc0c1069ff1765ebb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f4912f0391abdd5e9e6423d12a4d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefe166afb066f77283bc9676a4d03f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85642d5900054af6ba130b5b400ef6fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e77064814242976d31616b2c8de7f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a9211f33b10127a9f849b7b4102f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba19b118104b01ec50d39ebabf7398e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3a9039779e9d0244b1d242ead3f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d181e298aa5d5448568a3e2232ab3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe607503667ddaf2109cb52bf8fdbad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec609c10ccaea52d94c465e67e8deff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885de8a5e6589fc35b630d0ce456489b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa14e542cef09fa7d4600726cb7b8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12753a6da3ad814a9fc11d5641bd0a25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b4b737fddd9d4e894da6ec4fbbf1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948205f589474e1386a1af853374e097177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce967b911c8a7a85ef0845b94c1272178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40596c39514a3c49377ff033ef8faa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c404300c948aeeac0d700e6c8f17fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f276272d155578e0c4960b8194be314181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a79e673393c94f04ccafce165bd0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae1c64fc1aa05e5bb4c39059b6b1e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1533c0dcffbe5a3e3df74cd93bb69ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219191ff6d7f428897c4b2478df260d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b25b6256bd09fed42c6c5a682a18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fc8b4a910d6731d68427cf6982c91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd62011be196723cbc60dbbcadcd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddfe5ac051144c2a4349f93b514308189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc14a2a640ab31b1333dc0450d179c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc98784903cc79dabca284e73674d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85931b8b1fe808f6eb4c7b2ea037499192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff60eac3f118b7c2321dfb33480bfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f3b6b151b6cb2ab162aed0f669d43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b866ef738339ca42d892ebd54d6c3bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77911314755cfe14d28f4531ded34921196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc10d096a091ba0e4aa9db21575d0b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a9e4c1b631be392cc26530c46432198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e4803bb19287f090e03fe827fde5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4756958b9eb1787982569a0bc8e2c0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dfc35be12d04809d88df0b7ec335b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7cd5f58ccaf2ff66cccc061c80c70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827188ec0fe9072228f01c123ddd29a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad7c0ec869d6ec07bfbfb4e1430c22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bee485a52a83197c29b3aa8e71ae6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c2e0604694a24ef61533e7ccb1420206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762d9b56f20d4b9242e07e2d547b4de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1521d8c827a668ca616fe149c19b82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc95ff556e319966e526704b4bdc9d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1c12b5d5aaa3b4ba5b2d32816f50b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54309e9975baa379f4920e9831dc7698211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba212b4218a25779def4c71ed2d0e89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cf7a601377011d7d8b282089840ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebbaa96084adec2ca85361e668d2dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c89928c104f37b37dad99f47e57809215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066778d03c51d3c01290c40ddee9d0a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39780112b8a99b9d9d68762eb2c78178217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cb77d52b09d4dbee79b124c82ad8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29684519bbc1d17f6459309dfdee7b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7af6e20f4e7c119f93ef4fbcda676220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fcd1e24a661ed2a696ee670478668221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f5506cde80ea8ca9dff94764a5eb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd88e9f88fdc5d66896ec52d72f722223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab9b4c62a1679a5b487cd9210cf85c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bbd5a3127e6d6c05d9827164e5122225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc80e7bb42abddff2cfbf17262c31c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156442d8f903bff76adabb6f95f19572227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543666db87e83a397e5b90190ee6b3a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e61bc6cb9cf77b158d88d4110504b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03909edb5bf5426c443a806ccb7b68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93930e70aa97dc3d279601e091fbd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87560ef7b5e2a5b07788e176284fa2f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4fb7776c95581a2abd3d3e32305d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0ede14d425ca831f8d887ebe126a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2012e41e8fb10da06fc215c2ede9aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e584644fa627cae2dc729da20356863236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2931260f3448e06251b7ad3ea09369237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389cbb7efa60927e56664077db59544238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb183b5e3d37e0c39855148c25ba0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63319b325ad831ac1daf477367ecaf60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069865cd6e975818b4bcf61ce32de16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bebcddee4c0b858752c1eb1d3d29f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef9256a44a5a3af27e700eead7034c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d5471831025c5432cdedb6bb176ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d224530d28282aa818e24e42b69467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c68b6a3bf0688c5163aaf3096de9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b579e995fa310dd95b471198c6251a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929428b558a247fc692f895bcb45b20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8652a29d1cb87e023172af2fae037249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40dabeb45e79d72556424b512e4f39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed13de58363ef20d276e6ef58f7d656251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799b39b00125dd3b25db882c891257a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed30885e5f6297c322f1ffb277fa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d4bb72fb11a8da89b5820981fe29d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b41cd5ba74b896536c9f5b0f4d4964255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f71393040af480c31aff7558fc369256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b21d958e932086b1ae81b52bf9816a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2f24cb1caa8621085536d900a8070258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d71a23e15c3f289cfb718ce7e922c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1669f97c488b989b13f6d07fcc105b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7850dba6f8d46f139a6790061eaaf1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6eebe336615a420102863541d25de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc876d7adb93a3b63766dcf6f7121263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed228038936bc81a50f9c61de4979e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feb491f0c6e6e7e804daf8c4b86023265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245e203488f502d739b9e6d3ff37e40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492d58861a3975ccb612f8aa4aee73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39243ce905a933b06fd23d141af6333268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb311abac6063496f735b1106a1dad1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d089c959c6072d8f0d7d6c4f7b408270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3a3dc1600b318b5c183c83118492f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdcd44d787f0358b2d4026b404b568272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551645969f22903a0236d61f52d4130273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8771e88c9117d3286dd108e980603f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c8987b69b231701e604ad8675a09d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5742cb64dafe5d400d470cd1d3e2b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f98c411576b60e94f8e87ff45f6d52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32544605eb05b1989e6e89b215f5fcae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0f2cc4195bb2face9fced41b7e368279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce1de81f0d2559502ba2c403051276280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e39acdc296f94f836d5e5ce896a6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a8b18a75555880f6f7c33cc316da8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d35696f67d564cc68e5c01b10e91c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91e6ba0ddcce2ff2acefd6d7fd24fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461c6e89bf995b1bfffaf8a6c3caae9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9423a66723bac6d0b8a3cc54383c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d13520002cba5c942546daec6ab3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0b97a61ad3a203c32a90dd579752d288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>