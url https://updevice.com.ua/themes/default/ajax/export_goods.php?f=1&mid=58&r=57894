--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f423aa95ef78efc2f8a2adb4682a381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d9e01890e635a7aa5b5c8e886f5982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b4444ac034cae3444c83d747655ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052034ad6f8df3e0fea62e886c759a884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160ea0714103d133bde69aab15424f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223cd66c80a74c720b9e8735a2c2e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837586c1f655f04a81dbc34df7ea80937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f086a898d30e625705c95e07f7dafe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75ff657c69d102f4f94af82972dff19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7313b19f7f8cfbcc5bf4d7c679caa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90e0bf81b02fc6808ce0afa06f89ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b470026424ee08cb4954a11dca955f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffc3c5e3ee17b0ad728790ba96540713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562298317b54e0ddcf4c6cb8a4d56f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0fefdf51d59730b80b73910cfa62015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe679d6073e08afafeeaedc5bb451b2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999e51b18357b03cdd6ba282095a32c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e8e641ad6f65659fffa8006a72a9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b3e171d77d035ca76b3fa1b244fee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d49d05e675b52cd83408f9b4b64c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0704edfd976092f3358f08e9020b07a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c691436642be9ffca6750ba58679b8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede12ba3de741ca58088e27148362f5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9038803a09d802190df7c734493cd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feaf34c42278d6a8cca2307528e01d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684f559a5fb9694a11f80b3bbc6323126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db579aeeeebd7bb0b4bbcf4ab2628127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb8c97d081ac4e73468bfe1e2f40d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a38fff9dcf58a62b0987bf85aff129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a8b9b38b3e9f1998bb9237995df3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a804960ee7518eddfd40131decfc7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2c7cf5387d7f60817ebffa29a25d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e818b289c62322cb82ea8a8a4c3b7ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52acadf5108f47ed40fe3121f86a84834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50ee419c341a2ccde37f1e108ae14c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf3081fc5cf17b6f8634d91984c3d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910ba8751ed2c71e4e4741325c90f4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b7b15fe72a2f90ad6a9b5884835ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf912022251fe264daed732fbcfd4fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d2c5acfaafff3b43e0060e9da19a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d1882831a7f838dfb13c2d144f1f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b49c33b17849918af71b82afa2cbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c64a7431878772bcef96d9a644fe9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ed8fcfc7252a545e998978dbd51e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1334c792512170a0c5a0e75f3efe48b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc8cf7f2d7e2cf3c0a3b8b7470df3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2384f5dc048d704613d231c98f01a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ea2d9846ff85d73b2e2e87b828d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc4254861362662f7363803d6bb0cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f59af286a783784649da67d28b7a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb180e4176da166a8b13863be2f6cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b5cb5f60c9c04b52e912678e3dbb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611c2c4d8c3841e1b897e8f252b62e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee0d0587288940e3240890ce740a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622259852aba73f5bdfe3a43e9d382955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d162e7d7b85b0504640854ac617e93156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a652fe2983df6de5c9df124973f0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a7394820d6b437ca322a7fdeeca5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb6aca261156869f153d273b278c5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779d363bdb52d8595d3060693ca41160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d4ae6365769b470ce6197995cae6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c19fd56f016fb8366a2108534b108862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab511627bf5f4bac646d55f6c85ae8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fcbd11c95965666f6ccf8a347e98064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006fe3cacc9a457916bd16da90a3c1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cc3554106ac0cfaf3d46d6214a17a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bba7369002ab5a9a851154b12eb4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca2238bcf7cd516eb814aed8f718d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edf75d8ebe6c6445322bd498c7c74569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a9860cbc6d08449b349574d18a3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883e37299922d186417e23c07972e4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05646e9693b84e804fae45e91d2003372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223395455635488008fdd812b65eb7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b093a4b7b332da3783eadba315fee274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b3ab47edb501f21a30b599bbf7b4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c869a20c9763ee8d9b617c43853c7b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d843089d8f738fda59e579f68cb2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd84d8e4a0cb6f93ff7c636a1bbf4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2faffa1fe10c8dc684ba5bf81a8a0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb8981554b1d608bdf5aafef5890e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8420aa643828cbb400c56b69db2ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fc2eb4c093c0d96486dda6421282582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30bcbb3d2fb4cee2c51fa5799e995983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c777b4a80f29846635c5a0e9576954284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0d63cafd472d5eb3cdd64783d9b7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc214ce7990d358f8952e10e8f0f8ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884911e20cdfbff9a85cd58f8f7a2dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63a8391b2d410fc28edfb079f147f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a303dc7bc5f37e1c2fb0f0789c78f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16a0ead447807b3cc2ae05c8df17d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da7d1c2550251c19f6e5cd94fb58b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6621eb6d032ee7c4a8e21cbf8f16092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d9049dab821da781ae38796debb4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074b30811b04d12d7acd1960dab8c1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79c1e95cbd47d52996b9851510742a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcacaa081b0d765cb35527d2f97b6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce9c3f492d394bd8cdc1dab17598dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8706f56028a9e40a419083a2cb5d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7c41fdc9091849f97967a46d7941599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba40ba5d0b12413156486cb75b71cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238baab30cf2296affe8bd7cd88a247101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b385dc01f276cde42499bc99a00ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c0eb8fe71a754fba284b6ebe3594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ebe75e3e9342fd445a1bae909653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45009cfa5b7e063f00cfd5a9b0ae6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd81a8ad5aeec865a2cc2ce35f24290106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41302a9088d1bfa168e40a0d15966c03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a14172fcc50094b5fa7c5a870758d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0701a87626effb766af43ee9a54d1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2321a6640a695746100be945e6f786110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a204dc8751905df51e2635a05eb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0711b33dd78ca637a7ad1b319a408f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf59b4c53b94bc2d5087fde347fd30e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6906421839eae43ed598559dbf2fab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f693633530c3d48f923979907ec00a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512dcd2573c5dc9a7b6aeef65b2de8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6a4c3f6d163f314faa5a39dec586117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9cc2d554e0b2cbd55272fede91675118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae134008ec2aaed7441369b2ba68d7d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa5b9fccd1d1059bb131d1c216a441120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59725ed8fae10e6a526503a25819ac7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36275da4d8960089158b9f8f056c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3280a5285ec25e5f358a52d2533ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488d75068f144512b41a1d5079aa0ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09105eb2650e3096f3ed8601904ebcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21097b5e1335844c2878f08c3168e667126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54620932463e81015805763a4bc2184b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab0aba5f65d36853899857dbae11a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778be8a022a5ed5fe58a96952a73cac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c3175afb44503341e827d926a5671130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883abc3aafe1592bb3b2f4e481783994131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080e505ae8bad285d2720163700624d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c33e94a8035ac8cebd39998b9394d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ade22c7775d9476f34b789e13785d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fac68032cad0be22e99814539d963135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0fb43212d119f89c2fc30317a2c5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870eee3c0957bcbc0d324dea1de8a36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb691f3a8e1f3a245152c6e0fa9481138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2787aa7b6bb67f84c9699dfb6084f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4415cb52a3442499ee6cf8dda8d48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306985cf8da4f35ac270f1ee92f618e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa22c059cab14d3d9782c68dc14f480142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12880d1644bc5cf92c1702c896e94b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c048dca7b92b72a47273f93129f4559144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3246b6da2bd4fa8d48a2ee9f18474145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a51c142a8aa3de700808671a88f851146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643341c26883c6ab4e7c16468d9a09dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce24bdb76c03a5c478a054e8245e52c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac069aa96c550ebbbf7f322a6723ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f744458e882bc6dfd1e1374ff42a4b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851808337a849119afd064f4379fe08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033e72064c9b3d9a513e414dbe637e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe5578e6397b7cf1af9276def5bc03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393cb9e60719f17af9bd6d7235e21d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a78f76b8edaa72a433004a3877357155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1887a6ece02926c490f12fae87bd6cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff1b80739b3434e7ea26c52c9e0e83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1017fcaa233daf2d18feb1c5ed6b927158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3158fc64cecd81ecd840788038b5ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2948dd16d25dcb6cad7efad85252d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458c4871ca764c73bfb6f729c7afdc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc51cfcf0c17a71e16adc979aa47148162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24c921340b0bad361fa6f2424981ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7aba38707f08abd3fa663ac59fcca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aea80a78839c4232241851b4f8574165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b22648a96e5e7bcf4f224a96086f47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef9217d0ae818ed1c9286d3757ac9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3400c463c8239d9191fa22a4c274581168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509dd798060cefe2dfc339300c4d614169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2e74eb5eb558f8ef72b84adb47993170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667076ee3b7e374062942ed4f6a19a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f29b3ad0c3aff1cb4090ef3c482c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97656ecf8dc1eb9c311cbf59184a949173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc987fd08a6c15e044b28a22cd5d8bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779cb2f67da31cece03cbe3dba0b325175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80102a7fa80fab3d2a401866f54b568176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb746833a9e6db0915791dfd7d4103177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce82597b98dcf8e0cfc0eab2f88a882178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae179b2164e7ed1d9b3ca3be9a4a6069179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3acca30e868d89069550bd2f27e86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c08a7ddaa279ba466a4f7733f608fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c7dec6304f80e17e5481521eb6eb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cc280e7cd4886814c9705aaadc822183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3885a699a9e3830a6f2ab3ac02d4699184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33801ed870c11c6b8bbf14ca0ae092c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94200da141105c865f3560d106a004186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b7feba773b275f31567465942639187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a17db73abf157e47457c9263269e0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22679fd78df0d4363ec749ab13fe75c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1b87cb1703ff666ca0b040cb7d616190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53691f38de699835dae84625b06f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0b553dce2486a82ded983a7050b96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd99459dbe0dc9fda2af76d7d33e9af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142d12ec0a5b22e1b56652e0d592d42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfec77a2c5342af46c6a047de080a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb8d8a52920c6696e89ffc73fa4af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf35e4cc0aae4dcdcefcbbdb7317537197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7fd227699654e49c6e899ad415cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a606e9d891e6b961de4b1584dce6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741154afa70e18119aa0a88c32c5a521200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2150805451a4e24e9af4949a369645201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac2923cad984941ba59ab5b81230a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a005fde267f9a021ba0fdf99980c66f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df2d14830ef629b6a8ed049ed0fbd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c3a9b2e4fac131e202fc2c147b928205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a79315ea32fa4b80e193c7e7293303206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0055d70a6aed3fddbb05b69d534eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705d1c6893c58247d0363666429201d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3757fbcdb41f6484deae6027fea62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f6f1dd02bdf82687ca74492dd9dbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e607f55eb9c603191397d587d67e485211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf89b8240d14416384d0c29deca008e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64afac9a1fbb6b59cff004a0e93819213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd078d6c014c2c7f0f0c6965cdfad2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ac0a0d0a45f89c2fe304cbdc5285f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d52e2622ff6db2173c2ea0a6ec0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503e025fd98943f852905f84aa640e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f53a971385cec786b3b0f0cb37fa7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284acc9958d931ac6ed188b4e64e71ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89fcc45d6e8c3ba4e2c7d15437fb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63082000011f296cb88d7989400ca6b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105775decf87ee409c6264fdf0abb351222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b511b790fc76864930701b16c44c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fb0df9f7033aeb293ee72beec62a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3fabe69695d322d17b313fc98e61e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6150bf9b664dfc2252a6fd132ccc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b396a87c23516b2b623bbe6897dab9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47f0a7f4367ec4c90bd420d86e92eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218731cfa383d47037ad7ee7d4ee634229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5c20ad3bf0e3d9fbd8b2445b1545c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26163f66d9ed02227f0d761e29ab654d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d638c1b098a4cdef210627376441232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11e6246a66906369468da8902bc09a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922210643bba3f0e50b95f9b9cd28b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8e5c5df512932836301d3d6e5a7b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02763c42cbc0a42481a72fe2feca289a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6542eea251dd3d732f5938e78d8baa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fd0c9ce10f29d45231302f5f58e2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f912d31eb89a7221697a447cc68fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d0a95b0fac86070e37f2cc327d311240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831eae63c30c1b147174b376603ffad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825664c1d7e307e7ac9bf89d6f4501e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5983f9e93e378e3da9fd35c05333b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755acd82f62e59c0ca12472d0bb8cb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e6842ef1eea175eb06105aa971d9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c3e7bf6f20062d6c3091973f5134f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4a5b06a38a3525ac489fabb0074aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9f935ef803b3c40d40cbe54df2c75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34140f41244fc83d35b15236a2836f90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec934aaf078b1e6c818166315381b9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80028d43e1a6ab4b1a70be22831de1b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be356e1decc6fac57708524f45060aca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a2e5e61fe8deb8db9d7e3cd313cb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a6986bf166be1cf57d40423bf7d0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac3b1124339af3350b0361d08ef1e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f66a8349a37e7655a4b8ddfccb5fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a0b658981ba5782c91cad550ede52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a806b97209d71b063d6f5eefc34a70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450632979c8444dd51a0d81ddeede05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56499889121976b198855fcbd5cda76a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c5010db64cb1666ba57d0f80db086261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf29fb89e5dc386fb4a672d230c635262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15044e8e1f49d5ec87f474ced83b79ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670ac0b3d5d5185e3acafc0d2587704264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050c52c33783e8c23689de298c72ded265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01fb9d5e42de6cf5d57d71136ec202266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e767383688242c34d37c925e8d02a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc6d13f20e466a553fc99f89bac54f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016610a9a17aeb76c8eef114c0f89b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365086b402c6d15819731c445f520bae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee157e953f80b4c807359cb54237b93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dcdb904be979288676aa174858e45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587d9bd1ba55c1dd4be33a8854e3e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d74231570d040b75319a55a3a08cba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d14bd8e27b84424ab029389a42058275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9396a5a88aceeb811ba776cc23b12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6004b3c790672f5a9e8ca2e219d13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c73d8a04436a600adf1d564c3fc49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b43a84f1167710dfd224261d11ac2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b4cdc3744ea66b1d5645db5260bed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c6f4fd0eab49b5a1977950c3fc71a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f8523f394af9cc1f20531ded59be8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd504a7dd1a6faaaf733e3a0dd70415d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012fd07d4acc691f98f02bdc81d6e5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fd4b650efa5e8f5dcee24067a035f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a12b90c73d2dcb2ff422995b894f88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff617de0724ec70c0971a5915cc6d6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9346d6c4d53c61b2d5fbb58c451bf3288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d9c8785e5dc5cf0a6021b401d5031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778493bba1476280777ff153c1d99442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c079a37b0c5b03572735a1f30f5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0fd9f60c711df6e817a3f54461a1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626c13ae75f1b110226aa975a2311cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42451f9af21c2070beb09651e4581a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdb428e6322b37a58c0a29166215957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51704e5a3d35e7593084927326e4a33c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4181047e2384c9f1b85fe8532b2889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49109ad50b9c5b16a24f0114c0b72bb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843f1e9ec27ea0ff1cc3355befd19ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe24d2a974091effad03feec4a9dc4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc946a5706522f4732f7e3157388bf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf64e4b910fbf085def6a2aaa847b9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9bef7e96b6c67aa47da0894a5ed6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ce2ee37ad77a08def83431d5518f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a3361efd8c6967906f991d055ac3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26054e946f98e52581d11810a80a965118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337e77fc34ae69b182bdebc483cae0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e37836f16abb4542733b7b0c18517820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ff18fc765d99f6427d7a0e7ec7de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf0521c03f78f7927f67717e47ef922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f638679869f4a8749b1d48985b3f3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89fca5952844ba22a7554bf13ff98924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91116767ed3f5acba55fa8dbfa30fe7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd55a0401e620e7d49e5960c074f9f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e9fd98df93008239be440338f11027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b8387715b74127111f730415d6b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edda8f592bd4f6efd93207e39d049fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b52e802196e04f19968bc6c89430530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095bdcc6e07bfe0dc0c08bdb4b155cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2bb8253ea2f2cb863f2366b98cee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3ee98f3e83edb4054a6a38b83679733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe79dd25dd49016dd08d61cc75078934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae61030ae9e1edeab9ea8e3554932735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b703beb4ee95d1c9597ac191618e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267469ac3e174af1dc5a3a75b81953e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f544e5222277c31a2626a7d35873cfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c693f152fef4bef63f3185794c5e0eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6639ffb8c59cc4140cc2d87dc475740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68efc46a323ef04de6cef390acf81b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa029530aea1f001781eadf0b1d89d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc6206f57e682d9c46975c61f869043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601c7a3a8b102db72be58a6fec556cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c652163e49e7ddd29adfe3f9b7503c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6185c49d1311fe336a67516e81cc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e20d195db13b85bf4889727df764647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58db1d72787d233399a4aae9e12c6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78139e197f488b34f0ed00d4f11afe849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7eb266aefda155540b7192680eba150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927a5e2ef2944775a4d9f8bf2b3f2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e5b74d7c15416fb0f97b46bd7134452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe764e2305cd706be5def5474ae3b7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e06966f9557f300c9ffbffed4ee90854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa7a4198ed66538ebb99aa827f40cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02601241ae11304d961442262f77979756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8725032a53494d31e5bdeea8255957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118c08df6d54f1eed90001b1998263a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270a0a5b33d645004e1b549054ce06359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f224ec6a8c2438caf5ae1f84e041860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308076074394310c64ae202de75967ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651070eb868d66242096643e6bceac162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5850a63f88d8d5e588cf962539f62d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9a83c4dded724d0c09492c7ad0dd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c1bf80072febd43884e986a51782a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab10652b1e2ae6cdf74c98b002ea6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e955f72d1cbfdd425e300287264d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b1d9729d0f4abbbd70e803244c6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75044df8a5475e11072c897b0696accf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbca252afbf3b527481e376e43c99b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459e2db1941fc7142cf28307a32380a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2bfe5a0bd7d86959879aa655b18f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af598db4e0ce3b010d21412855f94273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f0d65c4a9b11cca8a8cde3ba0d3a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9680aa2e1b7c54466c37b0b92f4a9da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb8f52af6e42eda2b73151c60ecfdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663715d4fdb80380615b872bd72eb0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934b5909c4d122aaae1d689b7c8530678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b0b4adadfb130131f9c41dc2e274279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae1750b238d8e28080e337653c84cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f5dc5b980e974b3593f86baa420d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8422a8ace54823fbf60099d77b522682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a12b11ad571bd78fd70f71e4b719d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82408ba2371fa857fb43f635f2ca86db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2848f36d703e2a469b09fcd1be337585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb54bcff6a72a1859f92dd3cc5bd63386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d70a2bd81c99c1d6a29e4f7d8f260c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f709947c5b3e25b13dc8d7b651f1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c9a613601d3bfb87dc8a634b42d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bee6c44cac9d6ba86a4c7cec7fa7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33399664459f647ac0e031787a2bd24b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbb2a22506d0db8cc1b71c06e82e0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02b0e8e7d663bf2303003ce73da75c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac7e25a3a9213623f5c6c9262c443a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50bfbce39fdf1a7abc575481162b6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8921d9c0ec52a68fd685c3a41a2abea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f17bcf5635882ee05a12d0de1f332397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1642c16c66d2b8adb873c0da691cd0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22270c4ac68b700ca480420d9271b6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc198c544e5cde2e1296259b4241e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dd0972c295a64104e71e220b8ed76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a2faaa7e88ffee20faa3b508a4c19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339f8bc11fcca078ef328f242fa7f7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920241dfeb7455587a8b843be498a00a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8217ad2e4fe3bafb6717ba139c34deb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1e99586be3d03ac8fe8cb69130016106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee9c01bc248d7a2f285f53c2ca5a67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a40e3600863e5e45e8576934f626108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512968e0c298b174dac63cc868af0a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77065c095ebb8b59074a7151dbb62cf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62ad22cb97c751edfc8869d5fae18b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2a42fce71dd5fbe24b093f319f2db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186406e22717c900dacca16c395296b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5da2a94816dcc0d2c442b3e4ca3dfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cbb4cb8a8560788b840646d1279b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dee86642c94a6c27ec961ecac23a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb82abcb6553d2f03c6b556156e375f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194d82e0f24e13092513a968ab2f01b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde073f4e9c4d7d6f68dec5fa7a4b39c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedafd394efa15e6319c59780fd6721120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c6dddb4d8f05267627d4627eea3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854a164c8c3f6b338dfd555c7bdefcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55e60cadbf555f05fa67accecb132f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf38c1dfd2dde441e969ff0f7bf4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd011d5493a24dc0378be98d6032e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7457197c6c1564706062e4f7904b37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4acfda46df858489fd986dc17ebe13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c18a9c1197c921bfc31cb3263b03e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b7c82745b2b8a021f439ca87824cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85bf924654557335a7302adf701e5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba6cc19f5313e12283b03d9c993d36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9b5a0fb54dacd3a138e43f3270828132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d7a31732b5aeb7bc0aad4887348d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f99206c56d2fd7e4fe03034e3e809134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05657593701f0d1b4cdd85a12337b1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e36f725d8667a17ddbf33cf3e9b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3fd95ec3e3cab07bbbb830ded824f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc94ce116092740629572852fcef5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f3f8c97f11c440bbe4d7535608e5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9228817083ed3cadd7b09a5e7bc2d0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf0c9270f58c283bbd86865540d48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1a7588be6f03fdbaabcebbfbb35c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70350c552128da895adccfb3659eee5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5f06ea480cf0d0b250e933ebe7d48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657557b1a6a87379ea54bf86ebe2cd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6be86c551b0cb53c2d3a2df15da5e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445af70f0b3251966049149326783b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b238557027b410bb0c5c94a0ce4965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba2e99fd7ca545dd9f98bfa6df5e3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9b9c09763a8721e22c0e47d7aeb56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5547009ec639b977c71337a9a3a05e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe98cc2ec6c656b43af60875f31bc20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7356c1960f1c2361a5e787cfc8384b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57de29e7af85e0e3ddb786ce7025985154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37738f910650dde49059ba549c319155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095edad8cb8153ddf45c2e7ffecdce50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6f54412ac562b945c2f4ce3f5d33f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869253223e0b271b4780ff32d47aefe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ad0b33ffe7e3fc9765bd29826b5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a366875363b28859480c3a4f814468160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f78ea3991fb7409232515d9cdebf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d110a45eb0e62c2402a0a0670ee7a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93773b522a1154d28e3834f4d2ce5e72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609911a0e9195b5432a3fcce87d399cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d16338d51d92d02253b3185540a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c060fccfdc5f5e1cfc6b29bf7367dfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96930a4804bc96a0ca9479a5bee03c49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c692b29e23f547ab99930b0e2e188168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd54b6e4f116fc6adf175183542dc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204d064464ab0d7ef150323154d1996170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aa1b230532700033d9609fde166d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a8d54359f18a3d607e1414b792d4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8500a268883d663ec3ec863ee721173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4b7e4a89adf50ef8c0ba4264db13d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3d4c9cd6b409abc001ae66210cb8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcd20d38b527a9f40e8dd78bff6c66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc970b4cbd674493ee7544b87d244406177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d06478fa5ee02c7bbe3f6f4d15fbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a59f60dcad38f1d8e709b3d55e9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bb4af65d1c16a7b1333e2f94e3073180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf6ea38525478ef0cb3956fea64065181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d49f710d98b6893046c10f1def20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdde1834d1c3cc9e61fabbdb3289c9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b23e5dbb6c83bfe3def30f3996803184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b05656fa9fa33064bacb0a0269c92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4895d3f82c2c88b7d398368952186186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e2bdda5881144a3f64648a2f88f7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d3780274c18c37781bb2967c86c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6f4b6308cb6a70bfe15e9bab33093189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108af4cd3e5a8e713d46b4c1896d22a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0174349c655cba7a3fe000644d93c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d005f6c187b29c3c96d02e2c172b58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca40a0f5e81ddaa79f03277204953193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ba7fab7c75f39095143f398b3e020194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4eeadba2cb24ff006a35ea9b3ea4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b18d9e0cfd6b9d6bff838d4911684196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea9aaf14695f6ef70da47fe09d6756197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5d024734e0f5270a6e651416920c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed924aaa1608bcb7bef79a28d718cd6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a03a601145020fcaf44de97608f4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbccb43d09330d223a8c87c617d9168201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c98a3adaf0fb1f2c1d4c298f0490b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263234310cd1c18743b31078a59d3b84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3695a0c8472fa6aad05d7bf4f47ff12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecb4c54d8731dfeaea377caad4e81b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd5799611cae5139de76b74533da03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25840b241abbec15d3dc8c990b80ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3313c021b28cf31edb11e78b180a5f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b29d07bd3da8a119d265454f653c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9034e41c1104500b55bf4be425c3c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeacbc284110078853eb0860e37b35a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4750ab7de66ac9ad14ece248503a50c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f50a677c3e1829df7edb0cd281b9e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f0ce4017da279421d0623cc37e83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef37a0b3595d64a14e35277a4d0928d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dc1c28dd712fb64690dea1b67db22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69e8f2bd86fc6f130f1e428312fdc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae2841649c3481902b23924288492c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778a1a97d1cdf5ae7c7bc712be9dbde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a87ddb7c1a7d0fefd5976c4e09bbfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fcee20c8bcbdea4b65e39235d9fd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb70a16fb9a99f7f6f0ad4685e593222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e967b167c9d0472dadc239df50982e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733aafdf009a1871ce99ff166445acf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c227945c16e6f83521719e9fd36a5e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319e59683934adba802dcecec3f05b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e4489c57dc8d4c9da5cc448f18a6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e12caa6b43d4c9bf49fb2ce9dc0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034fb0032a3608e97b749b90850cf29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f85ba71a46a6382e3ddae29e11f50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecaad3f54f27dd8cb9b9cfb0298927231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e0b38c49abe8394d1d187a6480759232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442c422197f086e74338c443d1a794a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac257a4fd453cb476bc5f269d1921f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0fe2c56c66cb864d346054a597042235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb8554b8655e3e643f7f52c974e0b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7700eabd0a8a8d4906592cac5a329237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a64182255c9ee8ec62044e1ecdc572238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc1b31d557af3e4fb60ab7668cf083239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa91b0ae2de09dfbc41c5c3a1580fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcffe675ead62de5530c087933fd07a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007ee465dba212bf489e647dbc4e6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb26c13d54e004355cb1acfca955c4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55096229580344149773119047080493244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fde37ad19fc06f88f9f22faf43dfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b63516ff2cbd8cf8b56f415e60df8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30868db6bfe8544baed01f3c9b933810247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9524808595ad187cad18f785cfd43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781012ca3ef4f76c41bc7131e2e4809d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19b0dd58f1216ebd8a0842b6bbcf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d035a8bca8a89dfda1e2fdef000294251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b09282c6943c3b5eb24604186c89b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a51ac21277f4fc90d3cf846aa30d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce81e5df84353c5bb7ec72247e9b84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93adfb10a4bc739a584771eb1ddc0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d052a00f02728f82dcdc808412670256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b2826ff4811adc19adbc79b0b8bce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28887079cb2996ab46d51037ee55add6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f376e4f01b9d369fb897eb89f4f55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bbb47d379549c38da408aea3fab05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2e31b28090afdd7cb9be20d79d72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41863227ac347aebd43cccc2a4d786262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648402d19be369532da43fb42fc8eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13582b338433669693668f42f636ff9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9611dd0fdb07d9106253535c37331265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab4ff72496bb5b6be8ce9232bbea47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c5b31b29f69a36dccf37a54246963267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb5e11d5f27c4f3fa66279d5f2219f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1542fecbb9a5f8d40efe6d635a3005d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b1be6f149619467c432099900a425270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450e30401c4d497445b150a2607c187271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1897c3bbf07a28fa8166cdb1de6f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12b9ef06a144b2fdc812211cccf5f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e7c8ffd6d6fb75141f4fd1943e52e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67a4567224af5f33d3b65a0eb17d4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126603e24ba41868db6e0fcfe61166f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b22c5eae6c75f9b0edbc36f6d02f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea0b82f6eecc05c0fe904671e42fa8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99c17dc071fd0ae1a248329f0bc962279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64048c0a985142dbec945df3b5f2c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf556c38c1390e7ca0e5e19c808b28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb114d41788d8dfe3055853887aa27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c2b1a77f09e04d800da8020b6f1c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0918e6164525fba600bc6cec26ad6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e0c2265518fa12bcbe24b23a2dc35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91a7c34329256bd07a9f0f93cf16c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb945b886d66af698e39d785f1ce07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db57cbde3f2659904a5b59a06217277288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>