--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1196,53 +1196,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
   </si>
   <si>
     <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013069</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000013071</t>
   </si>
   <si>
     <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453347642c2520e7f30ff9e1e90f1c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea6915f55701a224270542a40be6352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973f88c5bdb75d1a8e17f8f80894b823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a9fe632d7e55e4eb81e33d3f06f7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718fca21980c4371e65ff546bb58d9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2071fd95090b2d021328657c5c6694d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39308724de8c2bb5a82539aa1788b0c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd028104f84087bce350211fe6b20b528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a5394ab18f6f1ea141a4c838956d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37162914de3728995624461c01d310f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca672e395fa76c82f41038e035a966011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69f804fd5fe41dfc3610d623469c5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dd90f9efceeb781d99a0b530c986913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161942346147266447b631efaee5bea714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e752d5ba6dd019813c0f2bd8b25b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ecabf958d5704af82dd137b86a2a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92987d56a73ce8e6512c9338b8bd109e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3597f26a221796a6ccc4b1ea20aa0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c8bc0a1e5c200ee8c33e12535a0cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba63bc8656f4ee9ffe76868fcb0339b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034ca60b70bc35f8a00b70fe42f63321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f4a29b67756c6688aaedbfd8f167b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0b83bd3fd5247849183853db1c1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597280c84fbb7b236694f8428ec9c5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ed37f03594c7ff8736327672db7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b690c2bcca09392a410e85a253080326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8950594bb5678c74d4ceab946a1be7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a254fa4cf05eae5d5ad921169455d1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34089df208416f3117b612d02fdfbbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281164f236a55dd0e4d6c729d35f5c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c08dab84e9aa4ba93a436573887b9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd63cfb6af2627f01aab700d12e6f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384810494098cec9b763883760a21eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c50a5d0061e865fdc40cef1c1e354034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3795287508842089b296373eab77135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eddadb985d218e779db9a1fbd0b3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348969c984aeb10fcf30028198665a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef7e30fc0bc79490718b03d6b3785638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9f8b9c5f4578479ed3f4956d96fe939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90afecc52ad7eebf7a23b34612c978040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4421d0314dfa586baab9068fa02ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9667abee342550c5e9312b6bf73cc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc3e14a83438a54edec212c82e96043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f013716aefbbe9c6808e1d938af0cc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6047737dfd7b4ce46cb0917bd89cb5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6953bb1308898ff997a3846825d9df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef260da0e4368782c5e0417dee9c0c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9b7558a61bb316453762d911c375248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765fe07b50fb3f683c8e4f6f92a114e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8672f77f0573fdf01239dd1d572fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167ead8bf32ea16e4e3c5f80c8722bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c19d588d55d0171f047c78abad4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef7164356496eaaba5217af4442f1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71113cd7815f5bc7a5f01554b175af0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6835913a28a148f828ce8b4727e2bd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c2c5617640b2b2539174e65eb2c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8d62383d123a0386aada743a260a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2eb7972a60681f8ae6eee964539558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1952daf2b5abda43828d3c46e73c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e867220aa9ad8979ed2bb5bc16dcbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df18acf9760af86eadc2b574f73b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bac1fb743893b2b685190b6010243a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fb7dd5acd79dcf6cff061614aa32b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf37b9f5c476defc5dc10ecf9c3a2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba685afceade5126b9265a1453e8b30c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd411436f89d425aaba6c8fef669666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6f490a4c385238f00efb4d6ca8fe267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a3eb8e9bd7708034d76ee463e013368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e1150bb8a81de590fad15dfc5391e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83d686a16ae90ed3eaf8b5b1c478d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c7a6f78a9e3e01d5ae3ee7b2c5dc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d1509a01c812c9de6c6992fd895d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062021cb26c7d5689ec25cf311e7a3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55169ad02fd724eb2449ecf856a4ba6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025793b1f05b25c5d9e4bbadbec32dc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f68125a51c62230acfd955891101c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47107b658609bdebab50d56a332568c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6c34516d793360612326564de540c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eddaf0009b2a935cfb90a2f04407a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee6aa0ecc6e6df40547e5e5b0c228e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29d1f676b389c9c6245ac6aa9fd86481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e401624f1da526646ad332f8cf624182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8720f8ab26852b7834fab1a3a97a64d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3488e38f35c79a5bcc73fa9ce02184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b39466cb4530e4c5ee8bf44f9a55ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3481916635411e035c30f818ff4988086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa03562ee681494ca4f0dd75013d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275457c3c86772b9ce68ca157bec9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e342f20e9166847feda6f385a8a5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a068c38a9dc81807264ae09f59ad590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d694804a0e68fc33aa14426d2d6de891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe7fc340a757f9dbdd2a723a913bc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc1bcdf2f5bcdbd5bd12477172404093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f4392064377808a12b9fbd3342f9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbac6b7498ddfce6cc44207cbd378a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485be13cbcf3fdd1f96f7e8d444d9d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeb9abdb21ea811be35b582004b67d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7361674f6df1e1bddc882a14eb00898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bb844d64f0e4d35603942b5de561599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c622b2683050e3ca21906bfce51d5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac54566617e8d3df669042f8a6d07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5ea45962fca4fb19fba0b58d6aab0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12216db35648e62d619121365657d410103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdcc21d24436341be8f1ff3ab8ec7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6c5fddf74c66d95f81542800cc6fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326b550f3647541c4872d7fd7676ccc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dcbc85772ae2d0f3fdb9283fd5d22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41b2e4eb0e1d16362e29efa514e6b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbb5cffd92e40112e5a3f2c2ef81ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8624cc8c3c267338d8fe7b4d6eeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7237df0cd77a2c00ebd770b1db09c44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823e348d56cbc2dba331b64e0d00102112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ec3479e5160ec17606809728d2933113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cb0e0dda055dcecc7b57ff56a0600114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461d5dbdecafbabd630c87a616c7632115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7cdddfccbb6eb7eae7c115811de5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bf5a28fb12eac6b1988d03d6c1725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5148969331a32ecca500bddd51735118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabe97a31c2ac8c99425a2cb3bd5f8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077373db2eeee7c156ada9707214d4a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216aeaa0db268505304ff216d3fe097121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff5d9c241d79213b53b61cfeba9d8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2213ed06f432c41ff58ffe5097e66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b2ee371a5e2e020b8766610c259be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746a1a8219424c19f38d99162834f04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ab7cb6d28ce5e005a010f19d23cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033508a6380ce1d0137f0b6f06911f7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b6a657cbb8bf385eb83531e98538128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb0b8955eac34208c178f4184a0db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792cc922d3bd2fb0089f00996f0fb0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e455ff45fce2e92e235931c5410195131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be314ed885c29ada8ee0148f874635b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb604f73ad7eb0a2e149d08571a849133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8438f6df25572c04a6301a6a94e70d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690b8aab54e8bde5a61945c5c8b44bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0010f6f74164a1a4faa06f31a1bf5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bafd8e814d1ed6c915d0d43fa280d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a878bea015f2a2bb3e6754bd7b240138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb2e7283e070f09fd2464fabbf39bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344b56c5a4ed411e97754fe75ae96cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130acac62131a75d7995b9f274edce4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3a9af128aba62ee853b6f4c9d2bb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c928cc940f898001d0c7ebaf3770143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f57ecfa609dd83e07ac5e63882e2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1777cb7062bd8be2993bc7f40d763145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2c962769e9f58c0ac63b1c54e9f13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc5764d58c9caccc12e9f1d28c9667147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa751fe9428049054586de3f3b35b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d95c8bbcdf5501275b39e98ae93c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72869b6ba3ff47ec3b6d5de86ff4731a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b70679cf60da1fcca3671c641b186151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca490ae58efb0dbaa60f41fb5fb1462152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc51e82c2992c430d31aeb3b5cabdfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414c6acca6d39ed2a7b2907f0527641154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9e91a8457c6df8a86589490405d5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53db29ffcd8867042d7b431ce523b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4716f9ef81e39ee44c99e73fb77c61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb0e82b7afa1724b074d720034de06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b9a527334037d035302ff9622aaea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea02c1da8ac082fbc8e47a897e9e75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632c6ba5d50619dcecdf0deb93c6646161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7d5f13b9bef78ef835f08def99b0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6388b38cee5852d5acf0c087579d79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbd59f7cbbf28e50dc7d7d3c18b39d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5a9a6458c78ecfc7f2c259c54ae8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3b2744707cf3d026429b9df9808e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4429174b3dca8ea32c5641009a6449167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552fba1e7fafb39b42b9d87e91f0bbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f6fc5d8aaad707e1a56e96cc0ca05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557477cc3bdfd7c095ac16cdd2a0f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159c1b193a3767c51ac4d0e1d0d2e1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9691e5f35cf5aca912cf6d6b60656172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0e11572d5fbb19d553059e109beb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b89c37ba9b201a52c17434541d6894174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa049901ef3d8f2a05cc482bd1528ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b76cc2352c04955cd8a0939e382f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25011accaa09fed0679e3eee1c09e587177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d77f4b8789f83eb26a7b76c3fb56b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d233a9ec119927e70e77f556ae8cb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b78de9b761cfd6c6b20ad8d3f7652b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019140d9303118da5a7cf1f99e98e741181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39302c824058919a2a8c9e765c14c645182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce605a9fa0f0d59745112968df815f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb3b0c2dd015818687ec77eecef11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2911fda485be8654a91d813524f7b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160aa700f7e63c69438fceed6d1363a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b94b22af171edbdf259d25d78ee19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2070dc8fae4194e394bf0ea3f19808188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb8ae623c78cc3b0470a61cbf26b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3489e8ef0ca35af35f98f9de77b185b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f120f9e4ee83af596784fd3352b1d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54a39a61d51a6cc962da71b2678aa7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f3ff4a6363a2da9872b1c40ddef3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b7aec06bc66ffc66b0b8cca8022d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3681e415b4d4b9a285c7f3b24b71b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc5f5fbfd2112d395037b27c5aa60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca9d03e08086c6b980c15129bea3be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252dab760c860b61e5a35fa4566cd85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadd992b5cfa38ae79b2017f3725617199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c20a44ebdf529f3bfd925dba654900200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11ce67e83d3dd4916a316d8e76eccf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774bf12a63de67bfc9bedead2558aa0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d87f04ce5b16e001d04024ac91714203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff744a108e678b38be6123cb503fc78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c9256bf1bc5110784a51b99613aa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c97455d2f0183a238728675695f1b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4f6b19db9f9e93dfc7205d217ae92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8b7812dd3f82bb50de20934f9803b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc318274dfa137140d5f57738569e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80c086538a05ad544cf2ab6ce823a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686dfc1abd2b7317d26976d8f6174f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc794625f4fc5e48a6f5fc67a9556b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126e3cb3cf6adfbccd05112803ca69e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39827dbce5fa6c7801f0eda2683385b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a2f361aee5fcaed04fb1d501ab1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc53aa025c8b22425a6046e25f297216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658e10ced570bc75b8510a4f117ae9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79adbe3316b141be04e86524c8e13bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230ae3fb50817bb35bec32d940c3067219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61bcc8e2863c093a1a75b17780aa5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2d2498534e654808d99cb19d19b82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d05a8af3646f23de7347a1c98b8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19986acdfb8031cf49c927393639e0a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf4fb8b1147634d079baf0d8b9121224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b7989dcfb94cca264381ccee557b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fb59ca77bb04f79e435e6fe988b85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3204f028a1a14a99de75214e0de304c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6963847864d266261f3c2d0162662228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63d0b9594b6e25cbcaecc63dfde8df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2157b56f58eb5369f7fc87a673385e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a542e0b46481f4f7012cba8f7d126231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f89760cf14d9eaa1bb6dbc15d5c0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cf09a29e97ae3dc1a40f667981d16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5df46dab21586a698e5e0f349d9b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17d56bc07bd07b385b751f66315068235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e25e4e717f4c85aaea0d5c2d99f9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c92e49123a554929718534a4b3b0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc131e6aed2c1fa762b751785a442bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5519334990fb62eba02fbd85c2dc3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481f66a97a3e623235c3c19e8b23e83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e96ebdab059197e0e6fab80d4648f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5d12ea7f7155802a0e6b095390a80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde664c3a331b1a3af96fbd7c875cb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cee73df6b01e1bef49375a6e5a5f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a063ccf5df8bf5f7ae5bc1380cff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a0794293fa4e2d4a06d31167f7e2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f445b61cde527b3bb185a7433bde1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d2e7f1f501316847fc7177545aa39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb05c29ce053d9d8182a65d4ce687f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64014088f515e335f4191a7e41f604a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7b5e08ec57870e1131c5a1fa86902251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634db00f9a8e20fd67ef3aab7582787252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84842f5ea587a43f742988b567c351aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086047e0554cc4b13366297968b4602e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631f891ee334945f7268f53c78a4b47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52421075a06b5145fe2561c6a1c567a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706a1d3600e13d10d6ace505c84e3c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624cbdfd2eec76a831a897d8900e66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b53cb135fa29851bd36af6c13ded4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dfde38e0cf25e5136bd808151403e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fdaf6a080fe8ff99cf455c30d5eb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae753dc2692e9b0a9b52d62a6bca31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488d83a42f11f16647d37d3b8cd3566263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625348d78dcfeb879507885c331ec5bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaee0707b761047a501cf927e4f1567265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8c988edd791e70a6fa5432db3b548266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c55ad88e4a5e6050ebd9841e040ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491acad44e5634b50fd6deb4243ee8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab05a2841482a7ca65c273b2f5d9c9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900dcc2a5bf630267c94ac2c77c22de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4a947b02350d8d68bbef7f83dca6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c31575d83bb64ae328a6873b4eba17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53843a0cc58ab94eb3f360daa730cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c588460e88b93a73d7c2d2c91e7931274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e33e42a37979ecfad36b707322c26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597e008d128eb03eb111be94e2083f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0b4524b039aa6d6d87afde7f2800d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32c6fbb8d01428cd613a41f86c0b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef0f43a4a9cd41b3f8b5c3a9bbe6ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba5a0c8fb468b33d7284a324553ae5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6952ac6ebba54b8fb47bb6b2994eef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6325d75c2a3f231dbdabfb6a0176c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedb373e056bf7b4692dd1664e277f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e500ae5b17d064174e362794bd0a6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ecf5fa0106b5a2b2002254a426724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72cae6b1b594314757bccd9775aaec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a1a6fa8d7aced1b353f5a4d3603db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43585b720b1c3938f4e3bddd8a251320288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69f052c1f5a611314e7115e1d901e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bcaf60257d0dffe1dc4fb65ee4e3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693cb47c4811438b6cb1a366a7d7a5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff7a7b30b6bd073883356c111e1ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605ac0059ce3f1610a5651c74345a205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835bf7c3af4d232fadf28d90dcddcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56230b27aa70c8e7175c5d5e4687e6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be167ce91aa6496473b0ce72f106d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02324f536597704c7b044c15bd783f159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fbe1ad1891ab7679483a40787332610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac2c4fafb462d222aeac1e4c6bd6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600aad9fa7ae0e60c980c95b46e2bc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6ef2e38f536899bbf684aa799162e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1de3229789c42756f818459bbadc8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aa06e4713ac93157076eca068b9f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50c87f96dff76c0584a6f01df0d4bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa924b11c739ce63d1d37465163c6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b42e955eeb737751a1c98b40744a5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b23023869217afe0345293911eccaf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101663255adce51dc26629e9fa1d6c8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f327ae495ca294b264779a09c013621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47ecea46a63086d6dc05eae65da45922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622ca7fc9a331d83aaef512e87628923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164508084c5461c14f46fa9400883ccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214963283a1099fbc80f36cab6ae10925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d710d3abdc9e522afff932db61843926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e714a0636832a85dc947a91c53e2d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd73b0b3f91859ab5ed4ccf8fe38e1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13015b5c4bf37530f32de2f4319fb68129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195607650eeb980b23558a8544b97f5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deb1b1fa2520f8cfdb6c1b1dc9bfa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241b126bdcedb1797ce96d3e8fd7de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ddc5d086fc5b86ad7017cb512e6b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac108aab5c5afa5245b5d050259288934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104049bf9c9caaef224f38be3bd7aab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7691aa838c254ae2cc358dfb42aec536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f0938b02c0f93ba3553649e0d3eee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199ad29352866b3e8afd176456d792a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8aeee623ec60dd9dd917cb9890ea439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a806aac624d313eaf071a391c46c6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20a3fbbfb37abfa271da86d3b7fa3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230a15d3e251a29f4d327249486960542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e40540cacdae6278046a7da89f27d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01d32b69f3719436de3a6a235fc2c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77871e66b59856dd97673c3c4af157b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f779fdf821af886122e255a77b90d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0a662334bcb185813ad149de2e14d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0572d4e1bedd5d8f7790d9f3dc4ebf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798c5189ac5b42102387ef5b7ee7ef349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5469d31ac919b25e158c091781a6d7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ccfa93fcb7df728b42153eb62264651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc02e6fabd5a5dcd1d300e1405aa2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a58ef13f632666da5872c939e109353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b42bf9a70a309dd6fdb71e4b6f5f6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3e05ac5937b9b0c2ce51f4746189755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c28963801bfc171fd3a93076119e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57264af1e76f17498e1810fcdb832fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6fd5f1b710cae20a8f564313bd48158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b8a487d6e44b67e9f7a07f21421859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d1dc742340d0dcffcd589ac5ccf9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9a7465ca63ec291c663f1eb6a7db661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca388f7209e42ce1a1ca2b0e64a6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10204b243edaf9febc908ede4acad4b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae145cc96c5f50f7e7b2a03a99d85cd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d61679e485e05d76e1ca240fdcc4ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28faebd70533f91dc0e2e7594ea7db766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7619e8cfe7e13301123edc8c181cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3529bf9e0a9242660a86a85560d3e4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963f1466dcd4e314c7fc202d0c20b0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3894417d13f84fa23a1dfb7bca48b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7304fd2bc37a1dff3cf281bb7c6c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f01080fbcecbaf88df2371a87e07472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231a9cb96c20fb064f47e20623dba5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb5b3435ffdddab4e7460083c9993f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee349ca37e10e6753b7d44eb110a03975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d27b93c15ee95db088effceb94aaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f891a0160a7275011b0f4422c0025777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467619654831b210a59474839792ae778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1566da0bc418ad98758495f6f412f5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c91c39c722af13113477f8f507d5cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e806f65fef270c5779ddfff0a78dcbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe4f8bb16a0726fc0138e1b96b66f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e547c6ace5c5a51a07ea606660ce10c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387561e831739bfcad80a57d2696032484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7891a5bfedd38ba70d3a89fafa72b5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeadc9f6c00dfe58f9c56c4afd789d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0603b998eeb5e0cc13931937e52bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c22be1224732fe8f8e44afc58e5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293d227e2968797b43da895acee45189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26c0a1b8012109e93042512c7c29e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb14a6addcb201b8dfbedc4e3813c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a215007f1c4ce78e4e4a62f80ab30b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5df79a27fcdf01f1e1eebb723691d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3241474cef71e48084b05b20b9d66994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3055ce2a65a12658c6c1bbb2a7a1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ab7a1d25cb43bdbbd6aa5e34531c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955fdf3bdcc78522b8c331fa06e1dbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cba525f1b41d2b5202b5f670dea6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ef42bbc86a387bcfd349850caaccd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab7f03fd289bbc115bf9615d2b820e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeee5759411f4fbdd28d9054d60357101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b834f49f3ecbfc989fa5f14718befc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969b4a25aa8b89fb48411e279fc568103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88a8b16d047a84a057f7e0799ee7a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957a40e3cee606178c428227b8fb5df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d958a18b506aed7f39748d4539797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b418cece7ef03d03349de1eccb27e78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200eae997817c6f78ec3efc858ffe5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f161aa93715076a7271223296ecb18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cacf774db7f6c26cdf1deac5ef2fd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4af659f377900d21204a1ec0d6f1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab89e6abfef32968444d8b1c1aec66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff4badc9e313899c90c300294ad79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc489cfd6d74376b2dc4a51a6ff907114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363de1e275b9e3b08a65c3ce40a8253115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87eb32e5d550f0672b7b76f6382e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef8b8f3899386ba9f22f6a275dd60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59d10f05d3e81065ff82c99f66d160118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7093ebea3870625e95cb6bf019a18c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba46c3b64e7dddfeb464bea7256824120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32dee92a826f9445ed83293db46d80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5f505b51af609b36a25b00b77ad2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993b458f70cfd1bbb9e7de57b92d25c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72466935b78f88c0b9946abf0d2108124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589147a9430232ecc553dfd7ad64f4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12359c49bd90997ac0370e4fb863b616126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e40ee544f563f543a779f93cf085127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522f705146d85389b325316064c5bf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6689b31c619f7e5bef5f4d4efcbd719129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103722df647432955148ed8a3d681901130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ff50bce8b4b0a2341116e959f1814131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e495634b5b91a77dc67bbafb44d116f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859ece2cd554b4218f968ae2bb390da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39305a77f18a7ff04e1caf2849edd13c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f1ad7a3d65432db835969d1ecfdd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b8b4df8c9ec1f8dfe5b9b443ab16e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4f0c42f9133b4eab115b9f82712c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002cc56a8cc1a643ce69a9447dde14b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc036c322acc7dc04ba9fb783a9ffbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df75afcedcd09ddc72116c04a73481140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387ab882c4f819c8111110eae96c75e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9772896470bc73ad5230ea8437518142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abeba91f9a8d2ea5d28504d69c2432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24d050ee5b2c525a482707c729e95e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4be10b29ebad9777e805677e311411145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95265bcaaa94315e28d71ccb38dffed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd90000a7db6e717905771a1a95f348147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae3a5fdb4134e16a9c309c0ab4e1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531c608a98cd524279655d54ce4e778149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0e3095d3486c91e05f1b8dac0fd88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021099e8e2bf64745312c38808868b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b796ae93f3ce1530ba343cfa8cc70ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd89a55e172f53733f4ed9035819206153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4947ce1881238d5d16d1571c4eccde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c88ac2abea632ef384fd83a92ccb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430252bf3f071c949e3e7ad39f9e437156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dbccdc566ac31663f6238092be869157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b400bcf208dac89e531e87f5afef9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df233d2d54e342385795ec2848d350e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd0a35dc333f737269ba6ed526b53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d4ccc2e41eb61e91167b0a69ebb8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb61eee456c97c4677027223a6bcdef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d04673ef04a263bdde56c18708408163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230111740b754c31853c4075c2233a25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077325bd2c82f08f7213fad2b2514647165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c825edfb7a7a51d85bdf4812850c47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f2524460d61be582b05ba960f047167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb6170241c5e93432795448cb1af38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb49faec737a236ade087aa5ec6b1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d86da2e83ed495897dba61c9e1c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9faf06bad88dd6e0be7f85d066147171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055d9995b0d19eb2c551a3af4ea5fda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a18af437e952b7ff67bdeb1c37d52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16378ca582fee97669bbbb65cde36e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3509c27550bce8178e1e3b360393d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ade950ad7ac7f62e92b792a0a2f9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777170910befa27a79c268fcfe02873e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11351747a5239f741554ff57623c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a235f45f4e2d301828c43d183e01e76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa6302c9b2b937d0691f7ed0477758180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69573d52f3ad49263b57b048a90a1a65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6d804154875371c525a7d0b54d436182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01346c0f2cbc309aa85d7ccaf20b0fbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554cf6febc8b95399d1aa45e133648e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ea85081ddeacd1266b5af55bd15b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fda850d1cf0526b17bd6257822f28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca034f3da4020e0f83af9985f1319a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35f1c0ebbed31754adc8e601435084188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a062bb9ba4ba1e1824a95600b97a1fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db3a50224318494abb63ccecbc3e1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1142f2611008438fb6fd7b21ec0f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670af0a60786f4eda0efa28a1e2c132192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643f96b0c34f6d92319103fb225cd53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad59295f94d73fc9c4732f8787171e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76138709e43a77f00af85b767698dde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87acd8c2a58a05d4e1b6331a2b429a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864730439ab88492359006a672832334197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65494615a54e5ce90bab9796547aee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfb926475fec0c0acb1d60b809c66e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10100ee3707d6c7cec6b3f5d0160fb1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699304ed93c832d0853fb3c5394214b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9a24c0d700f10d19754591dd5bb96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7a9ec659debf90befe7a2f16d5d15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2837f5e773bf20fb34900ba0942247204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d7c64196c8986efd63ff62aec3ab1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbfe6ea8fecc15687651aae1e9216a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889afd0e51a49fcfc33dcd7e3893139207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507294e7e74367388f0e4903e8fe782f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684f1ffacb83b613a58be751257bf51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ec922163b5f05dd37e56201b4db4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca63e1ff40663162937ebf28063a37b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75e41d90b6e2607283c8d045e0043b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16082e6b1e4596e8a6738ab51d1c63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c11f3987f0cb63d5777b4c5fddc39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc84e1db14d414dbb5be34907a5eca6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da720a48bd1fceadc95bdfffbdeea79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacfc133a7931a94b7a924b49bc648c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fa91d4eecf2bb8f536188d30489a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f341e0f460b50e8c101b72540e3ec3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d43b10b52b8cf51ef3d5b834deae9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4c7d8ccbe232928f6cf899f1611c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b633988ae4bb13b6ac98dce4333624222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854c99f947855e595111841898a2886223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbabbdecc959883bc01f483c1694094224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3202e2af86f3583c2603da3c739bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c4f43e7e68ce2697dfb09bd1c4782226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb7ed16909a338a29f5b52dbe73f64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5902495fe51405eccfe9e58224435228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9136b3064f2cbac4e92cb486088db41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e15c4dbf46c8993d8895a09063ef8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d778da7f899ef5a22885888eaf888bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d003b9bc7a87a02ae5e188bed2e34a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8390fd3f4ab812dc836667329a9f87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e46dffc1dfbdebb2c6646dfce5400234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0e0d8cedc0d115efd2b98f1737f84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2f71851a62fdb24b9808bf7bc65ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8c0528cec4ddbd9b2ac9e3f674aca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f071cff16eafce1d5249bf4fd84ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b65415cc8242c03b498a4506b26bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc866d0ca45283581111b26bec0985240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1e9fb8dd8a28185565b001667aaef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe65582c8f02ffd4a1b97e30703e503242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174ead28cbc56ce125e1964ccd6b33b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc3c875b07a4d3b854f758bc16e230244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c6c8d960ffeff419b9eec9bad0222245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2563e7dc75d7c136239d03e1f53def246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471438f80e03994fc44907d7a8a5e053247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a7abd09f9379e6e08aec78f1e4d43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8acc61c990be5e96c821d6af775d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e940fddaabaa0730777a2edf323847250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0da022ea82ffeb65acc9cf35f0ae7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32116842ffae6256d14cd0408f7978252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58b0c757f839d827aeeb7a24f86f55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf2e4e3e5c41e25e29734d0f1a0d86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6696566ac6504fb81b2a24d9f2b06e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dbff8bb026f8b915183079cb6d361256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa3849f258169efba0358692e23bdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe2fad94f36cfba70e3817546bf55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf7d7b85a0f407b176c8a7feb94ec3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b20804ca7572406d2559ad2c9c59f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75b87c33c054ff0dfc48d7baac7f5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1c12b38206141caee1f431979290d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df67baa8e7d0a4fc5e3d54b7bd36e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085da42b1711b9a1e338babf857b384264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c477d70eb3387001f2cc66bed918ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5354e77d7e84514bb9eb788c947fe2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612e99722d4a10ca56238db7e961705267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f08aa9a2d6eedb1c2edfec2ddff1d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde83c1dc873a3b46da754d322a970e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17ece240c24aebeedf2f79b54bc7e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e375e62ce35d5f1e5ad1402b1350028271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ba5a1a281e9c2cbb9e015ac28c044272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a02f2afefdbbf8ed74b8e5759316a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbad6e0bb489efae34f8d7717241764274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033aa5e762f7720fe0e72a887f6ad30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24c6b688a06bffa8251f15a2947da4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c192b35e822484173eb20ecb898b01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5bee4f2530d5d84cb608af7e19fcb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86d4b090789b6877d2843401c3e39c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907903ee98102813b387489254da1b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db045b8fbc156f5b6aca219e338e624f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879fc075ea46157e9b925971a04593f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d49e5f6752a51e4a75af436e5d362283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3784d8db5c7758c71f2a12be328300284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fe179d114a4709e80b8c9d7bd8a9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90640b67cd820aaf892617e876b58a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5d15bdedb04bf8b7a8f26fab967bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9149d23a283bf9accb25eedd62c624288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13644,167 +13641,163 @@
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D141" s="0"/>
+      <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>