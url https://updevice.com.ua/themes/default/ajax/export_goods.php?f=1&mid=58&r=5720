--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733c35d89209f7c20e1f83c256f16d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884eab0ca132fcb53e255c85940405d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b238d9289192ea7b31f1c79d4b0b5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c35516d4bc8499ae697ca691b67c454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452331ba24c7ab75efa45b26ed3c0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618def2ca3a87ceec83c7e160dd2b016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0f6b65a1f1124bd68544766019c237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec0dccbec8e11e8059fc1ee44852398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a538417e1ddd16e08296f172aa8c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91f34d9cca16db2a3675b53d4cf27010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873e12711d8eae9431a8afc81a29c0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaf087459478f377bdc23fe8e7009612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284897d5972de2656397f917f33968d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf1c1de9f7cec90d429fed708917db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc375cdc9b6bb48cbcbbef91124ee315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf88edddeaf1168dd3787f8295158b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c835ba3dd5ae6451c9898150895a5aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928121bb6dce4d82db21545e5b52401c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f95512e0ba797e9e6fe697667d7c5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60642c0773f1234ed72bb5321c79b28420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce8e3e2ca4473097f8310746cc17721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a4a6696e553d258d999657a195c4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f586c76b557f67fe370855d72318423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de241f6b943c51413526f88a73131624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002433677eb422589b809c2c137f476c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a31bd04057a6eaeaa4a21df3843b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ce24aafc3d066ecb7f572aae277d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a47b833bdb49787cb5de92e50b2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a99173294d45c09260ab64c0ed781129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dcf17692d7d6d5b91bb4e815d427630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa5ae30db4cb282f717737fa7205331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e45085b1f6348f453443e4f4a91432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc4dfcddeb5a7f1ef09b82a9e95c8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d763906aadaa7a2a730d8c55bae13c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb461c5fa562a60989c2539c6b88035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abedcb2b9a36878b664e3d812df1ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c078eb5365ccdd4eebe57191b1f8e4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc6b11d38bfe0b2a32f513f5662ce638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0e0d72d4728f0e68a08401a8ed9b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cda53255b7b119c89e0a7cffb127140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59e3183567ac6bd10f553c8f232b0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f932393aaa04075002b8bb27a8eb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84edd5d05e800516bc744ab0e0cbff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a145bed07981ec44bbd824790e59a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd1a2e171740b6881994ee937e007c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1de46d66e1996951e8c9ec2e5b78846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958773269c79a2f3b98ab24757ed86e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3227657785a8e79679af7f8cc10eb0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52aaa15cabcbd01a9fc338743521b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0df1fffe32b0fa7f1df12eb65c6cc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21bea661970e559dfa42c9297ff4b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ee0d39b327844b498dc84b13c9c1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609816508f07efc5f42188162256ee7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190115be655105ee1096194349352c9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec047788a8f38109463470655a582055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b5697932babde73c5d44970ed7b4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcb0249447a5f0a61984047c3dccc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd74454141a5c5dd124bcb9c04b3b6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9616267b3636808a4ac70b7b12ae59259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa235af9138adab50a623dbc2807141f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b209ab79c83233281a91d183f8b37361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3e4dd661ab31b665351a6c5bdf69762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386b48abb3036e69f64ce47ba24665263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03771318a638d66a10577292396f70864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b2339331bcc2da4fe2b7eee1e633865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032200bfb745529530875f51d58fe1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2c60c433ad2ea07aa5d443cb1030067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f0ff612d7ff443b35d5b944a05b9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada4a21991a68699a546b7d753e1ab969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed764b755630419d804c168bd2aa05d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4184ecac55ba44b1821fb3f8751b45671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493be00b6f7569f696ae64f335f9ef072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05195d6a175b58705cb84e9ce026c27473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be39f16eb330c36fbde92ce1adf12c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317ea7f295f21243740e523dc6b8aef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141c85a42a7b4770e6a60aec26ebb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c1114f93d4950345587e7026678e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915f9f289f9dd1ed176c5647e6a17d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930b7ac7708003852f335d24ac102bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba37ea55eb471d4169cfd3dbd4316e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741153480100e3c4b583adc64987ea7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a72797033fe35651160bb7853ad382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bcf48949a5cc63934b1bcd405e38583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff04410029186d72b15732362ca0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d89ad09d773db05e93d181856303b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f28ecd221c733f7bb713628e69561f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b19109168fa1333dd72c7e490577e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a8f66071be3be57f01ccb606a30e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ce2bba9c95b0149de2601e84f7e2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425dd5c9d88e0e1574a05d22e3d506890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c647b8f85d88ba62e2a6af2d4dd2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b370ba42eb0183110386397faba592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f06025878314409867c7ac1d7f70b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffad67be9fa2686f033ef8869cd685f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8716e3ca72b78958a249cf70b5c7e2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb4dd0d2294b8ab708dfd4a9617a2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77861055e219c525df85dac561ad2b0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35725d5f34619f19c73b635f247c99298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8ad6bbd197fda6a1de194494838d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7c0a64f2e54c8703c323e559317c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6db0cfdf65a2aad67a04a36e96f41d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd5b333f59e0cbe9597612dd08ebe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215f480445dcff5fd88b0870d54ae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccfab4a167cad04ce64b208646bf31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776f249011c175b7814807df510ad9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb61806b68661789b86d13c81526120106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe177cd163621639eae71daede3c42c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19dfd79ffa7d4437b01b11e3f0fdbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b0a36faff3e89f5f4c41ddd700406109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4bbf29d4c2bdca10c62def33c28d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1fcf315c91a96b6a97fb0ba8c929a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a062bde965c74d135790bf9c48a48a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd0669d2e90c9a366d56ff8195b07f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfa0cfa46181bfd65b09ed3a01341b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4627df3e4a4dc613ecc1a4c131b1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063440f9ba09b2cbe660aabc8c4beda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e375db938bd60bae5ba1b8f8892dcc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a481cc6f3e3ae03aefd5d1315f864118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c99159ddb4ae505143b35b7170220119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ea5be26597dd9abc4cd102123416120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15f59150af6d85d0c0c7c0404b0c09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07908a2e11095b890812dcd3a3df61e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5e92dfd35dcb00fb101698b4edb51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c23eb1286ab1088e1bfd85547afd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad999a106a153ec7235f5f26e849995125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be40eb863ee6545673401940969a621126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3de19866fc7a6170c0ddeb0946da5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2d55f3b97f218cb48e2c8e3275940128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac6141a87c2c970af54b12b01422a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b529da3434b9899d74c816cda0b36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d61ec4eaced9e3472d6d181a3e107131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465b0f3ba98e7e92ccb5ca37f5628d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0dcfe24b70dde847bc164f10c59ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee652bd311fce3576a28c31a01f2623134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652c4f9e5b42579eb402bda1e8c41a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e042b18f609467d2e5eb9a6bf337f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895647bd55ea2b96d284f7aac7029fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309b3a7b6f6ff2827a6dee55ec0c461138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb08e8413ec97794a1e9ea0e881a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1b8e36177de1581df4684a4c7a239140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca4a826db1911ae1b69fd0f526c794141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cfa7e31612b4b92d41b72c6ed6b5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bec10ed1a8315aedae0695161bbf87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed6649d71c8b2edac2647b3a4bf929144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ebccede07090a036f06c6a7cc3cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37fcc39588b1539aed7ecfcfd0a694146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cd3c5e3b51ef20f4fb15e596b001e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e18e3f872c922b55c9f22fbc51d792148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aeb8614cd16112ae4918da5ee7997149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099615f73f53d4c51106004ef981b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99925e8809fc7b4efb9ddd622b8f8b74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ae3378085bf3542309a92aeab1ffc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349c96b9ce3cf092cc6ed46d600ac3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe205f08b5e2ccd24a25bef43ba52eaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab932d242a3f739759d30a15701acf11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6d03425948d0f8aa563defcb9020156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582b89b8714761252746312acac29f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c31debc984721e0ae69bca958c10f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e72bcafcead9f4f2d4d9da511630f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b833d6c2c46649a193a5b186b17c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0e7a6293a3567cb3b777ac71b721a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e3a928d1debb0384cd390ee2a46a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194210b8ae2903f5f43c26551ddd7c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46b1bd96c9a782c10d15fe760d6416164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c4e2b5a3f2e67acc4467c43cfe5c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e6a6203fdf4b390dd9bab7f86aae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f690a4e55d04e308d3664aed60d5e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9fdf0fa720d9fe27c4ab1a66cadfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288b69e59f0cfc7dff40fdd25b319bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b0ece53f3b06e21ecafcb3bced2d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bb45e80836242d59f4a752f493fdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d3ab99ac3d6ec5178bfdb820af71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2884ade7790675e2c7339ef6423b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d1ddb5a9f39a046aa99f7b06ab1d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b152956e8e14363ade7c4f759aadaea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0147dfd36ab2ad21f6c746f952f5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a56ff65382e63d9c8cc696a9420d22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf21a51500677074fb88192fe3681f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858c8c29c4aa6e5e1d5464dd11aae0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be400a8c06962d9bc00354741c92d60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d3cb03124aa0812a7346c125099b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143afb0956380b956d49c36554e2e1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b798bd5e7d2e99da096242b74dec4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bd171c995e7e15802f62794658180184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b1609eec56d2714d70017075f738185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738bd949c14659cb616ccf50ca35957186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528831e2f6442544122f409080e9270187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc020a350e28be7583d9d8107087ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e904a5ffe0cbbf71ef8bfbbde907c61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda0c6590f14d5f13460be7c02db99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b93aa2c57a07b98d83e695eef0ffe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69731400cbc68bd920515a9e89ab5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c9689d6b5b9891eb32495acafcb4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b280da900af097a6e551ceac7d045194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593e3fa48916f15f5c045bac007a627195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b81aa2f794276e74cd4ce1a4bdca5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e6fdcd79c876c3db6ebd8ac91325c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8842ab7b479d86499b227a7c0270e06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860453c8c5e83774afd46d2c8e061812199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9062e6cd7307022cc8b1c1aca16ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d5c1a71ec6bebf9e70978c2f1ba1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9da90de9358bd78337cdf8b23bdbf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23ccd48bf0e7e1513c22fd07a145d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687cf98707ca6b0ab280c579df33b37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e86f45fd8080e832559c58a436f0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67547b6724d088a5c4356fa53aa9ec5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c8285dc73670f0828f0a37150beb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a76ad3a553d91c6b64d8f46ec18320208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324798cc317b795674492966c914863209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332da9a162cba6769767b963c3d937da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f21b0ec61ec19bf4d4eb408818fc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fe5cbf55a2a2a7ccb23d454cde9c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701e8affbe8fd7c63fc11c25ea1a3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157bcf53c4694cdce33690aae034de5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be78adc58819b25ab84f30482e3bc60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153127c1262585b1aa35e0822c65f33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a60824ac7282d95e7f901235d0ce31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b005f9600c0d46bd19d377bb59ed7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85d0e1a080a03d4c8653e8d90552a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66323e33b76680ed5ea01c1a9675a727220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf25f7d33b7dd2a7560cd5e144cdf24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039beed80156c6d53e49fb985eb895b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a09d55824785cbd63c43b984bf7314223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849793efa6be8aa3696ec9cb6d42301224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f585516bd9809ae8208973fd14efb5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838f56418377b4aa7cd0419cc6adb63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db205c55b3f37c5a91df737fe12cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00682f089281babf388a1be3c8d17a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd72464335ee7287f9e820abe43f21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4ed7b3b05af8937ed843e63bf2e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981ca5c7ac70a957eb90dde95a06310231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd4a27e95af25f89ba222c01ab5d13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ae7e6794ada53e3fa5422ded5aa6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6fbb315ae7ee176d9075173baa4ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5901888d837d6a8100e49b905c667ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe41499492371b257452390b491f25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d23377a44412ac5defa86e0e43e5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a705527e5c31385284729ca64c92d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f37ae41b8d580b9bf3166b96c83161239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50b14c9a512886536d409876b2042a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ef4a43721d74bfdb5f89bdcf26f50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bdc4c42ea5408acf367a9a732c4e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e38205e811cc888319ed00f68cb36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dcc0908f52d80f43cf1eda3de4f5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e0cef21caba7e4d1d082d72561e85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4049cb2cebedac686f8beb447e64286246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6275d77299e47b15b924c1ec916c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93074af4b5d4d4f9eabba7c1fc3bc078248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a36493bee73df53c020bc3d1b373e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378578bc851645bd18086edece66921250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b2133fcf2e0d013c1678d60c74e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73529832d2f0bec2e0c1941ec8d6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264729798fd61bdd526fe9a0cd731171253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4134c2f24cd4ab66d2cda8d542b969254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd72597182dde43ad11d431d14cfa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d191e84699c9bc29ac2b5bdf74ac046256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bb087473a49f5dd16d5095355b918257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d935e3ef8ebdccc454e94b6c747356258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984159d85a933b8e7821c0220a1303f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999bd0e6820cf7dbcf11c539fe4ce6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91da7c1d295d05279a628bb5dc46be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b19c48a9adc978716b0c71b2fceb95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c20c5e43c6683d254dfde6efe24445263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db141256ae34fd21727ac82e811056264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0543ea0a07356d0cb2a3999463edb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3d2f14bea0e5c3811d3fdc402a262266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f8455ac8a99a19db689bff9f4db51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf8719fa49d4c4e7603ba5eecf9de0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90264ac4405a7609989f94381310470e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1b993b8445e7476101f54b891b349270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28448d5cb8feab062e97f5a22f4527271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793eb0bc8bd7fc883cfd5d2dd321f9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95768858f0e18e2955269c196a95e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06e331b5779f316bb18c05c9c9b1c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff999b2947d3853904a0fe2bb3ae1e44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e20242ee554e180a3580bd5b437e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f2ce7d2a1bc7b3626d083bdbe8d36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03b2f7ee279bc281b9e232c7d10e57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbbee01dc7de71dfa4c3a3cdc3d8df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad87e2e7e830eb928148994507abc7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840e457fa1770755c78f242261601af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd146ed468d1b0174d0d1975444d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802cab4e7d2e5d24a56e7c465e89561283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f82cdd46a615376d814cb6ff3b7d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe495944fa2689575645dff51f723f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7ae7b948e0546011aac3de5eaab66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66228811594bb4c35ffcbe64c445ee30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ead5567327940dae67dad2669e2520288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a68413f49ab995c1887534f69de1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc1032e6a44870bf5c902ba065d41d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6faabeee7aa470f5a16138ee70e713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000014ff7ccc366f7abcd6d82d889804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb14a59ce9c05b99f1175cfd12b2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fbaee98b9196d8e08073d1b8943df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5897984f88f10c4f98dd6b11a2c9687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e58d4753464e81b5205f78b83ab68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a129fc7d38d7dfe58f47a4266107d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50c47a612add4a270beea223796aeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57d443aa682798b3a994eae24a276a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5a1a66eb30d29673ed085e5b24bb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509e075ed86b702add27e48743b1f6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00f7914ec41e30fccc9979e4280f8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a45be8f3c283a454e13523286372b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12a03d55530d300b1fe4fc509aaf4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf310dd9ce4fad16d2d76ece95e77be017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae04edc6506dee9d327f819ab5aad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc10c4706053180fdc2c5e209c3c00b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddb0f4a79f13f2a15fd8fcd2cda7e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addf2973cc7abdf6b55c316e960c08f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad287436d6f49efd4f122bdb70c70c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b256f54f5e9b70f2dda23b737c9c4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc27ea29a70f4a99afd823dae722d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bd4b02ef0f9d04a2428586aa887db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aa4aebc865ab1cbb649a8e599837b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ade54631972a1a61715a3e157c3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83b13333ffdd131910075ec81ec4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdc2f4485494ff7017f275957d9bb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ebf819fe3ac6af57d4b0a4d6ab8ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33f5f968cd17f28dc85ac81d20d25b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b508148c24965a488705dacd8050d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7734485f8ba1dbecf2f9d10666f4d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cd380474686155a0a3cbde862bcc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a05b2d68d94be026d20a5abbce6b4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d073ba26462440febfaccf3fc71681636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97cda8e8f16ef011238f29557ffae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4e5e4f203e26b64a7098d1bf7c9ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96628af897ba735da4fcac4d0714b9a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc0c181dce5109afd7665d7ae200c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8cbf11f5f4fb268d7514c5642369c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd82af6c3924589e1b1cd912d81198542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30bcd62b1f04ab25fb5bd2fc3f530b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16d537392a0bec9e41dceb38a0fd1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2015643dea895aec80dd8e5d6284f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e48bd0dde5de956d63c6317fd6b4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6dba1298138255c594601cae8460f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd74e1ed3f983e0689527399afc4ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db29cbd83036a04ef565ced66c47b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68182cefee04fd69bd8d3d9134bed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaeb9d015e315b07f2e8e8ba653f5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1098ce1b3ada97cbdfc39bb508b838d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d60eb54c8f0b8c7375abfde08a81753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ab2efa0436fcd2b29a105296f6db054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e121ba7479eab21b20634baae070a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97f7d6b70fe0df6034ce3a26fa5f5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc276b33f96b4583d41f7c4b627c4ec957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271da66fd60d4d524e19ff1ea68e64958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe11cb2345f521ef04ad4213ba76c4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d1b824ed7f600f1b774535a2adcc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a7affeed8556b0b439d976ba161b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181e794ee7500fcf6cade940df83ce962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf139b2689fe6fdcc57849d828eaeec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5feaf6d8bdbd6c24dc9c65c758590664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e6905ffe53e927e0855f47deb416565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e2699ea87b9357fc0dfd426d3a52f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a14bfae02a02a8edac315c55d996267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb86bb6915e95f882701c24d854d6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938ecd3d1e7d4581c5337739502e4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54487c8aa95d170e6f41ecf673af6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15a6a10fe6892a4629b217c323bd7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bee7dca8eaf8c9fdb3d72d529ac9b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c82700244bf868aa2ab73a9dd1b2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1474f6e33ae650d88600c5875469bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb66af7816afa901447e868745a9d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e9dc800874209a80ba1ce05cc25e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a29e52a09b8914641be62bd62063e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aa71119de64304a10b36dc9b0894d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8835d5ec051ab135e3fff1d7af33b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7706ce728ea7dd522a00c01a90ad9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c61614854dfa9a03e21b24396c7f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c77b05df66cc857964dfca5ceeed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b5c184ee344535e3ecc5f78dda4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ff624ec635226b05b3a2ad8f1d30284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a0275b17bf9016611cd648cb460b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b61fd10e641fbc8f40b3745a7ca0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3d79f4432fefff0e03593f9a3d49087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176d8da62237f29533b17188cf28d3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b4c8ca0e207b0fc626d8042e190689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f2710df8c51b3ee87483146db9e9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66336b210de13816e9b054e84e71e8b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598f136a3e9feffa1a429db7cb5d87f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e6f894b2b334cf605c394d930a02393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b37ade0bec3efca57ba672a8643f3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9154dee2c72ff59e3ca1913de345f5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d1f8cda11b1d845c9a4314e37cba796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be75bfb72724241dc5c4e5a0311dc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78d80684aa740e868cee3741312d3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60619b8fbad8a4014bbb7a223219eb8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa185ecf3c9cc9a0124b3707d8a2d8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eacd6b60578f58200310f827d8498101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a99bd4ffcb07a98da82146be315bfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db292a1dec92e8c2fe7cc1f94120b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288df2d3ba3bf19ac414738e604f7f50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067925441a7355b960ca477e05d8f9c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87544fd11751fec31b3cc51a1abc021f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16f1f9edd548e056cb650fd2d1fccb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef777b235f5ff3224e50c0cd016f11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ae1830892174f6d4e7d74d1150fab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b5c357c95bc6a536777288bd66ba8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2009d4ab85db2ab387772c1a2808b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10867161acfbfbda4d508298ab12597112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777de46f7ef2b67d08d45cba942e361113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38fa3356009a38a44c173cbc23b67b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eee3a20307b74ea65e65beb03c4ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baee1b497fe0d45a03af14a1303365116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad9687f259539ac3495edd6bbe390f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d139df46e749bcc309dce9306706a1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea50f0c156e90b77b53feba0e33804e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544f39d8d96625120345e478b4ec06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f422294e52797dd9e8f13aa56b61b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc66c41a764b626129aed865944f80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b5bbbbd52850c88819dd4e0bd9716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2c06e4ee157d92aec84bf289841b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcdf0d115a5f5da25ea4a093c4f1ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2e6692c279a5dfaaa122d1bd5688b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ae0d36ff34d32ccbf87649b6d268127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46182533cb2a51b3afce84f53b00655b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ba0e7dbf3b11c737f847bf84e92c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b461a4cfcda22d74ff08c75a9df543130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8199274ceae9ae6f3804aa4f29660131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7edd8ccf725f0df155f5ae4954b60d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c73de290be78fbed3a96b8d5de985133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3cbc72c073fee0b87bf81aa8f1eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ff915e493c0c85236ca50558d6287135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75612135a4ba9415906e54e81db566c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4969898390befbf4b7272366a2e571e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684dd19ca95d7d05b7b843d87bf3e9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b17e0e3ab7323116a7227151de5a95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804f72336f882dfdf3bb0c239b2aa47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce6288950c52725bdcb4ca514c1463141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693db2630e2dea1917e012a223a2cc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727c9f6fd1c3bbfa66523e707809675143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b069b3f513678c6eb9521ade7e2d48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890992355761625eb886d81d30e44fcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b390c36398c8f63459c5a592313a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2a5f0877fba97196a44017261476147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aadf65afd7d86785e4b983878f2f14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086870ab3fabd58f5a33636abece3089149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a16d2331b844b0e785a691913e97f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91746afe67c944d405b7889a7da6525c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce9f4f90538fb4011b2fa32214f60c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70facc21b13768634a8f5f276c820c88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09acf4bbf65750cbac9116371afc477154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481e7908b2159ef3f84cba457e07549155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270cdb6c2abb409281a79ede9cd3a78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d6796678f772e51fc38a7bc1e2ce7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc1ed906eb464121edc3a1be1c506e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995008e871e58fb47c233acb72035dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fde3981bc1387924d1280ad22d51c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6e62b6105c0eead9aa360379cf3c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe829f01530c681783277d3a66a4c19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f1cc010925d31125bc63aee1d31d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0297e9bc403de742faaf761a22faf78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1920a074ad0e818d9abbe719381f758165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79653df12bb174d5f7d245321398ae8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85037c4a020a15fe9d5c16e107970e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189c6b74be6bfb2ab387a514f2f33e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b5526b92cfbb03b3beb1fea05bc0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ca77597a481f3bca702a29d2a737d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3c0dc3c413dc3c90a6086df0210d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408ea341668586ee0c2e6a5b72d561e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3cdb220f267cb53bd3ea16aa161b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01016c553b022d8c48b0025ef5cd098174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002770df4554fe25d0f7378e628692ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cb4c1e9ca8e675d1a8dfe2086dedc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479379a91dba545c3ca5a620d3f36a29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f3cdce445821326d58eda05d1e88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a3d4719fac2c9bbfb6040b3f99481179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae679acdd9f799f9610a35c3c5fa5c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247e0e5dd4d794ed2f323e81e783979181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65f81f53d8e5732f056eb624a2a93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6508081468215ddc4b77eff5fb0e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba9d4f363b85f19ed3f9da3313d00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f168afc93ed471ac155395ef5aa50a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7abb6d17189a59d53f7aec8e90274a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31058571b4b04f5cead8eba22c6eba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074516679c71b52629d4a647251df3ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79f5a0294250ca1de7b21eed53c863189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd989652eb35656509997d925ad38d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dcd92b3260060727cdb38abd5b005191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79e48aa8bcceb86e79b01b97fb6a48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88329331ecbe1cf7f8cf7b5bbf10bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2e43d44b7c8542811350a31c8fc68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9956afc1c01bfadac3d5b6b140190f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f5904b9630fb560939afb7adcc102196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36e02756762cbfa2e92bb7b504dc86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d526d1e9474d1b8b100fffa3d9ce4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c224a29938b7defee4e789982f45b9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cbe45f3ee8e088e466ffc39ad272e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02f91f4a8aece7ce60f3e03f5697f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab866d04f496ef36533733fb815c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0069f167406eb3e5473a71e91ee87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d84b5e230c77fa1723102fa0eea5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd12a2f4bcbb856b62e1c56a516168205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d119d0f897733c15a6f7a7a0dc1f1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a5f1d71069abb2443303edb4b54d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cfe7d05e16a6e3f9e00789022b62f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17e561e4f2ae6c0333352edc156d4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d858ac0f5e31439438c51fe1f605d81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24639db772264eaa76052bb025c6f43b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b3074d07f70309e6c8a289348456b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c433a9364d3cc51f2ee7922db117cf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf427963c90cf9cd149ddb6a710e230214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5390801a85cc9316a287d18598a725215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9db45317da05ae4140eaa93fb71ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a00d5371e39d509c21b97f5a8302d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896d7937183a9a4369313d36c8e9fbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f79b7233cd275e1eaf85e401570d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7f31b39786db75d8ce457c1d45669220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e6f36aecf28c5baec2761723d21fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67cfa5aaabb88a0e3726cb0dbb213e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc49fad53c2c1c2a6ae8c211fd2dd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded35ef87e7b0abcb090e09ef87734d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6851251ded3184f4dc45be489e52ee1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79893437a629d192a28849acd35b1e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396103c1eff8dd5b8296e89947c33940227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c0de3fb534df72a3b4ebce1d2786228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da887703c2d905ed5200b968dc518b0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ddbb5f3ab0b62c724ad469212ae06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cf1c0456bcf2bbf34007b5780f380231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdf0c791e25ba7f7bfa83c9075caf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa15bed325ec5bba7a7c056b7b1e59a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b29bd5986f433f039c621052bee82b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d724a1b68b28a44fda451b10f3c466235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb8ca4c2eb5780ded3ee3ee1b36272236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28008a19760ca9512e9380759910b8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fbee29ef8093729409910673fe55d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55e1585907f1f7b0a0e9857732a084239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8d6ada9accd6c258d4e91eb01113240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e53dce9963e3ba6b07f924a0d5a6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e9a4a8faa492130bb940bf2bbf448242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8f8fc095aae8ae7a2dbb34b691bbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ae1283bb9ac26b704cd908f0bd2f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91241d60b8efa6e0a1e67793baa9c076245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e8917d0b89a73df424c0010708395246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76807b7b2bb99cf09b9199d4570e1231247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8533720ee3e86496dfe532ec1a0bb5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f4056ab24cb49fae9c32bcb2a4000249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313191f8a6dc191118e3600b320b71e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387127635de7d57fbfa4ccd2703a4893251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41793f800c162a0117f6783c0fd4568252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b715a2a5ea53a7d718c042bde3801a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9c30008c31df6fa7f05dbe679827b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da25de2d1fcce21629530446ceebd1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e42d37e712b0517fea8901cfbba99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb7067912fc3367b3f6a7ee987b597257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5fcc6183b1f8af951213d7fe49b48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c9d116db6eb2f39aff58b3882a95a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b69d0eaed5b6b4b1e4995831024cfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd2dcf27a597ef9c9782d557fbf4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126eed06711f006aeccd2f086aa565262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670cc645afaaaf16a88a1cdeeb66c20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a5ff8c5ca75605544a88fd6d68893264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5297c24f55ab87e59c7bc201f225826265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe9c752bf8c51d82847accf9348e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ee368e15b7d3306ebd7171e144cb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56800a049d286ea58b0ac37d6f821bf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293cb31df756a8bbef87bb945d06c8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eb97fb19e370973701e97b8c205e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8560dddb555da7016d1e4a2e1034271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658bc662015f333d3805b2191a7147b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fe3c1835af5b7544108fa88e4f0ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be7dcaf1929bb119cc40bb01308a63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aef4eb889a107f8e2c93f938e66fbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379ffb67d903e481dc700ba03f1d07f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361a6e95ccd0d25b58f395f350e87a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa40ceaf072e422fa7a9828faadb4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d74bbd15bf7f007f5b2e01b1bd01c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c220b86c073474107c3cb4addf2c47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c61cf3d3e50b38775e9b5f9e68e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373942c489780d7aafa94d6ac91d8bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf58ff6ad9ba1ffe11fe7a3cf0bab8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bb909806651e22f98771c226da6d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ac3a981d400e9de0de8c5241ec7cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c9bb1f41a1e401bdb2aee4bbff539286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2db64ced078b0cffd409bbee48113287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e45620477c4d8786008733f0f89a2288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>