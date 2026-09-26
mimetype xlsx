--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440073f7006c53e9b07741a2321c82a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f49c36148de3cab66d77a5cfbe35e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064af308d1322655802dc364469b0413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fbaa3a7aaf22eb14daf66999adb7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdfc3d747fb5cb5f891f2e6219c83f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807191c6ef4bbe33f1cf9c69026648666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485cc91857c4bbde27491bec2c4841a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f5696ff429b1af6857357a1eda9b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152d3216c4e5edcd6fd6f0a2286bb469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fee7a0c598c80688981c20a5d593910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648c6bd00b7a9798241e508a0de70ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff035b3ad24b1ffe907df6124dab3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778a1e2958626cd26838d997e00874213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313680d48e2d55fdc228d9ffe4f572de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667b2558238faa3d39cd4ff5eb0383a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e215c5d60134eff8294b6de4b597316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b7305e2e0f070351ed21aa4ace6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0200b3f884f7f9383b6e570c00360318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d707a59ba3b641c8e305b947ed2684419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011e52a7c7d4b4903072d5c43441bfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cb4eb88f44a9f2c6275ae285ec23e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b917eb4b5d9cc6ae761eaa790264a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ead778bec37f49fe7f607d4f8c0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d581ea54a38c94e6ef5472babf871824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b934d859a95455b92afdb7d30ea9cdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2036461256600d9f7668c1a0de6c09e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ea0a41f8db15c4680de7bfacc38127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b30291b14a2accff2c259a1d71993528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fb656698a2ce4d3bd45dbbe4bd45a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b14e77a354bc4776208aa98070baf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503ba6221c5c07194f18978dfe6ee5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf53be7937d6088ba5998bbe0d9f8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409d3133a64d43e0bb3217a1cf89de433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e917c0dd222c0199201085c2f63b7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f840406f26c9bf6284dad53b81f9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654262769929344c777314302fb8e7b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0d37f518cc442354a18cb3e5a8ce637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c7ed93a42edd9ff56defc2c2734738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8325c9ddabec87efc5533e23d0f8f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c82490a24e8b87d9f515d857975d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad55ce3ead19b5ad5f9b3952291c3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d3757305b703b8a25884b762c580d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d5154782196e6d1b7c93d1b02d6dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebacff9b50c9feb0790e2cbbd72fb4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e7a7fb1403371d4a78df718063d0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de47d1855d89178b6c7a22f83a8a64546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648a5e5369dcdfdf38becba2561c69f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279c1d2f4ccfd0d242709a60077727b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd2552d9ecf686976bf721f815fb0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c61750178c3371c8f9c8d343b84f9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ed91cd51638516a72337b9b510f3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc136d67574b08aaa145d63edb40d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d062bec81161deebd0ba587e24e301453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27effe9394f4480b51ae43b5a6be2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b9d187b1d2d827d7391a356a6abd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52a6c1e43bdf1e7a273d7afa7f2e2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d7a20e19359c255b69f762549b1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2181b34e3fb52b6c654510ba5c892058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f868a5c793b28aa424685f1824652559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e88c9b758abf1c93312b7d4d194a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b8eec3838b19de74e0ed04136809861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e39aebafedcec6d80b104cf1d5d9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd945d8cd148f7e8c1d554abee641c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f57838cd0343745751477778de39864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb9556e10921b6b69f6e0f5749ea6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c924421bcbb03194ecf3401a4bf7e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d2ffdef600cfe3f86e534cbf090e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf841390153d9e3f317f1269561989c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d761b48f5c1c1305d39f2707de42e8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48481eb27bf8c78cff77c6473be3e20270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa6e294d1e8b5b45d1766c9035f6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2521c42b10a856cfc43feb30f5ff9a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e585d169a036f6678e5d9467626f3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2416d147a949e8d8ac34c66609a6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9459494e76cd33a519ce565323dc6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04af2592902e4d6d62f6ecce6f63076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c5b5adb6f4e1c4c31c7e671c2bad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8387aec9fdecc9c08377ce4b6bfbb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bef24c65f74c5e355ee65cfdb731379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2e49f82255a3f71d90635742dce4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe8b987fdf72632d24a9856f7964f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c77b41f442573855733043ecbfb66182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d255e0fa152acd5db1d76b845ad09c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67d954b2e743b8e69daa07a00dba4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499fd7bc9f50a1a1bdd3d4340455ca885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c383629f4ed0c63e8e2be8436fd1c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35b545431d60f9fd112ce98727f9af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a004f847ae29ca5704778fda88e4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c8b845d435ea224ccf189e50961a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b1b888428f2c07ca8f505dc32b0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7efb787b125b91a5e1a81588ac94c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c530dc2aff710d1e4c8e169537126892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f638d0768ea7d91eb719c2092e95693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dc5dbcdbacc901baed88af60a5fbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d70a738d9494b1bd2eed8226578ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704444d5f32703917f220f30f9e79396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422897510fcb2c50d63bd530f067097e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5f8e47bb5176854f0c026e244fecd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90231a7e306c41eed63d9e53f009f0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b01a7e7e3e1e9d41eb22ed59c565100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421c6159dca52670f109ffbea89d49e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba72f92dad06d9764addb4066dd2c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87ff53eac2bc6caf0109b1391b20f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f2864d1837ebc407be9aab2190cf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3159c44612956a7f8bb0d8364dd98a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b8b04738c3cfb86a05adb4359f89e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615da838bca40c8255bdde2b2909a5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1755a9dac6d3ff18ac5c6d007befa50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda448e0b57365872e96b4606feeffe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c44380a757e37f26ff7c829bdc68c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af77bfbbe99bb7e20bcb1058cffcea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ba7641e1dbe12530a5fd40a3e79b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda41432bb27c5afa51738898c84e2c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e637b90630f76228fe7446abd3f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9ac3d712ad196b9c0fdced32b2bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987760621c44a9a07b89c0f216a4858116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9cf7c35b33bf8bbbfd064f38ffee5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92755b3843f31f363a0d4158e04d51d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f97242965a40c49ec10193a9a60b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91660076da69f798185f97d8634c4c76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151415285e3532506b8df57eae42bebf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c904c08a8b585997d7a2ff2812d936122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8f4906727d4025a2ca1406189cc91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4670976e3a084b94c6e9b9b704efeb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8303f59b09e0df5debbfa79f16f99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402c68cff352832116b97ab90c34cb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156374b849adfab6b5433cded4f66f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acc55b3dcaa6a4e5f52b984218c90f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af100646b3bc22b64974118be8898474129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc35eb7f1d2fbabb38422756cb5fdc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228f0ab45686cf5389f7346f1058c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf415abfd9a3d4a7d801b8869b5a4b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95de650ff88384ef14f12ba125201e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fbe45964ed0028ea916609142b680134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3449c17abcc6456ded8d3b04ba596135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407848ccbccc4cf91becdfcdd556e8d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cccbd5e5395f7f7162eeb4422df11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994151997f3dbe544e28a320321a1b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ce4967b1f971bad78d36784d50b9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454767d323b901b4640cdd61211a7a25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61507407444cec57c144132657729c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06704a167ca517da05a15030e982dc00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042dd9b12d3d21f0bb15fac6a38179b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c989c1d5da9f99a05de82734b8eafb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d1e54bfb62f5e60193ab620f4bba4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33185b6d8857a3556fe5deb80cea3c9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a73e203aa7f663cd41070986ad9015147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12235f5c3a5cb03c5766fd5b4601f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f834200baf3222e49a1d80d244b9b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4a369eaf101285c6bd53b18830117150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead594fc87aa24cff910c2449941d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19d285320d025b18f733e763a98430152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720156d836cee3885e7a5298539f1420153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5f1b64d16fdd6385807879e1bf09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee711ed025403edf780501747f13c23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f31c6b61b21b03371885002fc7a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd597c55091dd711bf6b9196ace9b048157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbc68b527b3fcdfd21b7982cf5160c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35820c7c46afc8e0a42d2e455a85679c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd5cdd4617e0aa1a4a514f181344de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd20da95bd0a11f5d62598ef488bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157316b9bddcd19f2a8a37fd51d68907162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2d07d3fc94b4bfa4cebb5ca377204163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0917047c3a3ba8e718772a84bea5fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018758bf2695af0f843b0711e7bbda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1867bf9dbfefdb5289a1a204091cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd43a7080651fad600acf048df46f81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fbe119b175e2878c8bc7ea8f43627168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100459732ac42e237579190fc5316c33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc45fb033b01f29de6c7b8fc18496d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1713211713bf5205bf23cd24c8ba93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8305d95fcffc865bc13d4e8f122a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f2e94e78a4be9997292b06e0a79e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d48e6740b948d82c8e211da5bbd8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77603985756a65cec51a448cacff02dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50c1b35cc7ee6a1e966f0f0761923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfaa549af450e9a469b0215d5b4825177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309221f9019d19aa5f817dc1aa903fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd81be96c1b775f57c260b94c27802179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49849e0aba5e97f75dbe7b6e7cdb4a54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8216681d10afd7dd2d7666b5dd5ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc97fd720009af4155e46d9560919e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fcc9a033b17843407c9e40930b517183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecdca74a1f69335983cc7d6925b20c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415a9229c21bf54a165f3b7be7ede86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390373b8378910c068af221e62c24ed7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd741bc573083d2e28d7a37c9f5ad6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd16d3d823fe06f8da9817ab8bd8aa2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a479cf701823b7ef601dc9a41f58e4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293f291c3e14ff8640ccd8784b89aab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88605c4d6c9ed8c51d5f4dd9bbd6046191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babaec07d4650f16dd8919c4295aac4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364522af8b405fb1b9d8fe1c648e7d29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f1999905757160620c6808d961d48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca0c4e14a2b72da8fc6f272edbbb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da875c658c87dba40d156c194685069d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603446ca92e0307adf6d37a3db22cec5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db93d09d34fd1b3c2b4325dc68ac5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8cb4ca49b8887463aa89b9719fdd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9c2f719efa419d8d370224052f0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d8fd84c29add2107749c0bf2b59f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c00e63b2a3669fd7f68e1845844059202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7560a05069b50af2cc13094696957e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2d10f77680decc85d17ba69f0b0b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8945982d0b8a7b8a7f253a8d522dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df1f4fd334686f76cb5e5c2e04a68c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eeed13e72ad5e28e6714920cd567c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc9374e5c59485a3ce9de74285af43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9387b2b6fd3af3f5235c0ff44d96d02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cf0c438615c921bcf724cfaa81e68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb690e608f80e48f42841eae9ef1898211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95b596817478fa092b9e846f277b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d80f9743d85b1dbbd8807d0ce5d59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b58836e375e94227077a063da73b11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aa62244303afc35aa7a85ddb6d5bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2958502326fb83e58ee6f11101452216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff03026885e6d69125e9a856e09fa1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44089cb9bbd6d1944c2fe1fac6af88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f396b2578160ce1e9ae87f5915540219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24795f7cf363c192c3a8879436bb0966220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40288af0f7732a5e47f29226d9cca71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059de009f1fa106e26216f5889489dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ed2e4dd1e1005322c36e9fbfd54fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735293eb6912fca03763de6bab3462e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa9da6454af867915d32adbba2ba79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077268241dd059ad2b211e2ec9be9634226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b35815c5bdc32dbfc824d0ae270ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4516366247d51804d9ad6439f35cad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42374cdeda8161cfde46bd9f8e9797fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033c0c9b44b2843b4cca0df89e3d7a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c93913e84be0cb2cc659dea971aee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23ecbea840e08799d53a07a4716a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b3e468ea34c1ad0dc49ddf41e3e89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449df562138208aaf3312150d86e9de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f7beb1ab2b49e72f8d79d7418e6d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a749c38f658d409585bff962451e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190418763f195c0e91da7f05866944d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5276ffb1b9f68c5fedc3fb9674769b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6db013223283e58c54a919202fb18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f908022319d68b054419779ab620f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd936266708fe7ac25aae3a22b1ab9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f257ae889430a971a38388a9310a6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01677b7cd945a29ce5dc709a2013459243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1c6c16e68afc13c2f2658f88ebfce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aad52911b77a64bf809eec48e6f82e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5041488f15dede8472d6ff4938853ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c805dd8252763a78eb4f5945356d12d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dbc49e65194afbfc52bd41cc008b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deabeae8ac439d5cc7d141603bcf5b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca8f47d53ec71ea9c781f11f0b9d5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9e5a8d3f40defa9d21bb6462081ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415e3f6651bcd49426117573bab7808252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfc5d709845c0af2f694a2905e6124253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3773b0dc68010f25300b024b9f7cae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4859e60c7cbdce41e375235de49cc48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f1d114d239511bd48638c8cc649b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f6d46f4d99c2d8bb63ad56cbf366257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcd600ec5bb19f42ea5ff0b3acca86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f7585610a89aa7e3a3e48ad812fff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9362c772146031bbd5b69cb0ac7554b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00c91dba2e68de5cd162cd21faa151261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d46e7868e19665e66a92be17a0c55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f3fcb2827501322ddbe1299c465ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caea91cce281930246f8c59ed981177264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ca620f494cecc5dc276837ed1a74f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f7697ddbda7f75b8eddf64a1dbe0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480350ed002453bf1b1ef5fc3d7ff0bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e9506a595591a75cec3fecaaf7fb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a528cbb467b1ed7f22db7fa111693269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465e16642eafde2c4daa2d77fad5d57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cad42aaf0494f46f5be86913d7c338271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e4fe65f7647a2a066eaa06841d089272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96025424d579a2ad248bbd1060b67bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f0b280501312bb9973aa9396c58a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d030f8e13b8908832c309b91001d6d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81637ab2f40f84404c6157348971f27a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a260fd60dfa4ceba13a8b428339c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f053c3e83c945a341d21f635c582490278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45a0e51d8bcb44ed75e249efa9ecc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b05a2375dc028651b27e702578b48a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da7cac2dd41613059a208ca3c47dc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7263af79de26c512779c0ace2875817282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043c21a31cb0fd226c340049413460e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c737abf0d20cf0c7f21f5ab3b4004d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9b8d5f5b25c100acb738b9e3f0679285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ec0fe6fa11fc71de3c1a8378bdb31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608bd2e32ad4a5be978c6f1b5f2a82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230db98be5776c7eb4daa1693b2770d5288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b31c83d8ab8b3949077acb9b4cbb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d76f19ea73db860831d69544bb2c442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722012ebe3b2d0d41ff3f3b9d3dbef6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d43518624ab37dd999fa42aaa11cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c610617ca173526072f87b7ceb5745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5e663784ea1559b5c008145019ecd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff89a0e90e906e37297636a519adbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559cdefea659eb2eee1126381871ba18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a24be3287ce1b8f818ce8a1c8da1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7db216b44314cc0cf3c010c2b77e6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d88d1fcbc0329ac6bdd3439531221511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a880f13316288f167687b8b8560fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07e85a5a43ce3702f9e2e3377d2c2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4c6f6eb02bfa235d50729113bd75c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f714f11c0caf549c4b92337ea1a51e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac3f0c0250e8dca7e3858b9e14e4d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aca9a36c20e43904dd07cdc33eff917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e84f3ab5a58c2634a1884fb313f9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635320a7a7af2b251cd801c2009540e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff4a19d9a4965bb4ce4ebe43a4ec0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c4f7580a74e3c8d6e88e15436793221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805a11600278df2187af65bf49d6e6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02045931374a91537b01de6ad0a48f4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe520f1a7fa4575c1ba42f67f2b26324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98eed7eb846ac86a426153e64a5d2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fe8738a186a57d5d045f02d08002f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457973025b3041743557905acf6227527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9556ca37180294e315aad0f0d4c37d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69988af668fbc46bc721c7676231fce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac1e8876839621452e34dfbdab23af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e888203ad27b07b9f9387f6a987b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b842f16b635f6724fbe0607b69610f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73420acf13dbe1b865d49cae9e7a8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d9fb477daf82464c1fbc3e4b6501434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31119ea17fc18a2d6607b8eab855a18d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b2ac0d04bcca5e63e2ed125db5c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc766eb6000db96ecc94b9992f34f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01964d4e0cfe39661a4d85afb23b209138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ea8c72f80f04bfe4df8cf329d0ea639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3ae446b0d55616626dd0f3705c2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b84ff38b756949f4c035f350d02a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c76faea46b662adfec5f9dbb93f8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b4eaf1e7d1302da93f4c17eb26f1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757261dfe5b30e845a1f8318d9c424b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1160d9d1409440477d738e38dda2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66cd7a06c203b91e1956f1b82c27dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010b334f5126b6274667c2695d4e4bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf299634411ea43b9d722516df33f1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0be45eb18b6952012e7a2bca885d9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13abc7f10e5b7c730265d240fd9455750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff88fbc1675a3894f57024613c54ac951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534b9aa6b6e5dabc53394de2d88a7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139feed3b94d25aa87cd9644afba235c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910b6164e9fb63366c21efd7a96494454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d9405478bae34f7fad646ad89610255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f8acee7930c65eb1c440f1398f69256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effe5a5bc664182eaf6f37d9a02194857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1123b725189a1723144c6b0ab525458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12677aa879d6e93c3fc7a8d5d190e34b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe1b0f2169a6db22568b7653e7005760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e52530104fd0792a7b3ecd008952961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d0d503c28a721e6fb9d03b0aa764b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf7ce7cb4b66df0f02fdf2ed40ed5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90416a9970e2d082b42beced1b335f3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89161ea1746533a3dbe3ff597c7600e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d262fc03e2e4385177f6056d9771666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cf2dcf24affb6f4949b1c1c82728167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6783c03a0d3563b498da82f615dc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e9764f00857fc327655d37bc5cdae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077635bc7629dada9682266418824eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb82b903ce5556284190648ecc20fa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582f16d23efb8af70a1834542af27f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d9ee8da686f00af17b22a6425111773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe3c443fe579ec68f5a5cf1eba4a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843941e3ff4389140111a060d7bd97b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2245f1b1f0505145911f4729f0ec276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868685fbb1413ea2dd62e001bf3e20b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cddc59127c8ae1166ecb0046787df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a14d9781e51de8f077de6d601f924b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74407a348283849f8a83d23cee3929cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a712fb4bcf3b69334141d1fdc50e0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d478790c6e9b4b355555e9a924da49882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9eff01bd7b075807c5f7d807d9ca383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea152808a10ce12f987b98aa1734e0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279722b7a41f667a3ac3bd5756e0386985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dac4d52a04eb4a20d10bfafa65056086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1382182736c011e99ab9d66b4a4add87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a64049b95afca2b35f9126aa51bb3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80169c31e90bf8d3ed5ed72da071902a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fa3f9f98ba80bc47d9f4e7178e1b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da1c17b11c1254f2ba58d27ad80c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a770585cfa2ec3c5db3f0e69a573a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968f1a6a5689e06b971da5aa6a435393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad0cd40b81334bcc086fdedffe7cad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca2a038ed0ad6662841c3c1618322795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b8f596789d64c54c9e112d1f76cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a727d9857ad3ca5abea06c18bb03c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48c8c7ffc4f38c4f2823126b2bf74798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e67d63ecbcb82bd1f05eebadf37f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac00f72f251f4c28de87ba4443cb97a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58da62f50f49ac67b1b6e6d1ebef7c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b612f037f99a331b05a104ca4a1571102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415cc8c5e984c3de021d2cac50e0691103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd8b094dbfbff500a891fff65ae86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56794400e85fa9d469245adbb4894a3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd372fc56d0f897a1821ae17152e19c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156527e0f6f2a32940b4d98bc291a9dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530638084a62ff30969507bc98554ea1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a08538f254c7dbc5f21e347a4c246109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350a8166b749e2b33a5b6a612389a74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c77bca22d4e95596bd52b92e3c48d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f85ea5cd53508d1087788c4ca8969112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353313b02ec06c89ae8c536a03527748113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dcb350cbba794581331ea757495a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02a53c614c0f900f5f2d410b15f50e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae04045a194bfa9ea2ac5244a072d0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c20d6dd2cae45694b94d2fbdf493117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edc2e3c112767e9e79e936b55d2a09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a1bfa75c6371d190a6dbd0f336463119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede8e1f1b9e08b81f4a38df350798b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f1a7d1aa0019fb571b44057bdb15a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f74a080c0ba9b6a5282fad20c8339122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54695b54a04238f988a1745f3a06af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eee0fb5480fddbe000ee82fd36a01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9d5a731de42f5a47ca6e695283885125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021c1d890dd29558cf551e58a29e8ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0a442152309be24ce34c212565184127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e5ef30b71d923d6c0a9d5195d8d1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fbaa3b6bf8c70334d636a365fdd78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c7f0a68e0721d2d080b393aee5b15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781775397b3ef3c7eb793860f11872e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c9c1575263b6a747d6ffa1eaa10a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c275fe1934453137f31966672c8cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd09f9660ea66246a01614624e0fd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9995ceaf44e791e3275715662dbd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fa43495d4484d21fcb585afc4dd9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab4c8533a6b143d11dbde8052c186f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d3648f13ff2de60c3e2a3c3b9a531138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784d09ca7671fcc15b7e18dbcadfcad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f892254cf4e47c25c7f914fe5dc9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b7c603bdb32ef8b66a069424c65c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2b7149bdfe2caf249ddcf47b727cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036127c1b1c982df0ce06c7c788c3c98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea171432aca116e7ac3f77c3e8543236144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d5b14b7e233e88fd8b0267a323c3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839de85dc33ab4a65ca6eb036a0f5365146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d68d92817a7f4401ad5504807194147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefcd193d042cfb902af0f8ba8c768c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c4b4921f84aa82e0e7fa88bace447149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183868bd291a40170ce30ccb1c23c170150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf020e169d99b9e1a72d048bc24d429151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35887042f81600253570d8e8f20ce043152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d3b8f0f1e26d89e959f9356cacd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d874a5c99a3245ba1dbe452cf7a9bb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81530afcb1e5717cee7a196ed513756155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699a9b5cffcb2e215cc1df343e4947156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02c9e5421b6badac732db336191287157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec853dc3aeb21d9cfbf8cc6e7442512158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed2877190d0d689bc988cb2ef93885159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d4c6164d42ced540bb49dfee2f94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20067ed7ecdc0432ae267bcab292b115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65046a3286d16fffb04d6b9619985ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae681111fb1da9a58598de9fcb95f95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad80344127f0203f2d7421a00324825164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291b5a94ae0174824245175fd4d2816165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41914d4aa8f2ecb83313511ef2950993166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5ba98be2376cf3c580f68c06530e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc02cd6986c58b4ac9a9e097759c89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9002ece45e7a6cb48211a055887073169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01230f82b04c8d1869e2eb66a1bb31c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ce94b26acca6c0c373957ad8e2a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8052e55e7f7f0cbd28c000ec72c0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ad2583c2cf86d7bdac1118794956d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18fd526a24db7418bfef4ed3d71308174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23a19b377ecf940eb77559f4e3d9ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d25f34ff38cd7be80efe93bd4cc28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac180e93c3da50c19c785b1a75cc217b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c831d54b9ec0e3b8d5484efab09c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acee78cf46cb07e66defeba93de2cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580bca1d35aadb8353255e16ace72cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747d86e6249bcbb3917d16d294b1977181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e84dff303a8c981cff6f12b61deff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c217d5a192d02f86039a4da8374db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90521387b99d9d3dc9ed4922b361eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f94f842e8ea4d7327bd5ca2f96914185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a270246b0815d1d5436065ea1211ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0656aca68ecafbd87f8743b9ce4e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c93d70082dc32a05179df1d9552ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036c5dc9ca81d428d90573316b29c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be695ff96215c44d13411a04cfc52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea37039567a805c55c2cd2b7d5bf6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d917dcf72b2bb1b0ea09d7aca3379b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86d59bbebfd3639267d04942974577193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c003f11269f2fdb5daac071d3f04cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf17eee7c1114d0b6be8f42e26e4ca4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334c38bf43c87355c93805c876530b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6debef00b93d4f9d779ef16f7f2cbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a521242907d2bc02a0d683c29defa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6166c2d060c80e1f96751c7cd6718199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee65648a8186901ceb932892fda12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c71236d82029221b4717cd0e06ad4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81038279234138cdd9527b588a144a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0899d356c959b734b4d3199c5c8c2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592d1d791250808e4616eb0ff06262b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49802ee77db638c6a51a571f971f15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc830f43d348b79903af0fdfe7250e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33f9aa8ddbc3e28edff6875349dbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca803f9dc744ff743abdac4189f4e2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5b943900171f137e37884e6c99081209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc2da73e204f318f09542f05177cb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f65957a744770f5c8ec034eded2016211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a5532ad605a5e2d3f8ddf9095fb2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ea864ec9ab1cb8ba2f8216ced4d26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fed7e2ba511bac3cf4ce74f754cb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316a70897b6dd0034c8980a3ceb06ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d41709a8cacecc2a80d4c8a996c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687edc1de2c3a79904e01c9f6a0a3f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fad821a38434c41b263d2403e759a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda1ca6058c1903bf90a68af2ea9770219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca469bfaef31d04483da1a250cdb61fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92268af2aa46d771112608f0a29606221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d069ac7f9be30a733727aa7f7a8dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4674d853514dbe81d7866ee0f550152223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad66577e65cc95f1e6db0853a24ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679ea5e3920e323ad9406ece5d94f65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f243a27277c4f43a2cca96cdffb8538226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a7af71fa289f53e5625265719ba1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a34e592b842828c2dcf189f80127d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e574e7739e074e3ac154e0761f9ac74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c7920c50a12d1d8d0bfb07079ca3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb16d9be9476a486ce5356be4c7f4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dde3474b95e5ca80e691b2ab3e61e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d5daa93f95618e3d69fdf84e05983233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84da0df8e6b1793d30879a4c312dfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec20c12ea464984b4b5bbd2709c9acc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dccf3e93b5954f05d76c0c5fcc28d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3327fb42f3e895b8af69c662e789a56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579464a5ecc2703f71a93806fdf49293238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f3d2f50b217e96bd2895338fbc2c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f59ee5bb05ab5755e574daf968edc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e5dd5c137993389e6b099e1311fe1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91465647fe52e3654491d3f857484b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085d69cd2d88a7bb06b96fc8e0ee85d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34319b6c0bd9331adbdf7024b5474cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc94a56648431f7ab91e763bb45b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331ceac52b99024d600d461c042e2ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf3230b29e0d46e1ddea40e37ea7cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139539da500c6b7079912772327c706d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316e8a944d93735869dfb09893f4ecf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e788a4f420ddd78e403b6efef72b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70fe7ae043c320d4a23cead44c0d71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a721f3f3dc6626abf80c8a85247a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb564ed84f0dbaf046155ba26168a977253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f575b343722e1745b19a610f1bac32a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60958f47af0b17cfdd6a415d84a7aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332e0a646838dd78a1e19dc087b6b94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ed89c286563fb3e28ea97a18f5766257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14630e789482e05c3d52ffd3917de3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8357a034b94a6942e9d12063e6b87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f15796963753a89616b0b168909d19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ab5d3149d94b95895ed5d15268539261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f54a235a659fd0e42af779a1cb87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c36ff454cf7151c8ef5e75b3e14ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d7e50773d5458072cc4333ce05881264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661836d7e5840c4be042bfb2124f377265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd864fab7b17b6238d68905afdc478c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e1659b46752ac0794ec2877045a78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa98ff81c96da2d3e989577b214246268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7add2620a075a227eef2b387100640269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c740ea4a0079f6eaa41e611205e5ad6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30454ebc3c12c8979d7a6089aedcd9be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb08548ca5cd0b28549620497f3e87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e9c8eec481f84cd539d9319f6a529273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f950f3915682dcb3c3042c911946c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea0231519e89b33f7e756cb8d2494c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9627b5503680c16c298c287fc64e677276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645166ae1dc9de34ed2f14db10b02b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad528bbf1abedf13f60a6337e03cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac41cc2c8b961201dd20252ac83ed3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b375654beb41dc7aaab1ab946f99a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9059eae2a2d343dddf1486cbeaad704281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb986b612a7747bae8378f9bf571b8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d354586c149b61a4035aee7860a8c33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9412dcf486dc44a6e37a3445fdfb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf9e7096eb6a5e793e1ae0628b00d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa6b5b61b771cf6a369921e125f2ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff597e5f54a99200b7563f8a304e66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86744a04e00cb7eef5e35a41ae90f5d288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>