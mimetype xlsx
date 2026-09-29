--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d976e3158758de81e49a6e4e9423f941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72400760566881f89ef4514eaae53db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640f9345915791536133caf2dc23b233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781702e262fcb38dee1b12bb71399d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ebe052e7d6e02e8289f55fda8fd725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cb45d49e25afbc9a6c6ebaafb67d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186012262ca8a67ee1d62767f978fcb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f915002a357482cc73559eaba7673f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19886b6b8e102c5bc8120e8612c17379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c96d18a0ab2df4c5c375afb53890f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b68d506404aa21235c0cbdea8859011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fece33c6c34537f76ff1f9bb96750512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a1d84ee00cf158fa6eec75a5e0d8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983f5dca31f975102e78e15ec6217ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37c5634608c319ac6ada54877d236a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afb2b354acbcd31d69cd6c6defd7e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4f39cd52f0f9ac3369fe614d9543517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988f9633bab22c28846432fc978235518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd331c4e86258aec29d46d3bd5f1d8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625a4ad7c82fb776a4319e7407e92220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169a4c9439bb3ab2f36d878fcddbad621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137c06c2b53bd3dfab8e2608ddf8e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e67d87a4f225be809b9af319ccfb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eafbb7081d422711d4a68b05f6738a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe4150ff8432327d4bf21ed90e3a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f481edc758e011cfa36f32cec1a5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ddf30e4471d9a94245e2bf2b205f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5af4bb78f912837e2795086473330928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a324ac155eb8a635e35716573b483429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcb78c656be5bee53d1ede8d9a245130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd4249eb8c1a809dd11a70f8b9259a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977d62c5383b25db354018d9be9574c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791650adc7554fa0b7dce38ef83392dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a78b8294e074e1bea026b9b32263734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d335ca92002820846ef7a99b5c98235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aa43da3de252322ef276f529e9cc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3456eed48d34972f4b0f5e7fffdd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad664d87467b2239fdedaa735b40d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054346a49e1de252e03af7a1ba94d6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd11e31f212f5f4f804038e7191e47140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d9b5f6b74d3b99c5d5d336e2b80e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c3a15d3c3b25bc36af1bda262790542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea455384415e6e9c79e90055ebd133343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aa9570349194ee68c9a332d0c06da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114abd1315d02ac17e2b9359320d59245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae45edcb1127d8a645affc2f8038ce846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad1161b02e218d97aab2119c43c0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf8621960e3e19490190869f5a589948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8071f472df8cd1f79903ca5b05f53d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581feec399e3d9aebb39d131b27b92350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2208a9d54a060e54307b4237e1b25e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cd5166998d2715a2f0bbdbb7ffa6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d12217f38c03c9fbf6eac8bdfde7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd23c65da300a53bf27c81959fb5c1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf436576be11339a1e60dd9b3516806255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c2f0e11bc7d78ce88cc54cd1cffde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437965a027b0363e23fd4b4491ad8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b38210d9693a3efe3931fb18d16758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09199a513781cd6f373f4a42194b9e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf06039d5bf1ff270331c418ddb2e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b35e47ed52c6c4a14f144f48522361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16efa667c02a6c316694bc99fd4bad662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4ef8e61ce5213b521e915aaff425e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60686f1cea1ed54bce346309f5f8bfed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719091b65a796586b2b0eaa7cebacb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9949144c6027fdedb83f8c4d43fe666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4429b93a15e14b11ed3f990d88c36667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8585911f35564f1bee446cd055aed968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf7ffbaa167134ab805560bf221cb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b686565b403da61d108303055732c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5cfc976a11a5442ca9dfd9f9995d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43141e1a246f323f686da98a4b35458f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962158dc312fd5920a8b1052923581173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a048d3d72ebc6951bb9911bc4a91474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb36bde8c26a0b2739799b3675fbd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a23c6cadbed8fbbdd7ebce56d4ae876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e4060b1a70f4d1c6ddbde5c7fa3ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b5344e152f4c38be122205c2a097178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e6529dd5e2b00722077e49ccf0b4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bba81c48d8e12f75edc40a1dde833980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d35d137bea5d4eb40d17e322c065281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1713e3e65af053e73fb4c84b29aa1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1670ea1c35eaed70ab070151301a05583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93435b762f85b1bbe019f5d7a929138284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3b652c38282057d5de15c9f1bae0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147147723e270d33dcbab170b78a8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c798212e2b74e2c4689769714ba2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c7a8b6e70569604db4b0ea1e8fa8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f82fecb120997460368d150da7edb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582e52f1442f8ad83c93661c28de6c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb556e2786156ea8de592a170dae2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e22ff0a815c63a402893c5403c291592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba0269c499cee268e4c8b1103364c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3340a869182b93786de003e71ee0cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb637bead7f344fa534d56658c2bb08995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df035bcf1a6017d1e088d9e24983e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc02b8bf2203abcabbc6bc2778021c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bc36a28291e1c59e4b110886fed4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8705fb3904659b16ab31a58054ab099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e83af62083a7a6a17f86245ef5f97c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0c8f56964fef3ad0040c837faf8f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763db6eadca3f826914bb69d24b078d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd422666c8e9dff3492c468779b70d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72745cd1434c61ca489137746cb06956104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afb1d385d81c2ad8fae94b678c1d7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9dc5229bb26f8ad1c6291be82ef5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e0ab44a7489b0e5e94406806f576f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2ae8b0514870a175166f504bf3ff2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7fed58758c372cf2bbfb68c502d8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb213735b960be510034d732c2cf9e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb722c686532faaa60b97dc9bd33a19c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c475c625d56d1c4d395402cd26450112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078738e4886e4278e21a24772e8db33e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dee7420e14181a6a4b724fbfbf02b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c3a10c46ae375b86ea28201a5dbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa8402972e1a113522f59a039e1ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d61c875560a3ff7101c58637cd5e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df549e47cfc7596bdd7844e0efa0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d749b3d65704eb9dfc5e7418b01afb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b810478eb2e09ab05dbededaca7fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763992d6d08a5d1d66a144ff8474b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e2a14000868787010680d358dd84e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081a067f0a34fedd862b7d8e01d1c9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9bdeb432104ba7fe2da1e176b4a15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0855f526894c571e894eabead40e96f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085becccfd1bd7f29d285737c938b70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6717f6322fbef750f3bb6caa39c9f86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4735193bc2f063abf9dd1744976698128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b952e34f936d61d850c54dd66883d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a09c015d13f115385adaa087a27247130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501e2d35bbd622fc78e8e96d253f97e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8da3f0578fe9c5191acd16028fe73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4424b44af74f0820ae4c71695365c87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b2bb94bebf89bde6f492933c4192e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137e7a93895dc429549730488c3d15b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e9ecdac272e6561f5f34f924e494136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90121ae9360f45f7caa1fe968ead143137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede2d04d1274cffbb6ba5a699b1384c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18566eadfed4356cb672834b4bf979f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5981004a4bd7c8d7eaad7ea40d2dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa905cd1ba8ec196adb79b3938719a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba966143bdbd4540a210badde8aee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae4bc39f2db50dff69bc97f91c283e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d4b34b6074097656005c25987bf66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f506e733f55c2c2e09b8865935eda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7655873009c135f6cd70029bd0c5e4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5222917f7c643fa47dac6801f03f92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c9f0e9fc9c72b7d01918f4e9e85a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95883a8678c0e7b93bc143dc6adff8a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b611d157774fe2ba05ab6a7bb92b1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acff1b6dd21f32bad6f43754a91ec16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa393df6509ce4051d4cb6f02e0cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f37ed1d33246a390e6bbc476888d82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd549d9533498a52156724269de1c8e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b992f06b7e6b23e3552c767d6414ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c570cccf183205b8074ab61bf8f7cab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2d23b2d5ff79d765a2af786ce49b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373645a57db373859f49135345d894f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea6c772b5770ee6bdf7754f882471159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88193a325d1f3af921953a6dc5c1bbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb9f49db9ae829571ffcb22377d52d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9640f73eb568d2a1c78049c3ab5d7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a81d960de75627bd6280f8bf94ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d9fb6c5de2526e2a71f8bcdf02d92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66dbeff81a4c5e06a7f5849ee30aa4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee7bf7ef4701432de7390349e70e32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe7e24a8aef0e4155bd1bc48dee4d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e7db47d74e4efc5afed5169626ad3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29467e199e9d2ccba09aaeebd63b979169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cb551043fb79315f802e15b393717170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5235e168f65883a45d55a6887d053a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57497ea53b2281c7567e9322e62e153172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea99d54a4fa0469c96863d0244657173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab373188cb635f55c4b652413fc8d13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e5bc97e6ef3376c611581e4abe7f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438caac5c7d9ce150cc2b1779fea081c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4c1089e053f9b00c830db5463c7a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee18226b51e76fb55b5d834e665764a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1896b7881dd0f33954400f540039b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd074e6d38514139fd58db74a6f53ab3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70139d973e634574be2002f3e751107181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e487add4e664422724be5643d4e82d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c26ba17cf11b6007436f5e0768a49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2769a8148436c434319c8f22f746ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920506f96d3f1b28aea93055a734155185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bd3706c5c08137c18b2762f5d55d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c04ce2b0f3a3b34f05debe5121768d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eefd102c21b739856d0aac1feb9b15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ca2a46f9a9ed876433590d2c3997189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8245b0fa66a912b3010c6892c692e09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb812089489e75e2ce5846967872c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f51dba2cc88a6aeea70e8358d25386192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9b9c0c569064ca4f1f97a0e791cb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d8ffff615cfefba02a2adc205a2c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616996cd35ada27e3225af5bb1d9350c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2571fc1efb1db105bc873ff5c7784196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742028cf22f525d0b5fdd8139428f377197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5a30eb70e78417bc97e0fdb5682a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f5a38c801be02f9f3bc9d336c55ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a91e5aba665b201c46578a50a2cba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2973fd5d9aaeafd74f2e683cd3dfbc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbaac4a8c6489bd6f07032e5f73154202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecdb7493a31ff85e53b9ac05db24e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df582316428e9dd9192942eacba4f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65414c18426e216197601f1591a2cc61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a96e843c7582e9f93895889c15ec1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5062769b7a318033e516028fde3e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1e0afd49be41b881ba8872a40552f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43948830c2ca02ef4aaaf62e3346fc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ffe916a418928e69880e82490ad3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ded325dc413f549845c7916d8d108211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57214df1aeb5bcbffcc2950c17bed4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c394fa5c37eb09a3803906f14669213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5c543fcdf6f7361116505d9601756214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e0d579ad60bbf1b87ea32ef174e68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fe745f28e8899212c31f2682183fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7736558d912e0cfedd8d46e0ee3e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c538313600212d1168bcd9cce6fe5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b006cb2071a75d433f16710e72be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390943e413599a3d383b4a391583fef6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c941d81270e9567ec230f54d28e4d69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef686b0f54e278d0a17b75d6bdcc549222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e884c9cd6dd20ef3502424a176199223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e47740b392c171ef5718b651632ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eccb5aab8852b937c35d7742700b51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026bcbfdd14e30a3fb48bfd4a502709226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9db4f7e8fd324038cb0a86185466fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be213deaa6968e42f25168251c989228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc97acd30fa68d97030de7586043cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a7139eb30b73b64db7760037bdb36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a9623f9ad7e6407beffa870685e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b06c4a6bda63617bd2758bc3a7081d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc6576ac4fb9144184f2ee13ba3a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3136e333c9b3ad468be13853f4f70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba93e9dc7bdecea0a2fc52292daf94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03293e93b3ef32424226e25ef7d663a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fb0a785ab6cd639ebbd2bcb67340b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406059c80e3cb67312ed2240d6701f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f611d6c55029d2390899a578e440b56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b56384ee34ddb01e0e3d5dcbb572f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea0e55248ccf26ee64c4e135b4f87d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050efd48d1dd5da58633881acf37809242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c98ba694f3708812b57adbdf8b2e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd0228522f2187b701defe44c7daf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b0603e35e3fb40094d2092ea4e86c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c45b1cc2cf76938c10572d158c6a38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258604550afa22c060bc25fc09f4b0d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c681d4fc8b341384e799e94df3a2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d5b8abf7ba0cbd6a4334f7e675282249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ac0e69f1e81a120253e46901fe8e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab378cc7bcc6db5f633ac2e967f7f41f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951299425d81bd7a2601f4604435a1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b06cda9015afdf7609e3e65aacb13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e14321dd6fbe2a16e0f367c74c3af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fceabdf878bf5621b18cbc71a4eefe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952010ac4e56ef8763e808daf7cec8cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf001c01770b1df525514bb602c4aaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c8b6f3f86fb44a04a6cb120ae25f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9956d1d5869db8f1c509f06f12c70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58404d2525f599e8a07647f4cf1ba42f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9879a3566c1d2ca05f168e11683ddd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292953e7b24661ce4f49f5ea5196ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df1a88eb9ca252da304b918f5c7fb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228d44b71c78d949e3a067a10911085264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6da6df5576b8aa6320e0341904615265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1a11edb9d6479dcdec2e980fc0796266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a311f45a72203392adc178322cfbb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cfb616dbb0bea8b6c6562d2fda33f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74360507256d302c25254ab3ad77e20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc209837e7b50de16f62475990f22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a292ca2a6d55faacea3410594907388271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0227203261692c88d0c52634006e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5306bb577428474d8bf3eede8eb1b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042917d40c59ba52de373bf72ccdd211274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f8053dd30f7e5a1368974efedcb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e49cf597d64924f8b6c96c74154ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54970c5bec49cce2f44968d0d71a77bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36e911c04523eed7267c320fd7daff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e47b071b58d81377aac1094fd1729279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ffbb445440f7383044523ce61261280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd96a493c260aabbd70518c183485a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821f7b27bede887d7c2d0a8260a08ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67c78cf8f203dd521a0b08ee11ee5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b15288bf3c5071a589997f1d134b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3516cc8fb5091b7aff15db819d7340285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0f3bc6bae00406eb08fae56d986b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77769e317ca33805ea0d3e3aed8af252287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f35e61ba4d491fd619de42c515bb62288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c35987533e2dc37706b72352900b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f94ea4ccf564afc0a8bea072b53772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0be9aed1889bc913d39b2edf86c8bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc14f9f3d6727a25bbb0293560b19234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78f1dbdb8f779565a4883ffe6cbff85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed96042059e1bf76337b19cecd1daa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4537be6d2e8a25f4a222909e2519ae97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06493737f245f3676004a56146cac4c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e018e8f4f6f2a74649096e2e3b9589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9666484bb7e3776b5305fa08b4a8b6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938deba59befeea7d3c189affe8b7e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac539fd9e737d4f81bf0de336ef1a1ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fc5b6a5e06c059359989c0901cb9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d527393043238041f31a67d555e1fb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d21b987a846938c7496b1b85dbf2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526305458fbd783e7ce6178a0eeb0fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c83c0f79b3fad5610571689efce7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b1a542939eec522b52c3c8fc7f8d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924adbb46eb338b8bbf799e2e1f36aed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe09b24935736a479314d9646892de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81f43d4b8ed51252b8c8c54e15dfdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9af65a40fec37c2e29d6ebe9b03922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba447167af956414629e6390af994e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848279773b7bf91c3f7555d966c0c97624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd4f5058b2d18cad4e8c9f422bbe8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf9667464ffdc7b3b4e63663d8d1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640ab4b40a5d5ccadaf2244ad879b3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91facf388c6c3873e74bf0720e425228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143495310f096bdbbf6fa34e2c4b5c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68ee0e636eed03562dea2974ccf61730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b50e10bfc819259298e37ae814a9bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e9b3c3a6cbd3cb1a1e24bb7b7a1cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffe737c58d98a462dd72f7dd10884533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d950bf4fe1b2fbd19df03b1dfa5ad434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a260186e6be659e17cc49fc21a32335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59812eb712285bcce0a20d5abe9e20436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0170208146950485e471d131ae03cab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19988f21379293efd334726a4d760538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830322bb5d0ebb1ed76522e98ad4dad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8dc610ec6f16c77787da698042c5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c8b480e250b41dd9a1e663e76d3bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a640d9eeb38d4508ce17bb34c7f4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119481da2fe49ed685812598e35130143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34983e5cc357c57a11c4c425844468cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20774e65714f35d3d9642957c31c1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf59d58751b401269ff79b349a1bae946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0a59213eb00137924b4db5fac9d5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20288953289db83c5bcda2f73692d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799ca1a546a0673e522f1389673d22a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175af7e4baaff4ec7330d622812fd56d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b4d5f047a391db0afb0f59c5b31d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c2a001ce29581c6517b84cbadebd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75f959f8c029a4dfb7c2c732ee430253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d535fb6662dfb03fe001a0574fc6a3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69db16772b082cba8279f7b211f2b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5439a0bc698ee2526b0fb699c951856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaf902b997c57c593a86775942326357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb464f676320ed815e69d13b430b07ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582c9f7a75784a9cf62e2fdcdf6fdbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291862dcaa4fef7bfb6d3f53102468f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec613f71e7d8e95e7071ca54cd29595e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcaa7576a430eaa048e7a3777bcfb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d041eaada3c6198ded1cbaa721f9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d8a79e2b973a49c82f5d2573ca4be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed888ba8aae16f06a0f0c1d3e5cdd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd275a296b0c91963b03e73c6324caf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2f49f0f528120bd61f5cafb8165ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2a7eb0c82f8d4d29e72d82ba12ab868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ad93bd41b3eb35955a8f259e4f5d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075fefde989f678261b7ee12fe6e8e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74123d6cf810b38f234eea866440b0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1bf23acc0290c2cca39aa716b67f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e528346bc9d04a2c169c8b59859044273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdae04f0f1a808ce858bb75fb21696a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c1aa53c51bb1fa7fe4cdc50466daf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee033c24245d1ac8f3ce3f8023e4867476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e6c484c5fc7ba35fdc5e70b27b5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560043dd8fc6cf95afd1793ee0aaa58978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb857ded6701e6174363402c3df2905079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961c09d0c30cc3b1301424bfbaca2f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad169e8cb717ad01807c00590d2a4bd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a3a2da4b805cd50fbeda70c6a8e6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3221f2de347c7c0b56ea49c1f3aace83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133726f6c4e44b3f81453a0c15470bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602ea10f4d3bb4eae1e99a89b2e087085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db99056c7ef6dc0fa1f878da8c6667e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5105b1457a3f719e5c060702b320b9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e746e738b52495e7ec5f80c5d840c7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f487a269800edcecbe0be015c17a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e23c8b6d6b122317a096449661932190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8100741a2901591ceb1b2602ce5724991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ad326d57f2a34bc83dd530ea63f8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945310e27e9eb098de6be1d43d9eac2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8165771b97769e6395fc7956a8b6f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348509ffee6ea4104b58c3a6626c0a8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2a1bf05a8e9b8d08c80d5f75c611396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76414228b9bd57bad7b7d733b0ebe8be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf61451cb88c8043c969e8c168c88398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e720f3d26db0bbe0550febad4538899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce61f14ce4e4a73edda3996ddcaa0c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f2450be37c1cf40339a5d5e3cfe66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98082df189598aa40ef5fbeb3f58bd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d1de4dfafdca2901aac11b87786f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331086778644ff73a4ac913e68614df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5edcd7021b1c785e14bfc52a7ffe4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27654c397b1d5f2293730b692a470b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a63c590d79926586b213bdee4f807107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f7a95f44247cd642bd79c7db1478108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5530bf2a6362a50ba0dcc650cd8c5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5285008114878545da57dc4619e95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1aedca4aabfd064c33c1e0f68a15d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c3c6d59033590934fc95eacf07404112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5781aef48e90c0092ec330db64f00e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69370521f86c296dd681eae617e3e5f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1ad40c6066a362a921231168d53bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc5fe534a6c5355932a29910dd0f44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b002822cdcdcce61ecac7d8802e381117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa39ba75b4038e6ade755feec16ba80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67313165606511f0f921f07871d023119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf984674a641ef58fc5e4a8da5b30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc87b6abb2f7d1b44b890490b26b254121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b51c9082136cd9c2db108af2846e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4ea392ffc88ed00ba87f6b786de6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e7dd4a278345c698e5171f08f73ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be8b9e00d7db2a74a31a969800246125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf4ea0173fcd5babeb9094b174b19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b136299351d1190671c0a5fe82a831127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2708c6603ad3a6f335c517b166b12d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf21758012ae467f59065100923b22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f362605fd460e6c5561d2add7f17ec1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eda3651e5f74e17694782731b7d8f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d2688a2cd553be1c80cb6bf293f90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d922ccc9589b832cbbcc1005e46c8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df93b1b3261bb6a847de9f1702b4984134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e66ee6a553582a345b52cebd5a3e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e6491c3437549d9167b5577b7abe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3c3a84e878498a122a7d8156c4074137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b72cd43cab765a38fb772fd50209ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccb531744342b2b81406aab23dc6a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b593ea4da0dc94d1cb661b11d92bf5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ef04b3d8746bb20c5645f875384ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eae54f4b27f873c2692e4288701f9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8aa3b9a52e0c396acbbe2c949bf1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645902a701d79c42eec6ba42f96738bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5f6403f95dd171bf70bafc404c529145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607495a4d49a3f46efa755d22284416146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf1da1a94ba7c4b9ce95538d7a2bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca1fc652b6e843b3bf97a936ba032148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314e08d4c6373396c051914ad87172149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cd8a3e589e5daa776ad9fa89c4fb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe37a8dc21162f61501ded58229aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ffbc88948a6c736a549983c6b4c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef057a647f43fa8b342fad8705d376b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585360b826a27620e660542409b51ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff79d809bbb7b16eb832c6278c8e18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dd863d7d486aeab9dfe11a3067552156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed810dc0d45d6a9c8dea5b57a864b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc3a8669379df9d9615760264256d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d7ee28011e65f9bab5513303ec22a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db27b6cbff0c090a9337b16977d1dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8972cac15ddefbfbfc3e0e23bf7291d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61152d84223594877ea3c9e9c517dcdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb822ab27c00328ac9b7f69cf1bb3670163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edcef39df1901c170a11ac6d4c8297164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1dd9aad1215c710a786c3181e8bfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cb6106ca834be3be3cfd949f41b6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496f51828e74f957b95f341074deeea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da96d4e3209fc5f513d262d58852f51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8766c08268668006c354272538499d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c910bdd636e8950ea7c1043df6b8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc65a581a75973235d7fdac1284249171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23c7d78e6b1f325c0e5bbd67ea461172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb813a6ec55d5a8790422a533f733eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d900d6dee40db11260ef9b988e6c74f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d61d01e3b47620fb39c247114996b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb071675f037cec3f1b1f8c2a03a7b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ae6ab2aeb8364f4e32e240030a959177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c878db1c8d4d1d969e31d9925c7dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322254d418f7f4fe65726219aecf292179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da614ebee8d68ac455e8a0963344c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15e7bcd5768a0957d238526d0aead181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90293bc4a05e6d942806ccbed79a96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c5ca5a588fd3ee9d65ad7ff37f26c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4359d425541e10b6fc4cf85e56776184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0547c4de7c7329a459dd632a04330d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82b715ab6519a1a0f526553525f874186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3676819a184bb4ba5203f9cea1154d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594e9613b796d059a7ffa7afecc4836188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457ae2509544389d2115b37da16514189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0725ef41725dd46768ef80f989d2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122be54e5e58acae0ef8200d66aa35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6755461724dba5c0036bc45ec0a7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eaab66504a286b8d0ac3ac0fd1166193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde2fe32d777a7a694c1e858bc22608194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eb706de6625a9326da23212d212b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bc609422febda14e6110527e49106196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46080e27eb672697409b90577a2d207197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863c85c28931d5325745444777bba05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c13e0d34670c483f2adb0b2bb42f0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0146747394b62df5bc2f8ce6d582f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adc1ec41d4c22c636c86924f9efe50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea3f662e9debc4243ea1b614daa1bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba821008250dc34693b1594777d91cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448bfe26396f8b38e6c44c0716836a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139c1ca4e0ef42eb107c8ce118707f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6676888125a9dcd10b8895af29e796206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb7c62c8a47ca0b9f834edc729bf2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ac0abacd6a8e1fdce97d626e6423c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717efaa2045aedd3cc1e1d8b70e51f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027a2e933129e029d80f7b934119715210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e37dd76ad9e5718a182b88c136462211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46739854fa9e111ce30b7adf711f0ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd802b7276e6e28f5d0e032646c2915213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb0a2f9e12d8f9e0aec04f0892064214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df0eb4244de88fd167ff7c14b81de2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5fd1dbe66fbfc8ffe43e34b84c3c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862bd0a5f9e0113525241e3e547828c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cac7555561d804cb9b75e7f5c64f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24409dcf1add8806dac444d59253c3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf26cf1abd1bbf5d3e8aff9f2fd55d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500623a0bee9748cd92266ff038ea39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a831c9fad4f89774f4a01762f4996222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627abca37642b5ce5768db3c7d32e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6e0fde8d4fa6f13018ef53bb71758224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3279c623c9a83c15ec3c02cbc9ddf32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e58304e90afc813493ec188c5136226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff40ae151e8252376a34b8151adbc37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e57d8cb9d0ee4777aa3948f3156ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446fa3c8294ac2c2a88f7e5d33d4239229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8608dc3249023977ef9f2326c09839230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c111f917312f1b10ca9913df5942d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942b29f7b6307bd0d6064fad354b493232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f5ad262ff34e7f4ebd68fc2238a71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3648c55f781287f6fea82eaea68c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff2d8ea39b07dd2a9d772af0406d9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f2c43c6dfb155de3a0726830adf38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4ca7b5f9f8c22a5e5d2188b5563fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77d62e888e8846fb607b59bc566337238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58f4451478b610720fc3bf845a9d43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898e8f2bb78a8bea114369addc9efff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aceb53249140d2fa0ac3a2f2636eca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13140e1c4f2a2c511f0251cae40312242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fce0d6eea15ea6f516f337abeaf75e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35431b17153cb840d9e25293f5472600244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791753c9e679117369c12f87981469e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbf0be3bad0c07773d38c1c5368cc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b1e7f2ad7a4158f6a3543c3b71a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df1625608be5c29ac35f212e67e637248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4126926f82fc7ee63efe5196de83b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb64aa25640089e3380bb6298193e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f19aa98dc01e5c0bb6be1326547334251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345b83be3845f68a214cb81232c3c69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ad45ec6acb1ca1c8929815bcb6e09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20931e1d125942a7534129fef7758254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b865b9938c95d64a37d6d46b03966ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2421e77d01971de599a3e06b60661256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6920640c9b09da39ae2254481d878257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93a3ce1e6d4e23b43b5e4d1c43859e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6606e68ad903cfadcf2f3cbea115a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2160a451013f96497f06229473e28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6152517bb43481bb04b3ca01b1514261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f71ab19ec87e1da2d2375a6ae0126262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef8fa578b404c54b41e814b7854f67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193b534ef56069c242a2c9c6a788416264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbef08d57354f3935c9aec36636de8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a017af57b8666945afa10f30d4a5b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6c5a125d4bfcb22bf4ccf6523f5d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ab975a75ec2a4bf5e1ec8f6faba7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66b0c08711cff592eb1dccf81916f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855f41ba2c0b762b3081ff3e1dedec7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efbd6f9eccdfede75de719bec4b15c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740f26d52ca321562efd0ade5565ad2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff018d62e8c65434789790f579027d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38392d3068126480295a39ebdffe5a73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129771d35525bcd2b26de420eb019650275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1157a290f7e5cd78073300afd8469aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33020934cc191727ceeacc68d075cc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278e6b316f0dfd393a979c10120f398278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4ea0d619e44604b5277cf923ee40a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64c42a675bfd21b86acc59e96b5d2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5d569cdfcf35ac4132ead220ca08e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c09f714991f936ac5ec911ab5c8c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961824c3643aaf7e191aef3a6536967283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6270730f0b96fbf053127fcced768284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2634e38676d8cf66d7dc377c7edb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecbcda2a6fbcdb887720ea1a159334286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e82010369befbd0486a053c69728de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2d6f0ffab1fe44fd459518eceabb3288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>