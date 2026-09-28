--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0761ca51c7958ede32bfd8e3e14237c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22664534510e9476b42eca349c5ee092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621ae1409beeb2f84e05203053b2633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308ffe52ad86a4214f2d0bca7dae8e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb440f2a46bd925433d669a0c5a41ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95da1e38dbe91ff76207fff13f0d1d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ef7d98493f20f9768f9eb207539347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fac646ce19c0414a40abe52452ccc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef464c0c98de69838b9ac96374c72689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd805bb7f2c2c25a3e4e769a641569ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c22f7823d23e5dbcb103f2c3bab1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eb374ad1c0824ae0fd579819ffd6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec0b8bd9edfb71fe61a99898b6f95613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c5b420b90760f855bbec5353b93614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a86e76f43ba96c03764cf3430292615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f4dec158e899dd7e399c7e920603816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1714ebb9daa38478b061e8a331cf4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110ed2bce76012820bf78a5f8520c1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d240c048bbfba0faab04e000bd1b7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21880c62791c7580e0359bb776bb6cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bd74a5d74559a07844851d6a1cd3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d7ce51e23ee7b540d3a37f1e9ca6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ffebbf961884426fdce76be05a34e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07437e736956a0865a907cc3424c48bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f6569d198d39a108ff284334b3c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe3f1eeb1ba3650a9499353107d46226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c46c25cadded8d89b88af9c017a35227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c15db3b788946f5d9359db335569c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeac9c16a5feed73a26a9c32cd47f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5758a73b96fbd2443b904cc4e5eef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16478198f1fa1246f9817d82a202195731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9b97d01a9376005c457e8218f435b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645d188bdd01b1837d159c3610f032633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cddbe811ff3995d745b23fe057b9fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6613286fce9fbf71d2a82583c6a717735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619cfef6a56c38439b5b7eec2e633fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e029e95194a348b2fc092344cb04537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d738f571aea93fd7ee3f93deaf89338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4033e772cecd4a86144f16024e97539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70905cf68c19632037b9038e56d48e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee16317ea53dd8846f7a9856ebcb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddefe229a31f92b6a383c07cc10cca842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da211d45502a948212f5ba324e6211043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad580c29b23c95e647defb8847064fd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a56ff16ba92e8c707084bcf37474bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbab52ff504d97fe394dacee254b6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc028d071bfe3603aff45ffcad58314747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152b2add115683e7d1b677d6ced914848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e441941a53da611903aa8e964d8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3051d93f35f4b10da4bff37e040c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5dde8aa774e04cf5fc4467405915051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cdfadaf284ef8462def9f28f24ceb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b58f63d76cdb72526ef27cf12c7e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8208c6390effc09e45638d307121c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cae389a96797871a78cd171b816a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec9c9dbc728ba47df8cb67cd0196d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa36f7233d854e451d42529e25d86557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ed660f5cb96408f27e6f5532a29c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01b63e87ca739fe0c2e6fee1497b2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89039eaf80b6311745414ea8f0362b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c3a521894205b7e6c7c0bed2c0f9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc11db0d39528d9cb1da5062a323c2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047da3a1a7c58cae8791fe3526f711f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c862293edc54360204e7b653266295564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095ad7dd424614a2faea2a24b6e93d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348acb4aaa5fb9a6ed01f978ab137c4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d2b14b26501f36bb0bc6d0c1d3c7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cb3d373fdd3e0ca1f2bc0ec0c8a7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a2798b169fd29b0cdc0069bdf13a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d81584be4c6c837063676e678439c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6d599ef1d560698da726466030ac271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5390f8a01bb69bf0143fa95bbca3e6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef05426642a9fa1c15497dbd9eb30d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa99be7c72da2fed6f3c6ed602b175874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d27bb8687d3fba35d41d5e26c981075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b973789b341ee51f1f8b7e69cf5be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe9f71f5b5b7519cb98493a176f9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97030104fc24eb010ae01dc1d12fe778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8817817f8c371fdcfd9c64e1b95cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e826646f90d8cacb025932795295680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a33b7af54a322dde49b174b7a374081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea2c7e6c3423b1399a7db03144abc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff00980a628dae8dc778e3f8c353b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e392c6a3dc8a316d4dbf642deb9d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3fac776238eb53f1df70e9122bf5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608b7da257a0377085b0a0bec77001586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b73439bf1055578ae965834c71627c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a591043432e146c6cde5379e254488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612da3fbd701e3e2ee44e723c04ef53089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd29d227859f27c20cd2e23fbe370790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878deb64e3558b4317f11fbeb854f1d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2361761f749c29eab34ddd8ea416ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ec70314f70680fef09b92488b59e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab9a1d65347bd3d85b74a31f8226ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e8d0699e36adfea2a7956398634095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ecd23cceb2b72a8ed77ed8eaf9a0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ec83b889b3d76203bbcf4c61bc98297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b4760e7f07fb36b4e51078d62c17898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27680683005cda1d8e850d7af536076999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11d1a8b3f863563223127cc771ecf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf2bd9f271c73baa6085fbd4edb02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35823fb13431e0889a8030752bf31a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e78d057cb38880b86ad52910aeaca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae413e63e71254b0ff88f198ba1fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff847128dff1afd5fa259d3b43a3abd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cff6fa48f4d3e73fabc97f807fd76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc57ae82613a507ae61196d06d0c2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc17d39d21a56da809bc7df50f2ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6608e0fdfa97b59296956650bdeba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf23392f38731f98f12e8e16d957ab6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90104d01fce9585d51b6f604a630e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2a9ddff76941d2637c7b4d7cac54d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a31b66db2233c491b1283cf18028113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e3b5b43b5cc65f6d5f68937a47eda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd92d0809c7e03dea415eb0dc79a0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5353ebd853800bccb4c4c929949a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96bc85fccbc8677e15cf5550dca8b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0a0d9d122fb44db8c7b7bd63a378118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19826e68d5e1f8328f632540aeecc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f5dcb4e36444b005b5cd36f757763120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e72ac50ed2f526c1ab2490f10c855121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eee26060594568b56ae5d0c91eaa84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2526bec086507f6ec3f38a96d9fa479123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325057ed627cf84e182a6a1b949f31f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905a59b7761529e21fe1cb97c45f43c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7591bd721b81eb0360080ec00ec02d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d95fb65ba5b5d50b7608107f325f44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b169305ad90fd1e8f67463b71e17b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d4dc303e74ee472c1907266108690129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2643965719759e53f53f290c3c131b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de7e2bf149204cea2ced93680e45f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558fcf3d6a41f7cffc29dfb7fbf4714132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4bf079f051583d1d95bfa3041b54e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd381c6fa0c9df1ea294d8912b411da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59739ad55e89ee4f72e29e882672c8fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443a6dfef3baf4b503e3207582aa401136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ad214d1ae693359f0790f7052a577137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b604ae4bf749936292acb15893d463138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525c5d6566db96079ad1d1f965adc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8948e981c2b8d3b141c3acff3f79a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96e4f8a62049f23812ae4a6d3d0822141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96221372c238fe2245a8be9d77b9c44f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa26658c25aedeab69fddd9b0bfd6f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928c86b2c297a23a7261dc2bb09cd9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7867a6497958480e0958f2e10b5a18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df4cad5db5a32bd5135c435b4ef9d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db72e6ca44978357b39d43f3096b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d75453917fe579bf49579433f795eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f51af3b1e395a2b2b54a6d82d6284149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6b062a34cf5a82eb8abbdfb08dfec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940e847586b1178273b8e031de71270151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925b80254753e6577f6126e7691188152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd1418373912a8abf04b533d6e721153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db047a969a2cb93a083fbb8631fb38c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58468209a4b6497790a601d261874122155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d1a6248ff46efdda7a344c83430ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a399a9d035e4b844c912f3aa36ceea8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f727ef2cf3c1c887310801e7475cd65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0933a865b7d10b10c247e4857ad9b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d19f0d3838acc9d496470ff4ec4650160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f139f7f4b7e754341fd17c38b2f2a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72c9b44b022811ab97e81f4bca0835162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84901d031ef8c79da9ea9b1f5fd1ad57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bd96a8940addcba6b3ebcb216d619164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54fd64ecaf0bb8a859d0e6cb8911e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9757fc46cc9ba18f0495d85c840e661166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af2068af7a158699f1011b836fe9e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542b8171ae5caf9e5c6d854972d0490168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a8a46be08a3051be7a98772d29e5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e32404417ff2f29a8715c749a5c63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d7ca068b9abe4308dd88eb42c95b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844cd2af0f182d998621541a95109a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0041a2cb476d82a7f38cf0d4e5ff05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86468cd622b31320cd6d63bf8b8f0aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a4ea52f8d4c40a4126429b6dcc5f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253b63a4f0c671b4786ce8a8da6f4fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f75f26c046356fabc89221e0c567177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a6a0a8e6cf7a8ac5e0de8eb1c548178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d03756fd89d9ad6010773270839473179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc968d3aea022c94a2bbd1e0d53bd63a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1a5a8f7d0483e85f30a762b6d1435181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522f3e1809fcf98b8f2152fda09cfa3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9ca1b5fde836ffebe13e52bda1d8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf601f67f10538e4515c881c41b70a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33f0228185e92a5e2f760173735071185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44287074a960ebfea62af6322adfed13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297387f81865c3a2fbe5c3189c996b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9086d97a35762c0f939fb4fa113b78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6478b21ebaa99fcd9f835ee55d883ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07ffc2dedbafef129b6647d6611ca0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24449e2124c59ffb8832c3b6a12cb9da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e10af6f1e6011ac591a5f321694ebb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce27650a2dcd6c83fa39a3145ecf78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8b16249d549aeba87ce6e9e3de837194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3abd8f7797cd7defba76d5bbd1389195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bf16bad1aa0018d7956b42f9964fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d4be490b83e9e1fdcdf2a155e2b93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225afa5d32dbb662400caabf6090a2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768c7e88d5b25f1778a17d4490331bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a3659abd8f647cd53e93a81cc75b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2b0f948894801f750f7fef8684b42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cbcb63bdf647fb2aaf45f63dafb73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973c8441c5045d4d338c54eeb7b220f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965a3f13bf8ce17cbddf42bf0f58fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc55fa76435d05260d7b379c2cd35b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a88672a4961f6a2c98b48b8eb8b3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5be68a6ed5650c421c67b68db822e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed68da88b420ee238cd7647dfac6ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bcb8892604afe6f979769001f2213209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8f03d6f653b69b663295a02975e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a4e359883a57c5258b3a78a796e8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3be1a83808848deb3fec5947bb410212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83800fba028d40bf7de62dd200862765213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4897198e390755a73129607b749ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6084210e4640996353acd84919ee82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ece20adcd8de5796c08719536cf604216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd154b1ad25f4139bf4339f1047960217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f25aae51e6250adaa1e70723574cd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328c1484aa800d5660a68b77a34dbe6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7948592abf2d952efa08b3aada8bcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcabb1ef5360b4fe1dc69217da1e56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537f406a032c70e841097b0a395276b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef0a9bb7ca89d4cb94fddff43ab37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c04a381ef12543abe93ef4988b469224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5151c26d2f67b2ff7f27aa27653758225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb684bad69b942a8d661a183d472ce38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc1125e4df6ff6fba6a87013733cec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abedf92d690b02b24fde9dee9e0d69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413f9608bddd74e6816df39cac9827e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365eeedc0f626d6295b8075e3dfeafd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbf2d12d527fdb4bab32c86e094bb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d560341677b658be6f534af1ad63cb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd27f3c96776de71e0dc4ca6a93e19c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17960d6d0c1ffea585ee611d08c347aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e441ad339e9e1619dbeb6418541e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb02e877d26b280b4d63cf96cd6829c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781ef44e97d5013505c03226e8913ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f363691739bf17635d855b84bae62d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29201367740e368d4e309d7bbb6e22dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbb377389c3aff079b5bae6b1b5cb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab8a7841fb217201da33fc1bc070e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb62899b98d5e29f1ccea64ed7f491242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be687266cd489efb9a2142e0a885151243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9c289f7c47bc316ec5e7b3d3af1ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2698a6ee303cf384760a58fc16dd2a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6dd855cab8ba1942a6305f2b2df60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faee6c9e5af25b83f578ad5c2ba054247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60ce50a39c2cf3a39c517196f4bda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e1719020cd390886c14a275efb26f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14f90b1966e06fae5f0ceb23f0fa27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42a24e10f4b3374c74167bd6dab0e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2bf4ba94aca8ab19061f5e32dd65e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae90c2a718ae501f918372aacf5685253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8f81d3b71ef04a79f6586f6ec1f34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f6790948d94baf73fcaf2c6c42368255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6c4cd3c433c697abb6e48def35cf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d31ac307d75bdfa9054c9be6a2b97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a014680fbef1d7d36a4d7225f3206258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c0fdd82b55d6270c3a8ee990e5d3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ac32855a772d01d284ae09a01397a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3397bce8d2415bf5f9e1645a84d88b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279da23f0ef324fd40f2283e18b5de81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53a982b23abbfbdc14512cd462f344263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6ff4b5be462d3662ab31796e2925e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3f6183f6cd302dd8c9ba499352f06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3fb83b3e28783319f271df0661b1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956d60fb18f1f4fa506fef3d4176f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2185622495034bd4e612055fa816dd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88bfb73475e9759c1bf75eae850680269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadd57fab7c5e5cb57dd5a309520452270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02380ae9876316c6ca5848b5b69aa20c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733aec91fa88574e7e0429fbd285ff6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde64edcfac03212fccc47514f6a2d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8cec956acddc7355a74885249507d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f574adf7360e057de1c46a4b77333275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422c319ec6490b1de22bcb334880532276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39af5533cd995481148d4c81c3a021277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93160e5d1528ccc0ca690ddc61e9354278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a83de847a9a92ecd3c2cb816fb7db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76de5e77a4235ab2ba07f1beef1564280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61314e14a594347591005f4e382f20c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe15d63d90166cf9606d20d74f4a61e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066537f87f57c005de1ac69ca3b6c86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb669eae0b415beaf3ecdbedf1f3bcb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a5827f72f7fa2a8f930da148b9cc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7aed59a9c9770d3285be5223c44b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb13a77681991bfcd61f5f8f3581b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3ea6655622a3a47763f0a9a5d8ec288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652213ca01928cd866477b4a7a7caf0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d59c7a2d47261cce54ff35c94b52a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2117a2c742e49cf450f34e3d46c08053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1f39c9115fc7b6c10350da03f84f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337637db5e5b6037e0b1bd5b2c653b465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08538fc13c7cf91f0973f5598d6b3316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9e14a860abf74a5c2457f5147ee027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c54fbea1aa56a4fe2909e6633666cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1758d329214e5e03f5a7428c81cfe5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d086d476cf6cf83909603cbbd5ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d831febf6213b87ac4a66aac25164f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd03ed0dbb92b3ff3feb4b3c6f68d2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449a750ff0400ac09610c841408ec5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9636a6dfa3766b054f61641d36a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815e3f23c9056a1a8defbfa5289385b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69195f1099626f5d0e681c6ea84b80d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f73d230a96e3fc7832377b3ae7d6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67d3b3bde0ae418a01fd0b137484d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0af0350a9cc3822255658e35fa056e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f085b6e9d27e728f93fcf82afb534cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af484a9d3a36c2086d102f5471f488c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efd99998d204ea0e545fbe6414487422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef8054d8398d4b77e48a371fd3767823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a6fcbef61b2e201dd046d962bbccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf17502c034ff89c162bf75096861d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12b10bd82ab152702f12a7f3f0639226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e05647164212decdaed620ab023b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ac844443d229451696d3e9cd9a3bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4370ccc634dfb40b617480aaa9a2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36551d1e7be4acbf07b96c50523a8f0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a470fd676d159c76ced39351e9b04c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409aee9e8917ec5cf8f8b22b70f3afa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5e83066f3cd38d89ba84dbf70d23933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037106c3f6897765ce0eefc39b590f8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da897dab29dae42b8e7cb70c7d97523835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1103c76f0f4ce98942b9acf3cb07c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cc165c7dba36cbce90cad061561c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ed23ea1cb47085797d7ccf3f66c7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb57ae3b15fc8b44a8ba476d5ece62839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d855eb30250c389ba88641d9fe2e6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd903f4fa16db74953968ccd5ae67041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eda8b6062427f27ce190473ad6d7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b1736a65b79e78c7284ac07896ae343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a904c832f46601743e8debee958656d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61688e8314e85913d68c34ad253d704545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29733034ffe857381363bef020b562346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb88edcee5a5ae44b9e06b149a491a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64070b466a064148553feb9d9fa09bb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363e742362630dde8f59ee90a16f05849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e56ee94d41f20017f19ff135f6ac550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b708a19a25c2b2e81a9c4983bacbe3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dab4bc30edac13081033499688e8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f5737ddb3dc064f093b1c905aea1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf86c4c4e897382ef66b7655f991e4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0bb1e58e53bfe91a0ca577e0a05a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931e1ee229173bfa40cdc1853d19eab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd37bd9db4073a1d33dd4bf5f7e65557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fde1059c3cb52b6285fb3ef7c464658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711afb5ddf37e8ba58530be60928ae3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8d54a1c6391b2a3525deef83afd7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbcb671669eb33971c0e300dc6aa9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da7fefcf6fcfaf3609087e2c034ec862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c372f98aac97901e5b5a63261b9e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c8c1212baf81a3d3d23648f527fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dac42c693f3ea81b3eaf489d24aee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5501188e1fd8567fba53ce9cea612766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca7c24848fa01d89559d63e4de0cb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436e1ca3e218882646017532ff4b6d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88f39b641c96b158731c1e979f6ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac45f1f79474e624ce2f0229d49227770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2b92ebe71246de4055907e1556d3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a8ce5a1d78dfe23054639dd7e1ba772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6812ce0d4f79b16c09d810a5bff7f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c5873c3420fd482d68c92b9abe7a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5321746eb4768e0b2531a0a1dc578d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89ba9826011c3235e2d30a4699cdc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a1922a8d8fa960804b9cba0bb391a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fb0b7a13c16cb1f73516d05ec2cc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a12af7da67ad5a205ba1f9ef4e6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22eb9ebfa48d990d19adf05b96d7db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe30ac91dcc980dbbfac232db5df881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949ff564e5ed71b551ff216b54c80a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc1ef74ee90fa1fa3ee43d1028495583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617fa4c5ffe92ea92bf249f6b7f5c4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c16f662b6717de1e830ed20f8915685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77ed813b36a7b8cd6b41a99362b28e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b560e6d8437b27edf3a4bfd79721d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87891762bd7073891d0b57c2136c344088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e21fab4611fb9ebece331af9499c0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffec3b302f3812edc62887e7f5722fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f664e12b45b14423a74a8be8999f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3921b4d9424ebd0457b7d605a1cdc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c368da2e9da5479462c661d4e5bcc1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2706647e19619b2bc3054683179d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa59f7e4a52839574e8b4f2f916af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31808139e4fd97a734979bc64db3018796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7503b92121da90034ab1585d61e37797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424f55af7ae9b29e1e4f49c37ea87ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b719fff96bef22145936fbd03ec74299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e3a52cae53232ec87de51609cf47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a60b2934f576fe1a6dba2729a1d71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732713e9681b14fed09cf9350b22bd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdd86efca2dfbc0d9eee8e2aa3f1bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934d7912402106491aed45104491146104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d3fd1dc6b080107824bd479bd621105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84175c2a8bc3a2b7d4e2d1570c7e9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd359c0785c1317a240d11aee0bb6f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6847e7f103568c0773a36c238198f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe325693a6f0ef3a93a96f2c3a62c06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ed9cd6b0cff5cf6464ee95f3f98f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b76af7a3d2afc1cee8fc1bf753e9ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519954a87612bc47a81d1c3046a4707112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd05693abb516a3d08d7da5233ab82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989b88362c7cafc3c91b60813030dc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754326e135306ac6f3de5661e32887115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6556598ad051f77651a07bc76eea2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaaeccf0987b50927f5c8cf02079e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affba2c67c0294f538ec466459acbf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c7c866d75e4c833b2d3e583ce0074119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b135c97f5f9995bb389d93155934cf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed79602513ce9985e682950aac4cd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45d615e536d9cee49a0ef83b6575f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055580c6634570e43ddecfe84eb8dc4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872efc0a0990fc136a7d8f00a6b167a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a1fc2b6ae6c114f95783c9a9e09cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec75bc2d37be4b3e39db96a01d1b30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c47293947636eebcfbf1dad71e2d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af11f2ad9674f7ab21d23d7a55ae610128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef4672692dd7611fbd3d05ca90d820129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb647e9bd5f3290f122716d2c0cbf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb560b243e9ee28fac64100c4f768e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd2f4d698f137e8086ce6d49dfdae1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8eb145c655f5a5126a4415e466bd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d8d83d555e099079120752614a40a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcff60bf2b0d767733e208e88de936a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42969f972dac58743a33eb5ceb587f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc5c3e9b74bb53f936f3815aba8f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c20def6dfec22769eb98affe19109a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05258ecf3f0529520cf3f8d85584f8f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951c5ef033789622965ecb5177ed95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008c47743ce28fdcaaa59666bba77ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02936cc19c0a831699c71bbdd1a4b945142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb9e8373c03e295ad3bdee5d5773e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f5721c7bb9edc1a2a7efe5f293531144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fca30cba62b8b9fc48c067ddf54ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911480c6910a51da7d6ddb3b62fb2d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe847678d0d93d82098172c695a58b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19455223cdf375ee4d76da10cc6799148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e8ce78db14ef6683d2106c11d8e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff468fb8bba0319218c6861fc310679150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5faba968eb3146380017ba3aecd46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eb61b406344c7e7964471978a1825152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b2fbac6bd2977142db19e412d703153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bb461f7082ba3691ff954260d42f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbeada9b695accd7d7e4ca5055b5c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f3717bf425d014f2c5febfda8377e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46272a581c3c6d1afb765b2eb8ffa6e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd350567f8d602d39f68a50193659870158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b00d2507efe38f81f19fd1fc587ada159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f7194cb4e04298aeca79f88650896160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce2365ff690d21b1a3a7e20f79f51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed1b0e14a3a2f92b9dd488fbe102e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabca3aac65f23b88b4dea6db8cd76dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7477f8723e02482ce4d51e70c345e0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ccbf966e2ad3e415c5b69f6a4f8ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0469fcd7d28bdbee7fd62061be5ba0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5940b00d1c4505a9ef2def42994b4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85660dc94663e0ddb92efbf2af207168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7238a409a33169c9ae63b6480f26fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f67935716455a65c8add9afe79f98a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50012ef8f6c1c8a3bbe2cddee0676a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca701a8ad7d4f3b013a5eba1637d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595fa23ad6d8c5042b9de6bde5e294b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf2d3abc37e63f08e576b0b18b8a54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb769c50208618d3ae4c3e383e52d22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f0997a72296a7f1e61e70dbb8f7ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37761e5d00bdab1e5a0e2fd44a7427c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871cf10953286b946d959f3ea4e5961178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd20a0a3f6edca13eaa8aabe366e7e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376a3e984f01209b14703bb66dc8583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cda96fdde31dd65a7402d56f3a22ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3c0573cd7848cece9392a4f1a8161182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278671be8bd9a5d16635f7fbaddd98b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbfe53f8de576e698ca2920b47863e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf84c0b36083e23e5d3871416ac7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e5ac11eb79d82b04cb7a1913a8e80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71425d531198d93a5c7319f6affd19b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de67968660825e42240f66a19c24a9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168740f953ca4cd19ac0312855977f93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e183d6d09e2d515e722c74c7e6fe759190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea80caa427dae5e2d0ff247c38419b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3160cd4b47f91031571244c4a15674192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f7cf6f7938934a30aa595cb117af2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384980e279390eb846debe88eade68e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c08b29ee0450ba84029568eea3829195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f454d3ad21155eab8e8d7b8d6e44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065018e74e594d1f1984905898b0914197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75500421c7b687ca32d99b12e206b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bee164e3d6d5d282485d9d6626e4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515427b3aa795091cd43c7fa2c232ee0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecab0480f0bf255adae224a6dfd6321201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b8253d91f890f7783691b4feb4895202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05f22aec4fc372e744faa89c27e5b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a06876b0134f8a447e8e5520c7c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0841a2ec281d5ba7e9839ccb63f5ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d005808751ea6176f2159333d8dff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d53a885ae5d629c8092c650692f66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aad38fa0c87e61bfeb06344b243da6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6634283c6ea875db43fb3e6fd6103db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2281c5774e117be4f0c6386cd2f0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6c9e47717bccec62bbae350282413211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc20a85ac21dec32fc8a80b440427b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e13579f0ce44ff5581df1aed3a3367213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e731c9e2fd763e99d2081320eca7e71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb1fd1834ca6c3b718046da6e6fe15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772244d521f1b04e3e1109763f9a6601216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f544ab642b7c79eca68949bcb27839217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791148a5b621bdacacb1e3f35536ac09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc49ff1c3283f5ef0a6625a60253bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2fad7ee25e3e5e0368e9decbeffbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb0553564aa43d8e16a81b23fc2d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f09d6d583dd9d7ca70c1676e408c81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3050ad0ddff24dfebc9276d1acdec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef654095bc0bb4e359f5cb28a27ca5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a838eaf8cc308924bc0e5f025b9c29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b5c766274089bee11427d8ec6691226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3afba488705de4a4c1e0c6f5092964227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c01a0f5e58a6e10035fdbe71b4765c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba55533a85a81445792f96191e7f11a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7d815765246287fc9d2ffc4e5ddf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200acc369769ee65c69ef9c6374fab8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8d2edde37e13777a3dcd64787e49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd613d32e1006659dcceb19f513dc7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61b043e75162c902ff3c1ddff28292234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a7483944627053f1653dc8b699474235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b89370b9c63ebb9850ba84ce00aa3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c6910111c522d884d08acf54ba316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822180f420f74c7d053b789639819617238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1794fc891c8835a9a2dd157bb539e97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44473ce5d7b1712af6a2a0e1e1bfd737240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f65d1d11bd5c80b4d426096ae3163241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc165b3a7891892fdf60e02c55be7dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81471d43eb5acd1eb8690577c58539c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787e02c2909b5bf54c8374188d526e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad53aecea6dc623c8961755a8144cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0908ebcb1559d512cf1c7f79549363246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9f1ec5b1b3a37b481d11b203134e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b4ea7a2beda7eadb9fccbcbdeae50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1336b5c708bb2b5d2846a28ee85c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b839c6e8eac4b8f1c4ed8d07e5ecb62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d9646bfd563d253e3a25443836191251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7963621082de02d479216c0e91b08e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f342aba5b89d99900e3819d87d49e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe55d2286f36b5847338a2e36b445d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896b83179bf234f75fa8d75223e030255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ff83f86b0bb7bda1388257c41440d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffe2c1031eb09c290c1aa2eb9dadf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c318b44e9726b6579ee92aea3cc4d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef34a3f5c9cf9d77171f76a4df3aa1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42895b30e30bf8d59f67789b82ca53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72e48663356c7457efd0b6e88095fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab650fdf9d04d1a0d3426b38ae8c0f9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687c0785cf070759a6e8b1f7cc58324263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e9eec76b4afaccd024e3425ce3a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69c85e341895f5ed9ea1d4ca8aadd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd80159efe1930b8cc3e70021fa82e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb77cb54286aa5d0067c392c5a8cb14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1fceb3b295356b5fa0651f4473fc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a2c24efceb88156f75a19193f911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fdea6639e5ce4b35cd4def52d83a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef464b61818dfb9098d71c7a627a2fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dbee0afaf631095b3d7a2aaee60cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933c1f1d1e69f75ee6a593273b8badf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77726c6e53034e7524dfe7f288cf1a85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c14f812d521a41ebcfe5d9b4b6fde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b000d4ca217b779d3e4fe0d69114087276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5bf435f97574b5541cf5cb6051a63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb3d85538b968582ee4375afa01db3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e19323b962dafa59a00bfcb1c9a395279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a271235eec0bb6fc401832c5145b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468fc3fe9043e6fceee69de59b43e3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fc617f58a7668774ea49b693c5681282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1851208f9ae9d444e6baae919b42ba6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d98aea7413e97164989a784e5fd605284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43488166beb6510c4410809c3d608c6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87234a13377a4b1018193ed431a4d437286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1552ee10a3a65218d05e4bc4d80e3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b76eaab1e53652f71ef504b718e0e288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>