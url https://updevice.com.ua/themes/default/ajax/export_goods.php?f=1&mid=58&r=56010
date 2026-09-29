--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267a520407d1e354235e72bc4edc65e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c201f304112682a4b876199588d1932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bea4d441f1705868b60c6538ad81a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad37d7f638e7bee5cf41030bb930824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0652d30b782e84d599be2832fe5d33f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9ca9e8ff38362971870ff7e18b516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a5dd6c7309d41498eb7448948039f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc380efdbf61f33dcee037d511f11d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb90d3154883b96f701e07e58d86d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0beec89d9054b972aa9afe037e2c0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4808302c942c26c85a9b3100fb4691c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045e75bfa1037252cdcaddb76484dd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d7c43b33c5bb740acf7658b2522d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2e1cca4ce3a96b102a485b133fc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afaa4f68473dc792f746ca0e3209b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e5c32c710fdd2b6ca7ee28ccaa27716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c51272471605fa280aeae2bee862017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863a6cad6fb6df597fdbe09db0090ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1837e6b41f9f814dbca9fb076718c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2985c698a3def0db3393fab675c51c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03084fc021b5894e85b12dec2c477421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384b9f34c254ac357788356bd10662d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31054171df3c2f0a2509ccd5f5cf86ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286ca3c5c0afef805fd696890595fb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba250844126df15e85e8b20ed1876925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c315e95d32b4350c3368ce77a9b48326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a3cf487ff692b137de8cd019ac8a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037684a9643ef473369763bcaadb9a0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeecfa2592e7d954648bad1e14d2eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da25f5ed71379fe550f30141734c34d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156142f57479f89f2c012f4c4c2426b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd20eab0fc0cb8ce9031bbebf778832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a85786f7972cbc841482cf819bf7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f17945752f49bd2277fea6ad120a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2d392db794f04aa1f57b7f106fc8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeeebae668daac757aa4638987db5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb10cff8e0f5335b120303fb1bf89c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aef9231e16d8aaa03d9bb819b2c9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f52e8178e6c5888101500b952376cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e4012db2abed052787cdcd61dcf640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0a23b3df9341d3b131818ac5f15fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3676dd38aaec84779735fc6bf5edf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d71256fa7547a579d1784ebc26a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a9d3ef772a514be4b11ee458b8bc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8a833e498afe01a7bae3e171f025445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0e8129725de077e405b095044043a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d3c1d970d44ff180239cc173a845c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09e746dcd2fc7938f74a8dab4b25ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d9d69c1979a0f7a4285ea50193ad049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72437f00973f31b43b7f3fda41f8f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5772571548f0f885dbc750a717ac751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eef810c123349eaddc64dc8990aab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b814da7497303003f5709f484683153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00a860b12dea494df2815ca41ebf7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9862fcd7063b422106bf9a58ec287b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b22b415d34b0d98f1c257addd57656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc76815923feb2b92ddb369cc13c2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ffb6bf19f5fd7c5c375072758ebba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f750e1504caf215665ff135f1b9ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e8fff952ff2f8da8d9038082d301060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88417879cfe85e594c30d1e6a20b071861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb45c07115b29e66ce19d5f482d3a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f0ac8cef2fa89fa80699bb8ecd7ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81162739a05657fc00f7e3768e59c4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46725f654aee33f66d21497c13be94a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3178a3718cc788a2cc6f4eb02d17866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4721b876c54ada5c2c26cad8f37c9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f9e7701a783d9cafc8d297842e3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64d52fd2b1c8e9a0acc2ede556819569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2e74c6f0c9e1577e34864ca9e074570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d9e3acb5a7df3f8eeb8e22860f88371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f641396e428c87a203fabf849a2f5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb73a94a2085f80936dc2edae2d19273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba681fb55cb17ad21a3d50c260acde4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c2a31827270d905c6db5d9b049d9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cc074425f8acd714b1df4fdffbc4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953b4378800dc2bbf7b828d39ad3ca577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471d54a519c018b4f372abfac0c59a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d648331a062364fe660534555c5c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8e2a4b00d8f245ddbd587dd4249a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2763352271d5b7bbdba06eccfce93f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec416ae7c79b4725c4f28beda1255bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6434358b1978a8f50bdd6c1d6845883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e17517b4744aefc9c79d1b45be64e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b122f3f3db3e06d7ae4c2532a627985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b61248977eaa851c35cbaad246bab386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f9d5e7cb84be491acd61c22c425f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607475b827f3a70e7eb4e6661aa6941688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5720b7b371c91b5795d978e21e22389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea21d562bd01e6a896497a9a9e79590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264618559128c2e5e0c685e2690a201891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1548b60438e96af697c6c82ecfa5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fc77a515b589fc594256e77ef94f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4ccf9bc9ac9471eb2582c3b33d81394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54882371ba956d3078d3ce2f89d1229e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0e65b47570f1290ad77ceae0bd34196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e8c98df71d22796e5d334efbdb4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de11d04686c4cadd5ef2f5717c75e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa50fbb720901bbee2a07b0e5c3b4fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927822e94e44d7a68aeadb04fd95ba0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244bb80409cdec3ac71e0e72cb8e2e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048756eb70f09a3218b4f0bb6483c786102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9bb42c6cbf084c9367fd02bf292f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b33a0de4f77bde98fa4bd6fd23b8b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae4c398b1ebaf53eef1cb186ffa728105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c1b0868f46a5f9285b6f54471339106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59909b0b5f1c71ca7f73a30649afccb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170322b205b3c608c3249cc6a2ab90b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70bc1779decb41cd5ca9a3106c5285109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c50051b6619ba67389e03eee386706110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0ebd9fe208f1f8cdcfd24f5fff6e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717d06ec5b5f2c1bf46e63a664206db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d694048806dcc8920df424487432f71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfa05b8d1074ac34dab4074af53968114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df018e64f200e49b2b0b78c834c26d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d4f72343ce5201dfce9a8ee17aff8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ed4e3d7f7164b0d2783a92ff1c1e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77e04bde596558d979dc56091a320a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754a8c571833428c60a968d71b7f72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3cf913548cae6e6c676e1b4f96ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef5416427db47e7afd5858a5d4000b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bed8d6260d90847bb788cf9f4cb8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a779108646a8bfb362572198c65c318123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824a556b7db06854441fd5f11f9d25f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0008051f48e4cb18495179c729052a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbc4e0586f62df75bf14b1cee7059c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e645af52600ac9c97b434f2066d131127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74087107825c5723a19e695cdedd64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25143498d24782d46a81fef7e852e27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b004ddf005965f714732d9f0dd5199130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55689a2fdbf034d367a4c8316dd9fa63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed2c5211593e9008e9a9af71a99aa2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624bfeb823779276a9f0d735514e8f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784fbe956712db5309f2331c975a96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a9559c6aa46030dd274dfa7294f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87416d04d67834ebe14666f016b92d6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6af2d521da8efd33b6384f5baa9c8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6a5a008a158a7cc509f04bc5d588c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99ca5570a36280538860650aec93f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c386620c4a5ea783285d5754663f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e784fce607fb828a6a3d5d6b85db2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4728e77acd817eb5908a224a6eeb10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421186016f2218c3d8817c540a4408c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d011d815b2cd8098015781cba9f2b45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0299857927b3bac9596370d432bde9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502cd6c542c9adc1cf52b27c87f15f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d079432b3119c41c6858d3ce035e58b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738de300cf3d5e92f8bac26432283bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1acd34afdd07c152213519ce0228ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d546d5df1e8b3c337074d956e53de7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a442a28bcee1f37918ab4e7810348151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107193eb0e332cf8a3da841d1ea4648152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fc1a5c32199d4080fc454cab07d1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b70ba24879f7280244bab44a9e7cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc923d8748236ee8d080033c6429ee87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6c08bfcf50ded2c7b6a58199fe4ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b95a5b8971c9a2c03578bae29247aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248539dabf96287b3aee51885f8ad898158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f979abfc63f1ee0423c34c48f29f44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2160d5f6c9927ad0b8077bb69b33f75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af8b12797c06b9151b175078a77e4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57816ce7842ebf33264d7f2d230a9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d70da2c268ea1931923ab9d81643163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfb82770ec7281ced04dae71d59022164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b60388acd582155ce8cda7bbe6dd87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd149ee8923e9bdcf02493ac5eb4b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64dfbfb179a66822aaf9a3c55ddf8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abbb7e6774385c350261ff6d9df274168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986acf70104e2914b7e1464976663e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52447a163e74e548a9c1ae716a734dd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cc51f6b4eb48a67deed69df03e8c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e493f596d3a66e8aaee2d89d42daa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2bc1e8197da8bf1750a4db95b8c2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4a1d083d3a9ffe0f2a51b4d18e01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c70e046f5c752a174d68cf43b5f52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc681480fb0f755ca1cfd8b5a5241d61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4cb6eb00c1eb34f98bd157666e4e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c64544f47b17ba1d82a4c48783c37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49299fde763915f5e09125f23142ed52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c006b2d5936c55174d9676c34a1bd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ca3fa3189fcfb82f053fc71a1d960181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e028e5ad28230b80a053cecaed6019c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec65b24d77dc03a74ebf2aaf14f35d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ce559b6aa5cbaca4f43920bb788ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b6dbcb5618773ec738a7527176e6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b592534bb5cf0a0f18058705f7dce8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0fbf6e44bc06f17ca2bf06ce53c12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650cc34475626c5a36580931214063c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a558c453accb67a5460b3ee79e93f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420aa98f8d0e61537513357884a719f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2b923ada96736022199bbea30776191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98777cba4a3cc8d84f7798b0d54017192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da4fe0b084aa221d42a923a9bf995193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d91932b2f81124716a9757fd124c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be72a4ddb6a79a3bd8ad35975b34add195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfc2a4d0cdf41b9af07dcdd67e31f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e812947faa39e5878095a9a3a432ed2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca204316569c282d498b9ad7f5d85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233874fdb2005fa73638837c2b3ddbc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ff013eee4b409587a1a1b7ec49b24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0292c50802ebe39c6965219ca839e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e9aec0fcb8a315b7bcf584de39bfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f907e6167d02ee4b8c77889f3cabb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd25a1942726581353719b3bfddec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f899db0380d3b3b6cb52bf5329bc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065497faab41b000dddb9170591e9702206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c1bfd6a2aa06dd1e7634f05c99f83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bb0bded895f0af495e73e713557af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743a737f6e01105f8dc406bba6bb75e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ca30dfe09ca34b818d7fcf4f040dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8c5f9ec575065a2c46d21189c0723211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6c0f4a635399e9882fa75a4191a12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af827070636f7347fd21eb5e5ab32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee6a3bd5b1fb72811a9b769d20b481214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8f2a2974982f2d4d8760d5819bfe6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933952934a0c7aed3c5a6058a36b1d79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dffbbedefb9a67085c7db898ec8efa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f861420136fa4ea787df8232fe4616218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812af7cb7c67afa19a0f46402e09232219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e950ac8214855088ad5f54e432e5d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f586c06b0e0a9aaf824abf929ced378221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b7736ca2d0dc51fa4b1aad1ee3449222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16af368438fe41db07ec2e37bae3d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7820d4b054fbda84feb9f0c2e0df8d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c33ab1a7655b63094f359669b22f01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b6a35a7571061b631c69032d3bdfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0669f2275a6bdfe9f493c2e9e6e5e10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d23f3d0f76d924040873bec783df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699bf0b5da27256bee60babb79b677e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7abecfdba9400540ba3f97251bd0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4a56a0a10e1f911afb9aafc0aa79c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ace20656a38e799c0a7c2b1267f8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babee8219c0626edb5b18355a2edccf2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff8f970b6dff82df3cb929990927b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac88392fe03f3b9069cfaa159dc9f36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33fcf635a21b50ab0cfc4f6fb9e648236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef1e990f9992cf92d6174f75ba1a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf5a74bcb9028c039af56e376c0b07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59252b58dd4304f7ce7160ac941e341239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54529fa7e5adfa485d04341f44bf3d67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8cac1f79d1eeb417453e1983ff721241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bd5df4bc85481777985da26c26a51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0676171cf4e124e9643c8d2ee3aba8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcd909d12c7e574e8a5c2ab826ad49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41879594d7825af7d5ba40162f7d7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5610ef134ad6e30e0d733adeb82f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d19c3a397b37bf1a0d4b6449bf2d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba189134598b77b45747e885b4ce6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b597575c064383aab79e375b0d866249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9469f4bda40222015a124767e4bff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b0008390819ff846146cc6d6bc8bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae1c4fb6f63bcb0886d288228ccfad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adbde8a0ef856943892356123681f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caf350b4a08f533c55d2859d6ee304254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dda9f75721b312a563412dfa6a3c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ff6bc69425b2af9928709bfaa257256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927236ebf58867e10683f56c1ee942b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce3d49576958d3fa6a6def94e0caa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efd1c1bcf0399f4a1440c1454ccc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ddd46361544b8bfc5b4d47e13ed6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a60f936fe598eff604ab92a36ac199261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351befa3e95884cffb46826d3add45c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8eb15ed0f51d28fba92d57f657b35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5ad23924b8ccb73cbb893e5a8a37c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478a37aa5ac8ab8863e4dad13368fbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe677a90cb352dc5262c98f20f4dafd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3191dff8679bb673cd6316d462625267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b369c78e01a90d6a8d2f92468348f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a234354e2f857de398439f09acf93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c463cff68055a9f485fc7256725c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1c497f6572f1abe38aa67e0c38764271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9841323147703e3cc2357555dcfe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea30e000fa90cf8fe1d3a30250aff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7068d13cf3bf21bbb540f596350583274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021e9633afe2b6da695d42dddea844a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d7da70988c9edde23f52b942609d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94349497772689524cd7cd5bcf9094f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6de270023cbfdb74da4341e21d5ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897804d96e15a1dcdab8335738cc47be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00fd7d25c50d9081bffae6f3c78d3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f5cc36d9720d49a2d290c5a96b33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a15bda771919502e074d230d515b17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b173c2a3878777b51d52ff35bcc3da2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081007d02577073bba5e0623fca38a1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3130e7f3acd852c590560ffd7ed61c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed748bc6a8fedb0a2be112e00d694cf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797faab7e38fcd6eb56d97340a6c213287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3c558984f9a615a1ff8ddbb1b2bce288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d7cf42ea25323e4ba533224401b321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12634a415c2238784d4f1e38fada756d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac626d2521903295d1b7bd9119e9a8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e36e5d22d15b9741f9a585584174604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059831a92957f52b4747c080dc843d385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69291b278d7d483e8f8eb16b9b29e1b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5624e3d39c8b44425b34425cb677f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d2b48d94d23e1c0aa3fdf8a2b35f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97cf3bf3e4799ddd0b17cf2ff065df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bc9c1ece5ce8b15c7b2b341d30afd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f639fb37523bdf6ddff54d88ec05611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c08a94bc4a8861e8763567cf2d548512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a70b966655b0d7f309976bfb6308c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09d371feaba76630e616009b0742f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e5e6d52bb98941fff949e06a8d54615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee7f9a870cb906d277318bb41742ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aec325186459696824d92aefed9d9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafab6f69d1f21e2350076b0f185b51418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a663af825294bf357c3d3206c74619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67cf9a853b8c37cfac2c5e9926b92520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05836ce79f083ee8f4f93ecdac208e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0a2b1d8d7ad599db713e171d1acbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640ee2b1cdc60bdfa2e9b187653061523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c77606de5de5ffa7e1acb1883566c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b04d44849c2882f85d4516b33ad2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae3087133882d6e03269ac6dc483226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3953a1666aae087b24fad04ea64c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b464c7c90d3a73e44852bbb4dcbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df61846d1560408fb99ee92afcb9a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490ebc155b06ebe580d334bf531018f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ffa45e585efa57ad1d4d8137655e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea1841c29a76842a203bdcae18e45e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13190457743072a72b1ba1d5a50c83833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7984a155dd5ad562bfd9d313be6d08834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd9e1836665ce1688b6bf1ed91688135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13197bcf638e11c0653e99ed54c3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997213c3b49121918f654be8ab99b83d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1dd8c90577f8860c11682283ea67f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d06c9366408657e6233f01639d35f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65afe2b7a8e811a47c5e552c2a20d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d653b7d122f5b9c3df40c2b992edc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4f52eaf52ebcdc588c36b8265ae9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a79a19f82e3e52d7e03a02417801f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c67c6f21e9b6289f83563eb6fd95744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e725b471f5c23eed27e4d692b89aa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f3204056b6039d05053e3ab5e17a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7fda69df287d97da2a90e7f843a4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd4876085dc52399e4fd5ba9ab05548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6aed37d3d39ef8d9101059ea7646c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece829e12c5ae3065020dfe9fdfe46b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde82726f6fce07d9322c935748dafe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41912db7a6be033f5715cff6f32b3cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84214ace93e4cd4b7d270861910a8d1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47496e445c9953bd91879ea68ff6b3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaed7acedc4a33bdfa74d6ff41ad29a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d46e27ab99d20f10d8917e200613ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac801a5332e0702a25dd5edc8fa2204657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e5ba2eaff369d61db67f54e0a402158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc727736c38454b38d9a5a287e1b366b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99709004a490a027bf9b068fc28008cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aada6f4581673b1dd1ddc031b7fa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae2d9cfc70e8296a10041042032de662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3372364484fe1fdf110dcd26c8b3f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567196e505ad11f3e35e37240287f7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4b3667b0688107c6bb4afe0da4dff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c405d2329a8dd8a17e6b591d5f66266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0186e7e816bbffb36f8f10190e2e0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f5461b6db14b0d0c1220788e9c08e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e609ebf16392538317298f3fd934fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f984011e6a926cd039f99bc5f747970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b15e5bc26ee7ace1d655cadb22f4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce768145e6ccecb67b85543ac2206d8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82f5fc21ec7a40e2e8affc08f3fd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed901e9b1428cf1843535f53c2b2676b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce943274940b6b5c328bc29e606c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841f977c23aec5c411b094532389d8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74e6028e7798546f99c6e23ffbd81777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1ab06490dd467d916d5e4b8f30c4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa511a6374192ae99083b7681bd40379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b883a5e3a82eccc1469a367038f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7f1bccc299e8b92299cb4f4bf4ff381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3174c4418393a47b75a6f3d74e201a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ff1d93383c2a163f7d4ec9005a7a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf4a2b272987890e359e77543ef67b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1146a3ff520ca746b3dcc9148fc01585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4c817f1fe62edd6dc32697a432c5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a4b6478d78903905788aad60c12b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba03366e755c8b79600d5ad9ab1c75688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73604529f793c493252222d330cd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e8e003c9bf221b774699bea9f85e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3124399ac19cdb253f4b4b130e3c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c2373dc9671e736c6bb8ae2daefcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dc9d678ba49010f71d33c9ab97c6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540636e92357bd2c8345659ea3c5af9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71405cdbd2e7c21cdd8f81e02e2916a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce62ef375597da22b09e9f4c3ff9d1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b244519d41945467f4880e12caa6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7646976397d1fcaa14c7bbaf0e76598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002470898e5d3f96e171eeedf48ea8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172509cc04c892b8791f045c41c3b08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acf67bd7712ea6be143107d9bcfce8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997bb484dd644fd822dfa968ae05e9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139988520308b23748ba5490c6c8e71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93426f89e432e64a9d150e5544f246104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d8df2019286ecdbdb505536ebfcf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89884e053b5c6a00f7723bef7b9b953106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87b6966da5ecfb837f8cb6ed30848107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b25d87df4687775297a7d1c69c88b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38aab0b57a3fb381b8f9b94cf1ea0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6832844e71ecbfc5459e1169eb7b9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997475deeb2fd737191307aae533f2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8344b5e5d7ece460ae2263cd3ba921112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78300e1780c3481822487c2528129865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a371a4681f7108bca1fd0fcfdb2da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da42c707ae283c3a533b9ad9669d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38462f3a6966a2eb69453144586260ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d40cebb7d5744d4cafe4b2015616f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673ede2854c08d1d23d190656d9ab73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91745b9df37ea934eebd939f979d1ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1023a52d269585055f570dbc75fe348120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a047a94114113e78649553a2acdbf01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6312e4610b8f3792948a2af06c4c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1c583f5731177b21afab3e87a326f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342150bc22e567e31dc5800f75274c42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcdd1da9de184728579d6e950fc300125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b8b218ce1688df0d2ebf9fa4058a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3549a7fd4891df8a6af43459fde5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4591d707261200a7108acd35257cc6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a3f749918cbc0bef8691a0700d50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5bf714ed063529e5051dce153d05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e000db57871e24a285a2541a2a4f71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e607781ddd1bb78866fb5b74abb9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8178592fe8adf110fda18258d1de6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9024a0560dd6bbfc174e6cc5faa0ad6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047cd0757565dab3b6ea7d962ff10d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994aebbf367f4a80dce885d14d3b146136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55463c211301cdb3330c8cab84e163ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63a6723ad6b89b2ce4b6f5c04c037b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de8d50bcdf0723b645a2aabc8056f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0897a6a1aafdb8af75ab8664c6f26a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1e0854841de438f34b8d96fca2414141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f05e6ea6dd4749763b9f0f10898572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1c7b98a6794e502468386a503fa90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92192c63939974b19882a1dac6033b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02b9258a4cb8141383b1ba76fea443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a7ddbbeb8ed919620d599ee83311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db5367d8e70e40db031503a45e6bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d9d2f6621bc7bd55c334cc7ae36c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a63db2bd7a5465119c7492340c0b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7225d6449a3283234443c2264d5ecf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27586b5e1157b80df305a3e67e860151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b7312e80d755581f9ae47e6dc4fad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208d2124b54d49e1ea2c2bc91e921f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7809b9ad6d0dee1d647d07edee92a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f03a36636715a59943c3576415d29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aa4a5d204e4c31a3b9681dcc92c38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aefc6456862017f90afcd532355ed2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2959bdc8cb34048e14639ce05e2e58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29f43adb1b11c2abc703f320edfda0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124638a7f7f00c3094f3d4e7b35c72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb86aecffdd628edc0cbcdd0827e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32e537408de4d84bd0d1ad2c1a76ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c473353f473332e566f1810f2c764dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f71002f2ae267a12c5e61b7793096164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc6f7039f4e567859217c7718b465a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb906972b8aab7cdb46752c385f0139a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb62dbe6f39de2da3783ba423e3430e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f17df39585b5286115312f39bd252168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125500ac3aad43752224fc8e8836cbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f62fcf2a95873809ed5a4471445477170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82853aa4aec94803255f0fa7fbd727171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031699fda405260964800a6de7a98688172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e45e6d6cb1ce29707caa62593d17c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e2a59ef19d9b7d3bbc59bb0a323bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a70f733f0e2e90ce22a6fbdc1ff122175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861637c4d19497e68b63b4dc3974ce35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d5f7ec2fae24e6776b1308292554e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2a39c365461cb538f278ba3158767178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c5484be02e8b1a85a053f7b49faf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456d59f15233e432224e699fbbb619c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4506b72d9fe5ed1128bdb1306a458e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dad58ec3de0e5cf381e2c45babb60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1720e8664ca4efa09e226f3c4906b5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf98ae99e7e63ac81c8e2faac4f545184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd761cb5c6a8806f189437477c262c18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e398fdaa42214322ef136cb0190076186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77400dd8f239500fbd7d634e655361187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f814b0e98b18ccf52a8238ac03d539188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6290cc0b8399b4361c740bae2f825189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c852355e8f3f7341faa9f4dfe93ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d9aa233763255a38ea533fb79366e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bc75945f0ef86e9e62c6f6b001ea2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06cd612e0efb55f978add2e1f06ee8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548cc3b3a80accc6657339659e666ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140e660af1d489eeee0354f885020ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707771a7ccc45cb87b74986ac8b37d93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be10135ff2a3381fbecf6d271c9792e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f56ee01ee0d66173f7ef3c79e8df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42e5431ac9ba3a94441ca455ab7d23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e6df7a9dc2722e9882267783e113200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114272edf190be8a47136f815b3cab8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf64a889df3ee469614e95654c14538202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19cd0a4aa9f33decc627014533c49f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b20cc3795ed77da36757733e445f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a2873eddbf6419e357a1e8187d96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fb085ef9892da37f96c30bd717c2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a731d98dbdf94b81baa2eaa1f6bf52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3ef891d5b4f887da7a2da37045728208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8c22d5f463383d693a76387905490209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c2d2d58f189b72291297181c736c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d3e71affdf4a3a08e20dd1d424db5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8370a9529032beb0b04fb90a5ef8f80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b083f2cd1316e931c73ab52d62a46c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bc087a8b17aa3f3d0b49bc559bde8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea69303b952a27956c9bd69f0d9f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b10e47b14a3a235535f7e10c70964216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a919988ab4cafd6453dbc587e1fbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8c2a322b441de8622a71fe31c0a77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8688d0bcab5947176fb6a52c6d632219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a7d6230b9aad205c9c8763a29175e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd2b025cb928d2164a9208de3f54f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f252bb9f4e7744cc4c7364a5e582d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d48c5c50d2dd7a25d7ea7b96088d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43904105887d5e8d7c3e3ebb77781d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605df4a99d5f266b4304fdb63b386b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1cdc348087dfa153055f40bd43c0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e55cb72af350506f6bce0e9064033227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5d45baca394e253fd468a1bf71013228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1dd358ed2437a5035de77a3e5b452229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610daac5e56037959b0b4c62b758cbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf798221cd63855d4e378d87384f6d77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dda043ccbe50d1e6f67726dbc635c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b120cb61366d46bd860b10a7c3ce2da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f2804ef5acf7f7a2a9f6aae1a4580234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8a5b6187093b7c0efe912ce353f4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834c6fcee0156bdb027047b957d2d08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e85faede377c3afa24a77565f3a54d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaa2967ef2144d44d6d0d6ad91f8ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626be1f05760536b24632b5c8ebbf0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6973ae7b5001573c0e0365672242d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a1b67affa06856d933efaefbae21f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c341688d5675df124d60e34f43d50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656a2be1f0572e51f98cd08109c63b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3f4da2ee72d77efe8f30ac00cbe56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713abdd3ff23059e4234295ea81eae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e7df17548b22e2a7c5d6632da6a30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b898a63aeec376659b55d9e5d14dd80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99933bb33b44365e9b554768c770cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf83495365c35b208b055ea760f8f66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4ec88bfa9c9fc4293a629465c4d9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106709ae115c21d739d3d6084584e6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a000ea36b09d1bdcd5e810f76106b65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873df9f4d22b4a8fabe21b7574b4148253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f5c88cb9ba016f6b2d6d8967c168254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c885afe81aae648c203fcffde20f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af1578662358567b89572fbd57fe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274983e9cfd8a1f115c40331224123257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5986042e3ef025ed623abc71dc65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48f137f3a4900a7554aa18c2f8de21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e4067cd8c41a2e4646aedd7a2e30e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a8143ae4242e846ae645e1ef75c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf01d3f017f78b00eed43d4b378a5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f33b1e3790aa1feefa56f7ed9c25f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f090f99f6dba284bb7b21a2910a04a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec032aa71561bc8932b7b01a48bef38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70884a68db708ff2e61ccadc10b2ba03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715caa43d051bcb56719e37d6f7642b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9bc16be458df25c7f89ba8c889148268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3e3748052b2495da5c86180535086269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d2617056b4a8e884670ac6989d12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fcd7f68cb0f20b9384dfc1046962e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e9a310b9f2986105d7bdf25bbd42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbef307336bf8f8489ef918fa1e660273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfdadf49337884451ccd30b559d4bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e122b5eb391f05a3e932ea479ac32b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42646255eeab2a195dbdcc2a4e20e207276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff269333e39555685a175411c9a838277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4af7ca386a3e20938d7573354c432a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b598d1274ea99bd09da48c181df4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825746f086e9ca29fb349cc025fcb4d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983938fff4afcab90731b13a48a37026281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3ca9a58cb45f7f17cf0ba38f1ed6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b0e3c183de11e6dc739a9ef1eabb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dd40453a04b2a46a386f691dba072284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4fdedf8ed5a9b05fc7c88908c5747285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb838b5a77fd132bb57a441bf9ec572286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3918739610be10b096212091420ab95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6394efde063abd57fbe2a364d7e136288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>