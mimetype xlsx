--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c855c68f2d4185a1c11aaf0252449d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f01fdf97674ece8bdf058b20ebcd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652ecbd77ea6c2f71cd57a44dc097543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c17310a9b204a895bb7c6bf68875f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7be8edf015dddc8d6cf2c5298a775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477348b4e03b76cbe88c6a0d92926d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7b88efa408f74c499f4ee194d4af77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665102db39da465408561c3178063568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2e47d6b7cc1f7c94f4d67fdfc75309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a39739b84385be0378319234b4016b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571ec8a6ac8d187c15d74c461dd29011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f097e58e4e9130ff546a61b17cca212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6582463d8d4396dc0f3217833c4eae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7807179a483f213fe710cc98d97a1b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc7a5093bf26210b8b7ac5aa2afb3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318689be3fb7a4313a1f3904989f4ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b88d650a457dc7b6dd9d6fc43f074017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb14028c696aa4df98918dabb175c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac298ba7ae558207af5a5b396dd6bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dbbd2d02238599c7b1c418ebc09ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b904190d2264a2fed14da08032bcb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cdb63d4cf0b312379a77ee3eeac6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e76bdc0ccbdc1b532ff02fa863823823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc50ed293c5f9cc0c0118246942dd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ebba8409f78fd385073ec43ee2c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54322858d4a47f0e0b67e2c773fb2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deff3b63ae84d701d658faa79df79327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d8bb0bb7b22477edd6ab0f2f5436928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4eee32751ba6297e66d5c0d3c2d8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06166260f773f39150488db03a79ac0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c738b712170cf2089289b06faa6f5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d22e3ee8f95df8ba71efb1dd78c7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f621db7be12d682dd9a7269c53439a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964bdc4a678e2772397d03923305aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652975e7e7885597baa6b33aa0e0bdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c0d1fcbb4a049249387b4ee238a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde86666f723c969b38c6e0c7234ffb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b96d78fe96c9b505c3f75976cfb3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e61e6aa71209ffff0129fe45653f9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319d26ff6dc5ad3153b54fa52f3012040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7095f362b5a9066bcd6f628ab2019a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60bc11d111de1f2f04383c05ca3c5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c74b5acb3fc78d3bee29bb6a1c07743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0631ff49651adfd0a7ff5fc74851544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927622119442d17d08b6970ac6d399b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35921a94d706b29c66ec5b50cc97e0b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb3ab8a4022f4a0614174a1e027cd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736ef8fe3cede3d8028d19892f0942448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42637e1a659210772ca74de66c6398df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25084d67b44a9f1cb84ac0feeb481650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97025dd1c28b3197ad20f4a649a9aed151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d20c9cf75702af1063268a3b9a896452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd24f235d5daf6f5749e468755fe2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dc9aadeebf0f377864c5ab82c48b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727ac6bccefb2cd046fc7c6803d6ba855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb31313ae18a5bbd8ad9e181242fbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b4d07f1c3b89a4354177b890181a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce37bb37a0fbd52adb4b686464b1f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7730b33e36d1c5b638c4440b7e2ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b42ec465ce0db7501ad0670188d3c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7cbe68db6fd08a63114153b5c447b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995d41edd88de2b9f99009f8d9dd4a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8fb643e7445ec86bdb3bcdfd9596063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdba554f0fc444a853d3288f9a263564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0613998c4d1d292a26010990850fae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c398520c510e25ba99ba6628e3e97e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811e2badc363ca865a2fd98ecc742b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf3cc15d6a599c0a5d32ac7bc1dccc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48927bd11c8843a2054e79400bb61c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738080c862856c9b91ec74fcbd089ec870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeb08e4cff8ceced98159c21c95ba671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c6ee397ff177900a1059c05bc62a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9ba88a48c6e362e45a5e131dfa7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbedec2046db8b9e37935cd508a18ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c78b6e0e9c183136ebbac77e0a8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ebca32d740b82ae9a01f5c9dcd91876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7284b1834cdd04811485fa7c0f604077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872edf70174eaf7a52f34a965efe94d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601956980e9eecdc1dbdd1d418de6a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd71274951d9719b1d5d6399456a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4510725bcfb9023e5dbd27f3f0d90a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3358eb140f94644eb437bf3a02bdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d139ab5b475a8fbb39eab144c4e9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0190d9c8d9def0f41330bcb20913684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b77f7e9898122b371e746beeaac3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945238f377735e56cb92150bc03303086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8a5634e0efecff73ba0bb4d99cd4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa77681d487bd41efaf9c9785b570288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a792f169408401f0848f4538f64e08789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454fe27f257c82630fe02e43971d92f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a65c65f03455a157033d57fc23181491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a464221b9aa1c32331932764bccc8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286f443872e5e88320215f568655f1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5a1759d33fee4cbd841e9c3ba702294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce275c31a6b994ecb8b311e4a58892ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa231da847b0816428a2ba6c52be996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff147cce4d039017078556a1be57297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9a5c471400b3d1ca50bd22366b2a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248cfe96a4b3733d5ae15797c0861ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c41759543e30768f4af725a79004c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa21703d627631a8d4a0387b6f9c6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91029bb9ae654e1af2d98447a0818cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739cafd3423af0596bf42201943b6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf14ed5e8693b696ffb75d5e65b19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e1cc8e73844394e3a41297d91023105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb80ef8512cafea442a193620d39bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0a9872053902071c56048e8fcb79c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc16b047ce3f7eeb885a78ebaff67c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33139c735e1a8db106991d28512f88b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f516d9b59970fdbf877b6b34f172b19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e225e6d71b52c1ee31be8b0e96c52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c6f30fe1c834773b691f63f5205bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06805470a13e2cdf190d9f612d541203113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7302db0f11ba953b0ffc0a96007fe9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8462b663ccde9ebc3f84719867070f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b106caeda098ba9a2bfb7dd5eadf0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be909c654da1e1d5ad58877c80210d1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55dab34f5999458a4230ebe3933441118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218de3e1ca540ed5b2669c65912698c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ac2851de8f8fa48fabc078d106a44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927220953322d10fb73bed5932bc996121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f52465edd9547a1a3e1d4b5eaf720122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aadeccb3df432d4f1c71f64b5b80c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227b577d9b7cd90f4072671fad8f753124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828991ba16c69daac03957c31157d501125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82696f096803be7bdda03cbbebb608126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc7aa7755f70b95de1ed5a895be3b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278168bb775da67fe98def43a4991fb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f5093748b96bb06a1c0c8f9bf06ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac74569b7bf1ea3889b3a44581230d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f9ec1084bf13e28905e2be5b79805131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3713282e221dcdb5c807135aac0c0d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de99997a8fb4c9a5c8faba4639f03a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b86a75e301dc561000afd9e8f71f1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc60d9407cda6d9635761c67fda5bd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cfc82e60fc003db9e72574ea0b5b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b3668d0f7b9094361ce0d926692aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f676211a6edb4be1e611100d6ea7f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e22c7dc9b6af30cfcc5400d4475f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eefbdd963b733f4fba4d1b58a426dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb81660e57403fb99cb9ceeb8cea3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245985c6108b8b67e416c9b569d255b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20068f7fcfb786b1575dd0a25a014a37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d5f6ad343432e6182f4675a42cc1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e58a43d77c3c748c70510fc01b44bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dba1cdfa698c34bc3aabfa996e387146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e83f9469025b90e435b5aa227d3ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44d4346ed33224332b8f852c11508a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea597d78a941191ccf03454b4a46090149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e253cefe8315a22a9c06dc5b94fe9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd21246ebada9c712976ccb8ad397a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cc25b49d90d0bcd1f91cb13754bdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711929a50924902f4b40df106368d3e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d444fb67662db118dfbd345afa22c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e63c0624d6ae7ebd321a0ddf7f47ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604db329fa70b8328aec182543a0556156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baeffe4bafa4059c80e9dabc3e6d99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a5e02cf409c80551ffe1246c0906158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471281f45270a43f5fc96a5d3f15ec3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096db054e70bbfc2de5d73668967c41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d6ddb81973f2e9bc2e3fc00325bf5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d5a1fb2ea7e8a2506cb602d94fca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a964b2ce24c924f429dbae83c7646b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6da3894d68789abbb9c32ab851b254164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e8609760202855df52338f41394a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b04be70a7e29a1dae9c70df22ac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38000a40dd0a4d86be8ca465a53e93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7f0c82296c9b595967ea7cd25e96d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325ffc0b9794f7c55ec24281799f0a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f517ce209067cf1181530bcdd1fc21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038b5dae0f578bc78fe2cdc05132b2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e77916e94cbe764ea3cc6fdfa765de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf874e89981658c52ca290f6ff525f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5f91f8048041de801aaba044ef7fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4e6dbe9028cffd5a5cabcf056507e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef8780238f1a20a490cffa0ae043b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d282624a979fc9038dd47f3d84eeef3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e9174e6301dcaf48d4f72a5729da3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82485e8c1df3d32bc8c8bd6bd2d9fb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc8c3519c11a777f243587fca6c9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e590a010b331704bfce4ce279c49963181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc35bfc070daf281da8a8408159c7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611389b7ef71de59889628ca2dfd1bc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8761bc8e5b8881e504d15cff5e420e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14291ccfae1c2931fddbf9599a665fbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408e70aba619716b4c58c470be58811186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b600c9de0ca655a46aaebf8a83aec48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764398ef2a10fdd3ca4db5746a4b56f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848c1cf257dc607887496af6d037ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234d248439e13ffe770616b1f59f4c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23c63d3c18170bec3d7887192f7ae3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20481ed6608318eec24e3dab81a0af67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8f7f852bba9d4e495333e7da8eb18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d06609ac97b272a8eb1158e6a2fdaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc176a401468d930d49fad56df33056195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d39208cb63e5973042f9bbca8e42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803777ef75e5d7529f55ee1301ed427197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e940da599187b45176a117d375526198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a330273b8ba93a4038d6576a6b0a767199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723cdf4fde319c17278c672cdf5ce1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f38c933bd3821f3da3102984d5a22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acf0c2105ede7161fd3bc7734965b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0f0191efdc4382b19029e9ac503ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7724b25dcff6813c24ef9ae1782eaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcd80ae0fa3634d75637990ed79bb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554dc33f923919f4c2600b40c52f658206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d246d98bd9a8fd76b77dd482d20aec3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32d2048e03fa3bc37bb38f3fa56dc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde3b6f820c7c910d1baf7e6201e028209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82e47b4dd5650f0a237a5f2f60f229210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4521e419d3c7a9e17868fc1948ed27b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec7350f49e847b66a7aadfd74a23dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880fb86ce146c556974fa0a4287c84e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ce0341d7d7e47f88cf4f8c357aeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64a0d7bc1deddb99fabd2f9335547215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e644e378bc905a2bfb13a14b0804962216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff7b41af18fe8c3e304923f2fc589217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e13b2cf7995c6790c0d6447c1eeb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefae3ac7dad6d10edbee840a09fc31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f742e568d3fcd77b806513a9afd6a1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd170b16d0224989f9db5f7f610173f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e15fb7e2e61c8a9bf3200f92c710f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1187777471493f9317db0a83f746b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f94e23f39bef256877c00262ecb5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538836afd48c200cc0ef61438d8597225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bf13da166e0fbb1695fc6a74e274e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378315c9af43243052f887ebe43ddf29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b7c3bd7956450119244562e2ba9ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c9f57483017f4855a129760ee5f49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe69f1c92687e1f18c9d97a2be951c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e87bb3e1710e9f3b3de8ad7926e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb892a1d9c27411f1c8852b6a4d60366232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e07df51687fa2690adabb8bdee3bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063bd5496d24c361e5a9a956c700092234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cd0f97354cc04a7d51aa49b0dd97a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7de4e4ed6323a41f0d4417739fba18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c9bb16df8ab6fe508f1c6c665928c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a3eb879c6f19b7070830a0ea05582238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43221b3d59705c8f77771d0346a14a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe38434bcf53e4199d708efd7039951240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9344ab6ec6e238fde88b06cd59ca6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b421f3eb811ab57f93816f717b3206c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630988b9b863212733ddf45681e4548f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987f0a7dd8ea181369baa8b1901ca27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ed737360dadf111d3d61f3bdbf31f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485eeb79f09b09aca847e6db17a8d81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d912e8dca6e2ca370f1f7c96058c9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75426fab8df92c35a1b02b59dde46d9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee0fc62dde5540e12487ea3565e15a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf496bb21bd87ee1432b9f70ed6300f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a957152f608fdd54a077e4ac7ea1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae874a85334478c17bf66608b4a55be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4893981ab1645070ac183ec636b2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43713eb46f5d43e74196d19dda3b3412254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca49521c2dca54157f12310cabb726f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac582cf6c65e37a85b0490b00616ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a051d57c9c17b696943a7be767d77b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee77700b34c9c2a3bfe6a400795dc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33a4c893adb54be13fd906e2996422259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ab3a31d3dab47721c8493ee9ef3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb956fdce8acc102dc888c1a72aff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e01f4869389881dd583bcb5e295fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1591f5e97d367d02fd733693eed68a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38635e8e0fa4724b776ec94537d9c2de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3182cb3604fc7ad68beb1066f948daf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f052f96aba18eb75756d57cc01da4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b3d297436e3505d6a1fc053038041267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff250dbf55846930436b1ab4b14c27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a45f8021a801a5423ff5f93f4b29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a125f12dfc53c1ade0f88ea3b1c77f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc444e17a634cb42e088ade18542a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f7650681fc9986257c0fb111041f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c485746bc743a2bd40c06798c8a75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab208605873b43b0bc28e6a8ede569a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90995ce7418bbf7a84b1dde9997c79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1674e3edd3c6ca5119dc636677c17e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a312f67042740574551a849bf264cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35cb8ad049a67074a3f8439a3692d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70309580967f2cb3380c3583d26b360d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61c92c2d3e2a9b96cc769646bf6bef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80848837ab3dda632f159f94ca20772e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05104500e47d5fa4a3d0f4ca26af0d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586e68a94ca83da633e1f252dc0e0ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb95c85804e5e1156ebaec1de69967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab6319772ed47e4ee1c0f896d299f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b17e5a17583129412c7ab10dd82d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cee62cdcb24011029008bfe64769f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29361c0f38cc8e023d7e17459e7d643288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b33fd608477f5b1ce028b9ef65151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e51d58d80d1c3dbc2a168d9d0b27d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695824a61f1bf59d94c959472ffe0583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6a6b6e1a019e6a801f1a515db907f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a9feb547ad437a01b7ce5afa870dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad627cc9333c369731db8aba90ce56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252bc940e114f720f2672bf7539e70b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4c37b9aacac901ea77504f88cba728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74247ad1fcdb8c4d42102cd3601ad099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30140d02362e735c5482fa1f45edd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e54aa69bc38d1e839422bd9aacc8af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f8823ca1ce9ffe06ec4fef6ffdb9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f49bb9cdb0f5728e448a977b9042cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d9b731d695fa4e6ad3e9701e528a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284cd9d1d2ebb9f8022cf30501a871715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe03545cd9fb931b85b22e00bf0bfa316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2561eb02d89cb7f700c3e9944c997717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d30bf9a83bca264651e9cbe403d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c337afe59eab13cc45e20a3ece66e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405bf6b701e3b6de372ecfa3930d8ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433607c92432d28edd6444296a1444521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271ed03debcca9934560f5e95d143f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c1d097f7604131d4ed6738bd75c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976a374a9180b4dc579d4c07ca6670924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3a3f8692ff90d26b7b4cbb26864ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccb2acebe90a146998ee9fe609ecef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2c823f314b619fa1d0a19b90bfb9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205af3a8ac282341625c90a426355d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a518b7e52dc34b0a352a9e441e89d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad973ad088f3a75b40d656bcbd2ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e782d9b623a0a403bcace61213c9b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fb001fa45543afc35b29f6344afb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda72d6bdf6894d7ada68f18498dbe333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef6f61a5875cb0636fa0c47c5a458034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7c3220dccd81c2c5f94e3f3f533835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189b8dfc0aaacc2eb2160d0030bf15b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d00e40b8f70ea4621ad153b81002137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf3b3c35a4bff1aada0b1c4306ec1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3ecc2d3d3433b3e87e5837211d49239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5052995d6977ec373b37747f872f6bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325506ee9912a18bb84b6975d1f8451c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943987b7a1185d521e484f9bdd8eed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4554662c88d2d4ab4eedd50dcdb61443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af9a9897f6fc42ef3392373debc54744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50198bab0e120bfcc1ba6816aa8e44e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d36b3cab63a0dc090841dd2d8e1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444c7c11fe69557132fe001b81e180647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7205419437d7e41a3af562d0e7155748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed4447d1b9025260b100ee20723f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3e1edff6dc413a1f21f7496cdaa4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1141439ac2b17c1ba58d2c8c8414551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5305808626d4e02585ddc0275a985e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fed2f148db91a4e62c398e401848fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231afd5880188869aa6e016ffe23e76b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c31305010079f76bc4e38e02c6a2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8febfefc3986e51c094ef845c4b92856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f79fb7ba0ea2f109a3535ce8d6d1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adba13a266058d3edbc484ecdc7c4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be715bfc7ec65eafadcf93e1ba59cb9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b80cfb4a0ed119e9ed42489c36f64760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef612ef80c2e0c1f6e63a40f7793cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874342cbea77ed44aafb510229037daf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d829496f536d3200429e02cd1779df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ec55f14ce9633441e7e92ffdc14264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46701b23d4c5823184c00c73022b3b7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483bcb094713dca867d6ec8bf31114966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2a9a66eb7d2b045c6d0fa9d60e6b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7892957f39b10fd597c132c0eac714d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c4daac8e27a23af0ed5cec6db5f8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fce9bd23d50312a070bc7920224aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695dd928d57fe1d413efedf01d7e9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086759db0d1ae4db7b401d57e11105772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b62f325502cc45e360ffcc668dcfbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25b6771869da3fd5b8b8a282da70e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bb38c01195f141eb795ba933cbee275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31a1355ab81a629adb3f2874965dca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c47dadc14d48b961ec0d28ac338d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77674d2736bf197bba05381689d0c5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a27d069a1ddff79da50e5d207af079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07531fdd9b3333dacedf64712d001d3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6125c44a8dafc6bcd1bddd52199d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870f8bf5f8ea871bde946fab7b1a8c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14ea11432a4b8113fb26c0f53a092983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c5293d0145083445d3ff66e30601d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc96351054bbf7776287f327565d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff03de11e20c52555eb95d757ad72586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cadf7a59b2add41dd29dcc832b0e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17880872afd0c4e9d3c2511fb07f41b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddf0ea3aaad245d7248a995e0180f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33579df5979ce9a88c90df45a615d2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01143e6f3d99b3774c0c2c531a51d5fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85c81038ebef81442271670aa7e71192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f54b32ad0a800041da425012cc1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db6f10f8c804b5f1e25e09bc89469f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219eba94cd32239eb9fbe95bcc7df195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9304fe21973fffb927472f9f193eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657bddd3dbc422ea0753875f064092597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36439eca2651c0d0a223719d536bccff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32876fe4cfb04400eed3424be180dc6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bb9ef85d63824b3a841d5c5536bbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73863bea263b1bc05e9b63243a7ef182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19669b6c773b2ada4afa693e52dac4d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9a4eb7b65126ba812c0afcc470388103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd0c0bfb12ce3b378a278942e41932104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c288de0df24d7e708f97d8792073dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e144f60f2386e59ea2dff50141d88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfccb667a94547e8edefde53a7727d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ed227510b759e121b2a0e16e06b30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e04dafd0ad63b70673bed4fb39d6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b368258aaaa19c881f2e53ffb868110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deada7c0ef7ac5d2793da9a33c06321b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e1f2ecbcd221835e94151025b6356112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6605d5d40f5342679466da4edb4788113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3593accf00de5849a840fc0cfd161114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1c62933315a0aa09bdb5797b3d49f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cec23630a8cb7c8305edb45a5d56d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e806522f0842ae172729130efdc98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd357792dff5a9c9c15f27408dddce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62073e2417a5ba1eb87c70805917c70c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e034d28747a7d621cb80604434fe3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830e16b51d2e2d1f25bfbc5b598e1e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a47245da48f44883b6507e289a09d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9845fff4d19b2002cec90d97845ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c72a262e1bd1c8d5f6fcc59816ab9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7beac84232c85422334ba91bab348125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86834e7189d75fb9d6c53b9623faec97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbccdf6c087b058149aa7336fac560127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e37f7e08b952d95be1a3f19914a59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9e37147854e29d873fd8751e8438e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b4c4c3bc30f8c71d01f8a9f366afa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b5fff471604c33a0b22adba5a326b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e720c7ad8119ba3c6211d6a0aa6ec3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb156677ff14bcbcf37e0d9a2991e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6070127cb575b6a7a9438503576ec7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc27ee9479fca5c28726323cee74af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a518b61e7bbda496270725ae9c9d97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bc312b3474748d3bbd49318d2b3d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411a5243c4ae417a58c8f30dcbedb19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4a1530048c2329cd66cd23c841a67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841117994f3fb022fb822958fcb79fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e731002e44a36d379f5df14ee3a922141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377816a04cda48dd0f06f2854d13a685142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7ae1b4785d103275e0b19e3001bac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d6125243051fcc047a535f8270d4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af0e6dd9dce6c183f887e6b862f26c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57b7b0f5ae6cc256d29235a5766c87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2ebfe155972e9dd7d08f13e18dbce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbde2ad3fc8343a7128c28c6c04b1d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64df21c90e83e8fd3d6d55ce2b09db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6047ba0ee5364e22d916d85c34d983150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fce2b60c769dff2794b0095d75a33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9120d7c5d35f63550707cb757bdafe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca660bef4bcfaadb35a81decc4bbbee9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f2d8165c110e29caae0815c058e97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49290875796f9dbee7c88f453bfb25e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d97e1f982baa2b0e2c3a35ddc2bebd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366285bc78b77d197d6d8f58d756cc4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcd1602fe1f8bce3b8d1a402260cf7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a814ceaa540abcebcbec1a29bdd6e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb5f14c1c8ac02ababb6d8e6bdb28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35772064da1d1b39a8922ac3a285b415161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85795adfdc81374d8a088449709186df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde435da770a02bc037ebcc88da0890163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955fd284be50e91f20fb8222221f939164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b893f4df37f209bf76fb59644d681b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f3b2f01a01c2943c1b13f6ced2f4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880fed9da6d89b3296eefa9cf7acd1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53495fe3f59cb9cbca6ab2f936f43393168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141215839dc5e9ef0bbbe32c1b97f738169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9759145aee02752d1091f5111f66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765df4a344184e3c14a7c9075febd921171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e601a4ea249f702873d36bd11cc809c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30588b1afab7e47c1ca62f225c62943b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c81829055dd05ce0db17aef02fd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cffb28557d516a979e9bc52d1ae965175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1b349d19e1195f808e11432a08b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd5d0b48237a4048cd3b0c87cd4125177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd50c4cd45f12a5d7e71c840a156ca6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f73dc490e994e56a90ee52f862d82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc086193f5e85aa75c8c86b40bdbc597180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2369e9ee98debb1b2e2c518b12cea3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b862aacb798a343d549b85c9c259182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a30b21a76fc36849d6e386adbf414f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2192d26db6b13915d67baa3044aee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5d249b55c173b99e314e778f79208185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0999be10a8f51463c32df2cdfcd4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6d804d921b641ace4df428d416fe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56b9c6000c7d9d2be9cef10bef46d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02389c84685d6d06419d01f8060cad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb16782955823f298ba0bce72536207190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec9ea8576c1d3b2f703bf6a886a87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798df5e088e581697f6922447df44484192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858a9f9efa1cd6f7e263eed73b07a9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aad19833c3e74743be495ff8954294194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f8add69227b045cd72405ab645ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633fb74ac34415b5c650a6953e2863c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15e2155dbbc41c238913f221302c7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a073b6e28096f088d3a3d8144c08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad52bb420fc25d1ebc122a3b14a7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a799e10b442a856c2febae5f2125fac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f294a8f9f814d33c7204ecf142cf4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc825a411b49fb310fa2fc934a2c712202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01390f2e8e0200ba48835a6c2698edc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e26631869c913914d85339fd65e2fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea3c46494446b2b5951da0e58f8ed4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ac3c772c3e5917b656aaec5810a13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201cc1fa160e390043d4550f204b0bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff0174f46ea499d155c99b1b72fabe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e770a0c8145a019872f4ca4b2af97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53969436613c0843cceb2bd4034db3f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89387c5eacf59fb9dcbee159de2314211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eec7f565076ccafc2116c4c543626212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c424e23e66ad7379d543ee5bb2cbc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67349777da7d600012a9a5249cbb5f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae808ccf61021d07966db05221986d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3407c32aab6a26c1de431fe30376f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c293b18e096b954eb08dad31b4a40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3abbcd4796ae1dcf498565f6a4d82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da47e87d27503bf1b0e76f1375643aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5cfb58614682c0d6d834490366eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09928c458ee1ee75744d209bad4f552f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83641a5f49612083f5759c360581e1ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c66ca79f9b8c0f7502a9b0c089ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22f33727d331466e686f856b3d63d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f806ba88dacd7b6be8682e309647c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d00718dc0f6e0cd9f4bf0ba70146226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0be92e59886c4c59a88f6e1091836227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bbff46dadbb33f53b517299ed7f94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a8f06fbae09de5515fb696dd92de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927dd5eabedb44e315e1f54f217407230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52a384a6d6fdc215507084c206211231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6d3247585ecdea261feb238f6c96a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efd3bdd793f00b6a1aeb6df1e8ba7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8bacd46a6ea312735dda312faaa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064a8388572dbf59d658a2f460edb8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bdf612c238854a0055d24a5c4915b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042cee9c039a8173034ce08daa94d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861912f137b2e531f825c66e1bb96e4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee23c9b3f695727014c2239d19617239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117d0706357e2712b29a5ca2bf12ec3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa89f6a8eee77de910ddcd063bfed1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0893208e2cc2c09d2130f3b965f7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfae210f1c66a65e5864b3e027a370243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780cae38bc1cfa5f4e26c51fd0eaa4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdbbb4e4c41b7e33eaebb6ab12b786245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c92faee02c0870092cdb746092b683246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ffdb9bc2c52dc994f2fe0e7374e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9b431ec787993ce764ce845139dd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e9efeb337da69233eba9a006b05b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9295d2c41c7691ba590c9630ed09b86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c93ad3f39f0369b59e935ba629cb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70adac78b0868ad67da1fa18e307d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1872e4c81bc18b7c3a70090ab0d7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b106a6b817be87d9a14527e35b5edc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebb610aa21aa11706c10398f6edf0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b42b9d8814fdbdb783197709b0c8f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ea33244994c50876877b01d2dddf9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df21000f99ddedcd4610af241582e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bae1d3e1d19f61915ad6ae96c7ddb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8c0b5b15fe84a90f814e6715a0798260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f17d396c3a57c7439d1bef92161a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db900ed13a390334cbba1041fe4164e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714878104b552769edfa3c36b7330719263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662342963a550f8b522673d431676cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778ace1d7371d5b62d9e6dc2ce7b691265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d0cd840476cb386a4ae7eabec363266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748235098498dec13d293ae8a91de4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be686ead1a5fe1c69fdb06920a04e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f9e583c7153fab296498d456dc4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032cb40a9e794dc4f468edbfe818c40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113051fa3770e4f5d8124ab0ba5df7b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21718386bc0ee7c2756ea638a22b2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc22be7f53f7a33aaf0b4daea0521a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66920ad8c9ee8b73916fe78b10da5596274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d66ca55d71ab55fd70c9c6b0095bd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eb96f214637f5e65548b41cbdb4cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbf554158bc37094c34546937ea2b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e2c7807479bd6d0e3341d63beff01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783a7f0ffc1216c343bf7cfdcea9319279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b23d716917d3047c2c1c7a233d840280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07639b1ea9e16efb7c44c99a836053281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6aac86b5fec528c8fb45dd9782274282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729fbf7e576db073484d05f8c1c94fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5346ca697bb0d090a7e92509cd41e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34e580bcaee6fe91415fe4e7d1b3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c29e0fd0c240d59c65aeff10127d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a739f888201ce73b027079fd7d18ac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d30d3fdcb38bfdc117d3c1d3841588288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>