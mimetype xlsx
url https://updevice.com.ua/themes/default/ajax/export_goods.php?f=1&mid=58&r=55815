--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c530781505cc7bbe0f0c4b0d5080f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592734715bbd9c71a4401831bb463222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da3212f46da767ff834489dc167a193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84138b895df90a4853bd5430c4cfc1e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219f5a247a7dab17c7994f5a4916e215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4488d331aa280251f31f4c1e46948546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0685d84ef2a6d1696043645f02217e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ff7ae439445954a0dfea399d1716c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cc12258815674c368fe334814bd609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c126c95e400f6603b18bd9e1a0874010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4736b3cb94aafd8a483766d5b9b5f7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76757c35196f0cfcdc2b0be620120612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c964876c927ca3343c3aedf0d496d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77193178969bee8e8b6b818b24e4cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ee97bedd238ed39843545fb0c2f3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a7e6df5645d0bfa3b2b63cb26cf2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b61bdc4b32315a535206217c8c7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415e41ca8493c09ba8cc4d8bd04cd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4826bc3d0ed5ebd8bb5149518026ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e81dc0abb8150d364b4fad0d4548520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44e6936add0cd6f14aaecd2f0c3a7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00c67cb362d75d941c85e57f29462122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e586c61853b5321b88456e7e48003d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763e9634392e809624af51c323ed02e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25676a6aed75e793e74c384420682525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9fcdea8bd5a9a41527371b97bb72126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d02111c76a92480f58d58288aec01e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea02572c2f89aa932cc93a9b57bc9f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4512f981b84f14881aec3668f2a1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93642047daf8c02d71eeaa81cd4424830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8fe83b6a117593c8d4247819444c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01aadfc9fccc5a283e70635734aeff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb73da46c8db9b97083da1de77dcdee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c5fce0ba150ea42234f61a27a586a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d54c00528b4968d0016016d7a991f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141afb225349c73a990e99b082907c9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ba1156acdee24cc392830877422f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaaa8a50f794175bc1bd21dfe1a60238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157abe7ee03102cdc06676b93f80f0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6f985c232a54b6124fcf8cdf28cef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5bc800fb0a23d3b4d5f25d75f60041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726dfec4ef5eed5355308470daac5f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a542c6611be2313d70c16feaf12f37143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94793dc2ad874e6da80cbae07942cd7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372da80f3ae15d65e7d53957754086b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac116113962b21e16b580dc0876d9ccd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef135e476058822c13a272ed2f232947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c74cded434bb18b4281746d4afeaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2f9113da42f57c8fe00b54bd9ce9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f552c864dfbbf2b4e07e4078f28279750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91249c7243c89a523ddc5b71a88e347451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937491345307e9074b12f18bc2b4317252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651ca9a4c76a2145ad5537cc8ca562053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c01a0a42a84fb6bbe744ca07b727d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cd3003ca36315ef7b5c76befbde5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f042ee16c406c0240d784d7f1de4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e805256fbbb63d31e62ee6c4b841db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58a5b9bf5afea4c32cfe4fab221de658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cb0805f75b739d35f1b6de945f9a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65067f4e78ca84da64aeab4104c2dc1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a238a2061c085f564e45c80eae4c1cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573018a44e26fceccdd6218f613adac362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208bf7c1a2020d2742348537b473bb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf96bda6ca7fecf57301e77dceff8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0991bf21295785735e16805b66f01065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9708bd120fc1fd3e66a178e64ba7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118d8b81bc4748adb5a9d6c579d26fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7a717bb3cbacaf44007f8934fbc1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c789e5e51bf2a79f5a6393382f3aad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7bb24fcfaa7a226f7b106486b631b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a0b8cec642c967c913d7b21c4784171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f831703170f447cd1f93bcc97532172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae21d989a833784195aab4d0c40d14b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d013fbd448ba35fcd9e9f8594ab3aab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a9131b450ea03f96dd2b08bb82a7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51a108cf886e85bd99876fa9c7157d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece3194fd64327384880c61160c614277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834ddec49506698d2f07bcdf10570f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1876656df7118241744406aca5851fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83749eb2c88262d90e850ba7da2065a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c2f512ef19953e6a40324b89407381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503beffe482e3c29032c905c7aeab8e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb015f15b7de7a098fe13600926ec183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c09bfc2b28c1f770ba019260379d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c5c7ae0a56f2b035685f9817e331385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8956fd44aacace7baba986cd808fa3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad809b95c3bea4a201ad85c2b8718c7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd8a238308ee7665f98c3ffc205b6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5955b8f2bde36796a74384aa530b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9612dff844136426760f7b29264f7f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f749560fd74827b6f6dce34fbc8da3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4971759e5045680430a4ba2c2dfc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635f85235d755ba900a9e28d2bf4ce993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2157008754a49f7e49ee3c08e7d4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d12ee9b4727a167cb198c7cd6a60f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8749e0dd569053966c01f2745ed47f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098e20076d85fda7f570a7ea52d1af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200fdd5f3695bdf97e39435e323e85998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a465affe32813e7df3cc3b0ea154ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a2cf6047052aa60bd25bbbe55fa2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a288ca399fa5a0e1673f3f636878974101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefa28bcfedbecc15a246c8349602e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea5292f9db32753a9b0515c8ce64e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e47c7c0eb2a099f41ff7f860d3678c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26e24fc615eab4e5d9d476dcce67e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e15122043ff2acebc5710c7ba6002e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115673793a8f318694027362bdd1b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed709ced8726c0feccbe3813a885238d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f784bad978652ddb365e149b868e28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79884773a678e518e6ad051ce283d96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ac72e2ef5c35e5b5623ce8343e45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5e5da12f7d19644796510218fdc77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08356ccdec4e9c754cc513d2e7090f24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b273428ba839d8b175cf74ec51a1875114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15962fd5f337f698b3700effd7d44d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61407ee0e8aedf871d8dd35c346c87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71bc77e03e1f3efb0133c25676b772117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5caf9cf7f90af8d7052588487806118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b0dd07843e281e4dbb1579447a272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97769fe15534814153d10dfe3e11ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873810360af6fa7a00d6070380e26b1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40998aa3b161d099e44f0864fd24a1cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11420bba3452e476328bc4cf5fa0a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cf65273a91aeae38bb87aa0a1134d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab19f3e63171055583611de6c7fa9a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cec737398e6163f475a519ac9608a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be8a5cbe34a0d991bb4d7738b545a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91705bf155c21fceae3e1c009c0a07d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b71b5b839f3d5fde0e7c661e75fb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2835d477717025ae24657b4e999c49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef06e6105bec931753034b95cf9fe7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a036bef50fde2cb3bdf79890814be6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e819f6c6e41984b970a244e6a886b4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44faa9d2832636124ddec7fa81c27e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24135cac0e6c9c593a7f11e7bfe25a85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d05a3654c31521af6fab7192cad4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb04fc911e5b2c38a2056e41b16222137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dcb98509da4294c3d8be8eb9a4d6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef324d6e6e0066005d4b7efab5016947139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac7d498f214d873edfc6cb34aa50b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653f90a95683b4b9136d627273a921c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873263948e6c037cd63a5f528016155142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc59f5e5591645bd7ad4a7391515f02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee4157953ccaaf056df62d6ea3440a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cea1842c9294f1567e00b937cf9570145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f830f4adb947456b0c9b20b309ab1f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4909d3d5b25eb40ff0fa093d3a43a4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb39f4d68bc5e300ba7147a191114b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bce5599ecf5a22d436eec90433e08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ad9bd3073317977374855049f6849150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b034c0ba321e3c551faa9ad4666da88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7e364857a827400e6bab9c7c90357152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913edf7e59239a63a17544e01bea10a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98d2cd2475a71abc90a41d86f7cbf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a36e3af102c7f9cf8b991eba4850dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b83e1aedad654d6488f9ec0e812c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e8e5eedb6241b14fab64497efca91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c443dc735115fe4d8e3e03800cdb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e91e41c9d66330a414114db6dee72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad8b6b44e60e60a926fd1dc89df63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c1a467fce862aed4d2b766c78d651161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f30f3be02ed0e8bacadf8cd5327b53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dfa02b68b8ee95b6617b697923d8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b18bf5d3daf6328c88a36b67e6e71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871e642add63e82030d4d46c9687503165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9186e7da5466d9b3a3ef2de8ad417166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e83636a9cabae2f999b079b31a64d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef409dca6578acf5980bd722e022f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090c2f21bfaf61cff1379558c18d374169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211368841d3bf66ea25a38176c5f39a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f74b9d34b5847451efb5409c71992171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab646d462b33a62d9889b9f3cf5300172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b087cb485b4e4285e45100858983173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19353ae7e841ef64aaf077fc9f9787f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd1ffd0f2b6c3f9bcc22ca88c91a07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06348dcb94dea2677dd324406a21aa9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e11e2f7d783e8e466b04d6767749ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781961a2e6387de754871f092ecaf7b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422130ec8cec13b12a7c677dc336ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27628efa1f1f772c67b3ef0790ab2aed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963cf0aa94ae3b3db88171b1c2b92ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fd955dc3684b7b0e33b16d2e029b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0013d83eaf9aaa1758702dec4e91ee7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36e7e1308892080d6053715792e1e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb9a2a74ce1549d7ee3e6469c6b8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e880313a15a5ba582601059dd3347186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3282c5baf1486ff56e831920b6030b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1760d46131d4f2228ccc5994cc4ffe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeb712e4e94eeed2df006967996094189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e73ae2e32d89981a584b8d9cc190190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8db5fb2c4b84c1e00d01f962ad1a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a4a78cf56e0d6f2d125f9eec597e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3edea4f5adea5846a2b1b6696258c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018e5f576791ee6c0e28ece9fb1c454194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de5f6b429a3afedd758862dea5b1f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be64174079da0676384f6d7cd003549196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b0e5fcdf0cfeb5edaab9913705c01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a685854c28b06747cb9cbfcdf354198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273eff47d4155bca081e5e3ce10dc88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e85d4e21ef638acee797a3f1f1be8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b14be983c48af6515356e443668d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f188167fe63a21a32479fa1b18ed1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00288d40c4bed0d7cd7d87c4eabe97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcee985ecf0416de6bd13d8567c153204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4da54ebe46fa336f0e5cab99b42432205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacafa01e30595bf4366318591108b57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6841c97380b05fbdf1057e3ebd0977207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cefbfb57f02bfa207d649dbe7d7d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8ff29d11aaf3aacd04ec822cabd9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cfd2b9c44bade0f7e97731037e048210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73743c9541faf28af916a8f482779ee6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2680f75c04e23b9a4cf13032d1fa2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d490d66b03a4a748094013cd7913ef5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9750ad7c42f9537a7c4c70423baee2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3a747998f1909140890d4ac5dc1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc1b6c90e145b3e5a48bede89d122b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af8cb51958f9d64316515dfde35a5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7a86c6d694c572c8fd5d913b5e89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123abe16f2c6f684bb5ff69ee3f4d86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89138102b4f0f8df38355b1706e8640d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb65e3425aa0cf7d3a06e4e601327221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92335237017413454935e2e8f8240641222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c96b9a8e309d68b0c071d956a7679c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72059b206f1e6cee6259988550fff230224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6199beb3614cff7face84c9482dbc02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7a52bb19d7f3ffca552cf9cdc1ec5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31767a0b31f15379af3be83f924d043c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a27540e8c2bff0c371cbb4cbb48584228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a99dff59dc327d56c7a4ded7bb196229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219eaef678e1cff5fca7e22d7480ded230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b361f489e8efcd57a2dc0877710b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a5f15ded7aba1d1177941cfe3d93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac78f4bc88b92113b28b1b6ea195ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc699911c9d72cad005453ab5b123d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f401c026a869bd5820e7191af50b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c47c5a7da34c4c56f42c2de2915f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e498ba5fff0b4873d92f9770202cf2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07b9773b1b83a74c0cc1f953c5677c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a088740d44d69124f703fd5039a11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6231e59bc416460989947656eb283e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1308fd44ed32f6638387b8cb80a89a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbc858c9a2b57db5ae794f7ec99c59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0b8300db99fcd9e081cd4cec69dd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b47f9fcf7f2660546e8cb69100997e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb26895687f1f3e1750753dfa6263e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a2d1eea02ff0384ad423b4f39542246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404278d8e1245344f785323009fccbd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fb1bdc15a755f69c2cd614d297eed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b6680d00ed7d7afd57d1cc26a1e3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd307367bb34c3dd3779392fa796d82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aa58ac81a93353234541004ed9f23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cced53486525005e7725e534e4999d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae3b819d6dbd38419790f55bbaebcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b7493a244a55e10bf19501f539326254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c19562c12bfcd1609cb556115b2dcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b34f9a9c3ab6543048d28bc3bb2fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd7c819029da3c67fdb177036e3f8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fecd883db41ae1dde4cb755bc212b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374629a564233d94031b59c685beed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4268bc252d058174eeaef803674a3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec885063d25ab388bab657af7be1ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d67db6192e48fe44cec1d4392e04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4b8f3cb6690c5cb81160978843045263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a41c52d8cddb74ff49f5f34690b42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005498284108216dbc77940df5c45a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c3c25594f36090f6b7a4becdd9456266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f961460fc64ddba06aabc4cf2dd66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037416bfed7677e948a3196b06ad0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0251268779d67be48933deed96d871269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390285b4db2746d9f0f344938fc95272270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea9d916423d449d8e969082d74237271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afede107d6713c36d569633cbb205d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbad9a7b72349f8f10d729000a3cb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf83ba2de0832582c3a00f670fb6653274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b4dc5dc5bac3874f7d00798bd9c52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20db6cad6d0e9b5d3b3389445fdf620276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1dc411a9d9d00116ea5678cf8b765277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818463f2ab0fa5144e5cacddac5928e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b1007289121df0c31bfea46e084c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb616d08740845e47e442fdbeb32d85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8dc9c0ddcca26d91787a90340a980281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889b02cc2d0d9359b9e4193c8879112282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39f6901acb5f2d8dc7d6a92c877078283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6020de943a040c75c93830fa2ef0fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363161224187859b2f57712ce2f16af8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f456b78956e70f96c7c5955afd4f09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d20d7930eb5fc7a3bffecff96cdd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76704ce0f8a491ce82c89697081087288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd9212797d897c9fd918a3a797ac061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f490012a24f49bd8a0b7da5d84b1ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776ecc36fcfde905000fe573974101a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675564cde1f96ddd37f68311bfa95174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fdbebc80d321af3886716d8ed67315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ef9c883aa6df35f453732fabe1cbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09f6201051fcfbdd75e6eabc4600437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405971c621523d2cd3f063a5b0500138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d44ae490ccabba5ef85ab741706eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbf924ddf3c3f6c52f21a6d988dcf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab68fc6017754176388c680073919b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f986d52122e2b7a07b96b12d0b9d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db186885d0ccbe5bf9c1f4447406f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a7315edc248b63c8311dd87b8dbbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea202cc480252568e4645a130d68ce115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcef690d0cada171b31449eeb5d6ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899431cca71f0ab7a35f39996ed65ffa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6562ae240e3180352fe1e62636e02718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ba068855b1c38a37e7a49244daf7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301235b392e505442e6cfedbe99f493c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03aeeba9c1c1061800993e650f4a2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd28c202e04316ec4fff96d93c929822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839c791c94f8b135acc41a28b9f70823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a19f1c2e5fb285e7488e2dd7533fff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aaee6af25bced9edd97f7b80da28a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d631f9ca402b6da520adbb9f652a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab742a4f4db46bc88c154be2ab8e9e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6637704e274629510fabbcaa832d0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe66778c893549d3cc1ac10e898aba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6e49fcfbc85e22e80cdaa111de9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd628c14437aadc9a6c70dbb4ffde5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79f584c725dd6caa3982a8eb92b67532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb6a9ceb008315feadd42457f0cb5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa659048cb5291a9f0075467b31281834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc310b351878f0a3a5eef2f2b5a13435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38fdb2c710e0ee83cb0ca859a8e9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e9bef8f795b4891a6d02a9de5c7ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650bc232cb25179a63dd5e52d6413c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b797b3d5362544b640e552c08680939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762d46a80d8614f8a400ad018f4b54340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a883311fcf17e1fc609ccd681474d6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854a84730d49fae711f42d2dd49f8d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989301289c98fb06e5f2bff19ed93ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0a995d90fa2997ed9bf11656b8e5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86270e0da6e8d3af71d0c0b99744072945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ce0f92f8ddb8dd950a37e65c2189e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daa567f3dfee4e168b4c4f1dba6bf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89a17b33277b39ed4e8aa846f52aa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587207b08f0a21f9507a3e438357f2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26727de0ad4cf3bfb0fa9092c9bcdcce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6397f8169ccf850ee98f6fd933c85951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3405d4c28c133e48b23374ebbd1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c934578972a12a90bacac97bc3b386c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d312964a94918ffad7cf5b59e9d98754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb96d68aa3051dc062da349916e5b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694716969c338188a48269bf31e30956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524447671c9bcbc1b87ce342a593df5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eb9f38a793b3a01a3e21c897b1fde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f3ccae411979e85fd2daa1b0b53859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d8ed84dbe0be1fd1d2f8b7e6a5e7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da7ffe2a05cb2bfa02efea2adfe64761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d50cb64e93334c568c5ffd5ae161462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faebe34b7167ad360c3554ee916067163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680b38e8cfca0e208a07183aad75b9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab37f69bb248d17a53add19706a8d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f774ae00f7f1b953c89f384fc3e9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a96a8e47e1b8044feb3b05fc25e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472116c2b19476dc97f67bcecfabef868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc7ab4f7a7f1e25466242c9616369569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa4fbfe7a66782731b0f04d9952e2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da785a1563fd4f5e5e55525c402667371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7f1200a237355e171f7fa83a8b0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef268380c05749321d02247cd53126673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311445f1727d30a4591b0e62a6724f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882da8e93c216bbe1f4de7b76f5493775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be645594dfb5d8acc388ff8ffea09076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dcf3f0d68d49e6425aed2b69ca8ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f12e722c88767232465a5d1469a2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad7480171b4033db980efc106155a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319ee71d06bfe05f9ae74817922ecde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ad17c7e66d51daf831f4ae481e1d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0229a7389d17a84f28f079a4f1427882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffad16577a27d9d9b47a18076c245183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6e99d6ee92657fa405de3ad4eec6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f6b6f95e28e9705e02ac07b4e00e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72045400023aad1e788bb282c2484c1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335ae81ceaf4a092ad6756ea2e8bce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e032356b618c38841aa6b4be1ddcd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d250aead849d275eb40d001a9825ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e334f7f34bdfd471f255ab3723ae7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341eeeaa2a77f973f736d2c6f8c420d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eed2e80c74a494736acdeb39b639e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32132f6e9a184ae6287963e6be96a3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272ba5ea2855bc8e66298fc6d2f53d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2d831f697eb3b95b1a62a1c8922de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e81abc4d8e9a9152aaf489472b08e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c9264d92c9dca5ea3f2350fac67a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97c25938a277b92ceb432266a8987b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfacd429cd8fa08afa673eb672337a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77e6d70a73aeb45ae73c80c6bda304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df36ada483d2b450bf9e84a6237b902101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12571d6596df271dafd015219f52f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e815351021d2e4b901b1253f623d8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48031734deac15260b04c9887065d09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eca23690ff8f435783a75cdae8113105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd22a30c123d61763646bea108d1324106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf869c64d7baece316dfdaa088014bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366bfa07c9fd16dea90723622972723108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b53166555d96d6f8cae3d7ce3a1798109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e56d57aa9c0b4ad0335d0b32c5e04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d922ce360fcc1ab9eb9b69e1e159f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bddc890a9e201a75a15e987fdd91d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20f1ea0494f8b28a2137179e14f42f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21d538705629ab3469f0af2a4cd1bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2364e6aecca6f4874154f544fe644f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b146b846d0356bfb688f413b56d13a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb23a654729602948cdf20e064c4a7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f10e3efcab65df0b30adbe1318e31b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbda0eeef29d77e630e28529fe59bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bee3b243a9ec74f282abd36e7d5858120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c6bcc1c9b0605b35d10dad0856e43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59488afb89a5493fea96ca09d13aedd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc099b2ebd6af5ce031f26c138573123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112afaa2dbbcd121a780e63030a64e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4efe307c440b4429df9f8ba77a144c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2f39b188df92f80214de01e3b4d53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f3d226e1c7451f23948ec805ab5d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936310bffdd40c124dc9ec09810d8dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21ce68403568f8ce3eed73b562461c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9f1f7086236efa72b7624731d5f0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc09ce6d79e660589dc67af8b8a51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b61803c1415ae01d6d2577296b598132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f164d1c135500e522747da8ec4a4f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee3aa26d84f3bf55ab0f61eb85e0a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f2fa2683e76230358ed06c4a33eec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273366157684e66ca79730527897ce6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69d9e9bb5eb3bd15038fe5e9c0245f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9a669a610faa35a72a25f47071cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10d3d9540bf9f234761e3fb9bcda7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bb9d4096b546825efef62fffa44b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a7cd9f5ee4926d86d23da86f54e37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9854e6f64d9408254aaa2143fe95d82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb77efa5a66608ebf94c9447eeebb55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeb616ed43a36f83ca569ccea3b128144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ec65c1ef2d219c89d517b1c1c60a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfa21ce7fadac4571b98d5a4c1e107146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bb40c48d1931359887bff6f250dae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e0387bbf8583310e8b6d0de45a4bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8057a6f79b5492f55e9a971840ae64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca984227cf579818e5916509ebb0f15c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3741aaeb8f5a6ed166112e118336f21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a9d192c403fdd8dac6a586d6edcb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed797c31b72fe25df5fffc07197055a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c3b1a4468877fde4e8f311ab8a215154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe6e67b99c802c5ed30099ad88b7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e17da9c04015929e85f2b1147262156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe74e29809f0b4b4ca255157adad53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b1e983b5f025848cd22ba5debdbcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc151feaa251b42cfba56b2758e1d886159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a4164406e0fa1e4712d7520058121160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df9e2be680050375b1cfbaf577771a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd5d2dfda03610ec18a6f4bf59fdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097529f9e975c62a240de8639b7d887d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063655266d427cd0585e3f702e0bff6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787a9f86286252e8968373fa388c422165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83061a93a1d0a02c307201e45493197c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24500efc1bf7501cc7d7c8d6521064d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9918fd137f81859d5df261cf718ae0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233f925f6f172f1dd3716e09df2648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548a4614f3c94acb3c3693a3b5cdcc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83233cdc868546550ff35527293980f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b5acd85cdcd08c62f5c89734215d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cda478b2967b27522cdad03c52bc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df5e39dd256021402a553efffbda97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39439ccb538c61f6c528da47ede68eb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe46a21577a5f2ae7fff170096f4c4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f8aa50fa3e1510ad33f8db4336faa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5ca9138a1f076e960e5cb163efdf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a447b92219f97c8a01134a3479c68c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba5dfc2b715f45d833e707458b8b30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2b4f42d30feae9a64f7f177eeda2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e1e94005f3c26f1b86e7b1afc53c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3f14af776cd074fdabf3cc5d5e316183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331de9c24ace03899a428e2bdd99868184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c1e045dcb53b47c848b9df8218cb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196d627d84081745a90cfd5a55fe09d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6898b98418aa15ee57069bade9a2a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae6cd428b1dc9e04a77cdae7f2fc1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b066e86b10d8ad9cf1073544612f67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005a0352269e1c3aee54334e6444926190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0300c9bee63616fdc93ebe32f5d9a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f097d6d7618573d6d0a52ef12d5e708192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738d4dc53ec9b094c866bdf7242d128193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752a3c8d892a362b1fa7fcba42712d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a679fefbd48e77a99a96f852e1f3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27486314377ff56dae8399628ac755196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4c7d8d3e039b1d7aef6010bc1095197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7a43079b02a9b26c8f335066cfdb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2baa8caf181d73fe4fd7b77bd27b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51a3e717c50bd89c851926e8f204f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb31726e6e11e33b9563df2c3f5c83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e91ef66542817f1f8d203dafa8b72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5f59efeb5ea1b2f7bacf9faf0c833203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65775a292bfa4e85eac0075c5a049484204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90685e18ee2ee471bc32cb3d83847d09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea77ae0bc2d53a63a943e3a2d79d39b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c9de99b9ac370121cac63ca6ba85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e8ca11560f19ca17a5b0cbe54d905208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5773062af7e3ee85394634025b0e80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86f817517ccc9ffc321767e0826e95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0df6dc4a56e8b0400bbb65324d915211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90304da1f5e8232b346d6ff989a92c23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972f283a49c927fbac907b7de15b685213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29968753471a7a4bb9a13c4d2df8cf94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d30e6168673e42f48dc3dc79fc9e18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd89ede080aa8a1ecc7c11bcda636c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff7b1073c0f26c2441fa76d12f1f55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f069367280ef302178a5715ac19aa7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66333ef80cea6ff5188ac0b64e387f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc55b17337ed0d44ce7123f52e4fbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50bf0b9c30ef783c73b34e17ee5e2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03444e03a86c6d400233560479ab3a82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558abbb07318f6233688a695244fd64a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630a66adc7ce8fbafa8baa3ddce0bf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d250b6c52872e632b8493e00740283225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158112ee64ef686e036a7c813931329226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f6fa0faccdf63be4c29c3cf93b16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ffa026e5b0534208bd2515db92af7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce72fe788f08f83e3a69c5e6c766467229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334035ef57604c37c675e87586d7dff7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00b5ebb8f49e03cbc34917b84e6f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd616be7630066e2b395777cd7a8ca85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df0911d688223ff25e2991e7334035233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed79af311d7eb4884ba3071aeadcf3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ce46a19466ef48a55ea51a89d0e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201d5e84c95a8e067a7ddadbcbbe5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba67ded6f5caad262eaa39d1b849562237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575301df801cc4d4ba36ff145c5d615a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181f6ab2cca355838c3aec0e164977f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39b25888a7da67231664e3786d36a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc774dbd12e9eb5cd6893aa3f7b9763c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e62b4779d6104ee73c937cbc46d7bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f6112bebb43e5bd1044ac9d8beac0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f318e4409beb26d5bb4c6ed4702b57d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e60088a3a5b8da089636341d74de1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96663e52df7a5272dddfb1f7ee1ae19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04042a6ed62389852df63ba98e814d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f3b3ebc07d88cc07afa62602a8a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa9b842a72c06805a596472cc0a7d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89defae6d4f463c66d4de4b121b756f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd09011f4e7e39040c16c2a52f70e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7c394e6c7b7c05609f4be75c4f4fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ac6884b6bfba965c05f5e7ea1885253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f3a8fa487d3c0509cd3cb490d5dce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc8204290a6ca2d49cafb3aca805b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e6a2c5618f444b74811c790bdba73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35271f43111d2b6c856ab53525961540257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365284df8dffa8fade27eb624ca4f21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4913408bda800de1767c1676b92f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634b2fdaaa2a0cefd00c7423d641049260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab93aea6aa31ca0de4edbe04d53b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac8ffd8d123198588902bc4dd0cec5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35fab07160f76e2dab900496f5645263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786ec217eb59cd92e19cd395e01239264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63de1967119ec7a858fd7abc9c7c2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac2f90245866d3abfd3fcc7d1afcd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8be36f2a1876d72d156139ed01fb9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da58a3dff7c62521095958d4849215268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b50690cbe24506ff9bf21e1f0d8cf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d6b0a580f66f232e0c2282a2cd26b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9316595f3232f32eaf71d8c3958f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56dbc66531c125079a4743483373a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610de94369b31ef88409047c3eee4338273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43740277f131af0eed7104a9883548d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3861df3a6961fd76e46cbf662c0c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce97081b6b05ad69b19f88dba4ea6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e4b256c2076370e00e516577d13d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6040bf3f68381cb6b7fde10829f4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b2717702f66111328c720c43df35e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127b60be8737056667e8448d4c498f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df958a1572ab90c3eb0ac4e6930fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d291ea69738134fb9729cad9938fa7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6d731e260a7dd44d55a4a038ee153283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c5fc37de57e500da8ff77c2f9f7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eda9ab3ad5bcfbbf305abb282bec1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d7f503ebd757b72548b9de86eaec9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e67a8790fdeebf9a244560db2b87a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06f9b467ae22f547b7f7c5021654f288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>