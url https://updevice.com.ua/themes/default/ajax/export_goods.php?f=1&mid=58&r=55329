--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1196,53 +1196,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
   </si>
   <si>
     <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013069</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000013071</t>
   </si>
   <si>
     <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca8f852ca02ba261faebc595f08ebc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18856c7f5976678b1de5c5145649f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0d3ace799b5e4367e6cb28a2d1ed63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa6632635c9e37e49ccebe469942724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d05c7c1dbde3c2cafe6bdb2d0c38bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409570ce24527430c001f7db3834417b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dee93c89b4c82d19e5a3fa4c0075c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4174725c7d879a4752ad2953352f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81f57435f919d68d063ab0e635cc6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb1c36bd648a603a3cdd84b4dd402910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234c2384ab3705cf8881b979901d9cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd039c74cfd4380f3e49018005654112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c6706af2a061ca86b1bcef1a641d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc54c9bdfd450daf0ed1c86b876629614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7642f329135ff80b465e469275ce815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e0eef4378ce7ed22a771e4964a39616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1b2c359bdb08422676f771460df4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be459ea63fb28ef8fbe98fa12a927b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ada27c79e0028bb28c1b9ccf79f52d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9807200a8bff9f7aae90bf568e539d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918c696bc4b0c7283f3999868a26f6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853711307188c12f99cb62309a97279f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eb2d4d5b694e03b4360e2e674f9d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e4a0b71083cec454d46c0e3a490b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9697d430022f4569cdeb567f01a12a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48992be4ee3524657f0a400169d20726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02a5a8e3b397278a75e45ed82797127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9ce8d8a15346926b286a568de7d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09a1ed2cde9a55d844284b3f8b7c0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb424845335d56cc7abe846462f1ea7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e8421746b853e1af3b2dd6a944f7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919d3fdbca6f3df95f9833801ae49d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe50fcfd429969595a7f69a035f727f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51742eb5996db4aa0b964cd02d94e6ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c11ce07f4370dccf6ac807d791d4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdce799af8dd8a24b7956a85f2ef3c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b40a79d3d6d4dd0660f4be666ba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a477895ae9d1d24ab8bd25fa478b8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafead89304c5cb6da17623337a7734839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194db33aa164df8459d797b9751db3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce795e642dcdd05a03f65ccf47b805fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98694bef9ace92c6965bdcbc117be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969eed00468b99ca944a121beef08ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc61ddd6e653fb553a72a6b80fc65244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d591783b70d12ebc3379443b16fd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa890d56740e0c315bed2d79bd1b1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b64b40e9a43f267a977e37af8ea7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbb90bb6feae803a0345013756083648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256c1ee0a7d7e6a5ca45ffce7a8b7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9818f213639ae896b30d013a7f951d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafbbadbc87275b4c71efaa455d405751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c2591e2243939c43c390063c15e4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808650b6b7153b3170b44fd3706911c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e085fb5a8e9ac7f31fcd0b830698f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a190eea645079c624dafdc8a088c5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d21bf37633b94b6ef66108eeca17d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53f9cb724c3e7cd15fbd8458c2a84557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c63bb62c098ed20f0278aa4ab6e7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdce658dd30d907c801ace1a63489f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8ef7390128df6322416df30380dff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9c030d57dec48780acd129f74c5e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed90be0f7ee4ca9ca25d3c741ecf89e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b952e5d72e808d12910f03023941863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43270af24170753b875871142f8fedd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eaec2bdabdc1138c7e4e6d11bdf0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630a19222bb4d89343c58f44c0218dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d8500a0907555815df719ee653d8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe6f0665987ba39941cc9716bb2edd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588adb886d5642ec4d3fe8b4bfa1fd8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777463c1b7630020e3fecbbd6acff89170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88736d6bc621cfc8946bada292c2b81471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b4ff6d0e6d168e0d4fc4b6a91ad5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506953886e342d37f8ba8a95f8a3388973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ea7fdb145dd16d39df463ee86697174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b66674d55e10e92abb695c59afeeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d7aa6a1c08e42f1d002a2c70be7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69192e9d3624b14fe8a50ee63a49a37d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d28fbd91ecc897a77c21904e3f90578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8671466c4a7c7c9e34d4d5195fd22d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ade8a491ac365c13b8f851fc84e9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f088ceb399e39c5c2fb14128b51bda381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713af2f8279d2c6101f2ddc7bf5068b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eebf54da42d9f1a2b978384ed9026c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c98d12cccb57684d9e2c7627c9b90f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fca338735575827965fa35abb0b1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5bbc20b0230ed674aa5cadfee701286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41122997eacfe32234bfa7d3d21cfbe387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4f9af33990ae28a873ddce2d4d7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577965d4062008df82d3b468a72d96b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3fe5545229e66939c1c27f592aabe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff9d49183b112af8fa0174166ad5a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3141a796ad2be326d7a71817b8cb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aef0e108586a24f2b3d113247ec7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204b384ab61e63b1070b172bf3428a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c0bdf90f5bc666ea27a1f7ad2a43995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a317488b8043f270f56240921bf2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62821c09ad0dab788e525d3fc1a3af7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c756b3e00f7f9d431aecda9993a75f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5877f4ad65c0ef94752cc2eeb6f1eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42da3512a9b0e2be10d6567e3eb3ab3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12238f287eabb3cb2df77caf617a8a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d78dfd6f1b43edf468c02a18be1e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b1d9dfebcebe19bdc0615a7909d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4eec0430e7bacd85098bc35ebcc13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df46ea728296ea4352d23ec08611dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6ce269b7f66c1ff2f6bb52f2343b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25be2f3c6ac44c73f883a292e94db4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20042e2a714635869dd1758dd7e94d65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2ce693ad26f8eed023522328bffdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66c76ce5511c3f6d805c7dffe97203110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4528faccde6ff48c237b3d597712bba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be21740104d1b35f208362a2c197d8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa79cb533060466886b50a347ab006113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c9cd5985101b04c8f36b6d636477e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aef8c3ff37023a32a2ed71c2884652115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd6e8a837c5e04d642ae4bb8e2c149116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25379f146149a0d9f37957bd23cec716117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b43c8ba736e315d716e3fb31417d10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f30a93c3225967ada675ffae5f13b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4a7a8460c8af29ab52a9ac4d629d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655e723e2bb7c83ebd17280991e3d4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641cc24047dd70e96fbe023d419551a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65978d6c5705d74d181bc392f62b364123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c078dcaa662dd220e6e794f4c8c79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c811e32a288bf4c60d7d6f55675da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d68af1d61a85368f2db0f38bdbfaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e99643b7717aae8415c114cc9b17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561f70c35bad7d1db1aeadc31954a95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb249abf2a0d2445cb839996519c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2c29e6a593800222b451ab3821344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43cdf78773e5e12bd51d3166bcc9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59641535f4fcb8a04eda65ec1b8317132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790adf48a961f47cf5fa93e7a3d9eba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a553e05b8bd8549ca63f757c0a188134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21f868abf8869199b72cef063fcb8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cba274ab0778ba841efa2015e5d1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d422107bab57382d73bc2b5092b22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6e78d5b7b9607267cae277b18a1b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f8a855a9a921f850c0d595fe4fe9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdc1fd3e44fc54d35801c5e11eb470140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174025ce13299ad3333844f38b15d2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d636cc1367207bf1b492cb725240794142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e04cae6b299a3dcb9152c31448ca67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d61481c2b7e0375a06fbc0b1fb463144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33d3303f37770d33b7de9c700fb8fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c427c348dc0123b9192e10aa20af4e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57018a499a1e89f233badd20886cdd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804871c6969f7235e436b1068eb8b369148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ab485d48d178b2ffd507738f425e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865bb78bf4197929dc142d5747bfa46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4511d2358abacef453ad4b10300d96d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2751e828f20407764a4cbe57a75cf38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6d498e6574d419e75743332023893153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8e143809b4d9e2bf4c9eddb126217154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ad649d4ef6ecd1a8f9f136003771b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7dda4e57400448d2f330f534a902156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127669541d8d71c542e67c638a62ade5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc8510a154408106ec9d2d5b925e72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d14759f593fbf9f46f62049a79a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b4bba81c5c7b98d64e1072bc8c30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4c6ac7da467d83de6cc91fcc202c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3d5faaedad52610c172434f328fb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a8c6612e30692ae7c14cabf883f9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927888dbd0798830942baa3233d63de8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258e31742e21f78f92570a800c2fcdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72575838886b6075db5433ad6075fa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30669c68f75c3905850f939086c93ad2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505902636fd6c487f3694188b90c1e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47f623fbbcfb23b13ea37a30cdba69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516a5beff51662d9910eac9873a48c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af26dc7ca88f4878804013a1b22c196171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558999fae4346dbc4808f51d0c794fbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05495bd08a1e4f616c176084d36593e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a4d045400b066273f351ca949f898174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca94eb1c42bfe0683d82b3ba240d06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f63837339d64f5400b9dde8479e22b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec09d33fa2bdbf0209870e1e94fdae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab174372b7437cf315d331f3dde64ca5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139143ccdc74658e5fe0cac6c13854d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349fe8e7faaccaa573e0ef345ea32eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a240f32b7a81de535803049a3d80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427486f843527a2c3ad51ac2b00c1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa923c96f706df6f7aa0009f8e107c1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a98844fd290a1b6434cf52c83c6d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c455be0bddf77f558dc4f516b7fca59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6277ef988c0e57e57a6cb2e704329c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6911dc0e543f68ab2a19680b1dee29f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f948df322392a242b275e6b3f0dbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dfdb116731689afd3042426efec9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf03a1f0a7e7926e22a004dba468ff1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b17071c144ebd55ce1ee70b3b21cf9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0fd34e75c7349f014f8072feeebc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e358f655dd8a8af4dab215caafff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb095562e6afe9f7bc34634fe95fd1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce0ed38ff62f5b46771f0e1bcf1185195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21104c3abd847b430c057efb319aabd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc48cb95642233561d72ea090b367197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a9a6bdfff87e17b0037941647b392198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f974be7c4dc78539bebe26f64623c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abea3471836965795ef1202564dd2fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ec68448c4ea13ff8be9225ae7b8c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fe5c1840bbbf0333fd24bc8704f6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942359f04ff9775006a06ff842a4ae0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fbe9ad22267e0117d9754fbfc5a9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163215a3cd56b015896e114d802e9510205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dcfcd46f15138a3cc556abca11fce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6dd2f33524dfcc0b16ef4dcc9e397207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3608b23d13437f01246250370438c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25428acc611646460d03c37f126a336209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c85e7ba0cbeef35171d44ad17e04b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaac4589f3d65a9938e8f2b397bdf0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7081d8e0387b14d9980b709711675e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77d3b92bb8b947d230b812326ce11e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41e82394fd612340da0fac1415b5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d000d2dec4a67895ccc4ba2f88c331215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509f157330bd68ca579885a07fff46f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cae8c3bb4d029d502213c7e416a48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf533307468b95d9cdbb5025cfc6899218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb95ef230687535d18f66ee8cc509219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dfcc4fd4572011d07842d5ca25565220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb96fd084543616558737185859598221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0bd1f97315bedbd175bc9b055e25d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4952d999a2f24c4e352f1ec15f2bd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd4c970e2d2bcaa4487764fefa3247224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb8078c1755e6c313f2d41c0b1649225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3fb49f9d25ec0ab84b3c436ba69b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c660affb35f29d5ddf86df753d80a2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec33c8599debf6b16b21380edd057228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106abdb35ea93d941ef036221552e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e244d18cd52792bb7b6456a834c71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95497a30204ca2f38cb0106d9c8c72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb543558b638d127a7c36e46a12248cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b0f4810e307f87ff3573ce066614e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15d3efb2973bf75e8fbaf8b610299234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2480db62c5f701ac0531d50366914ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a9baaffa4005d438c0c0b9516c55f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7a3fb55172b5d9eb751d9ed6e832e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272fe164f51e72232ecfb671159204238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2485080d23da641aa51a99ff8e9ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a8dc771fc1872273a2975a91c63d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70141ccc9a0f87f301098eba83bf3cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048587c075e91fbaea4f5db76ed234b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebd9ba95c3280a1d9b2dbc72d007f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fadb6a25466bcb8f4e85b11b340e6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8289f89e054cbb22d49a2a0bdd965245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889b1cec906ccec8b2ac7fc6a4b9099246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1320ffba5883947abd01fba81438a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece80eabd7b248e21b7670bc75a6060248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab77ffe6b18280829385b9e4e0a1bb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4891fd8d1c175fb2e223e4eef3c04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55267635046beddf33aa49f1f3af91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf60e7fb1ad8e944ee01c78112c374252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee217d002f13de67f8db39f7b05141253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a207046f1173319c94b77d2c1a41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac968141b683c21a2f8fe1d88a50008255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532774235dd5eec5325693318e92fdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785013abf0a866b2d2291489d23b502257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f53a24ed283263b0c8e44eb5ab7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cf749945e05d7da39b9252c2a3b50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21816298de976aee0459460f143e44d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322203e3f993fa483c42bea5651adcb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa180cb9d93efdbc71f218a83cc6a354262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ec5f789388d3209a01f610ad1838b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bc94b6fefa03ad475746f12a3411a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc4f82c83f112b14cf48f17375f47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894261c8c02e895f6c4aac5752a33d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dcfd8442097cf6cfa1fdef0d33d22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927506ecd381146323242fecf6e4391268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddb2844f15b27c1ec7838331b4bb01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf225793dd63acb44eb01dec190b77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c088d90150037d1aa47c6ab8dc64ece271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293b49c32c9992693ea004f252b4bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880bf13bf64d8c7b0c90d5a67cfc304273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e84ae0ec87ae301677b85757a11057274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34959828407c516d640e37d157c7d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730d6b030bfcaae74f8ec4342a5f86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220162a6efcc1b54b9dbb8abcb5a5884277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312df62fdde62a3c3813714a132ec51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fd0cec12c8d76e226eb32c1461c9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bf7b349841d03f5f1f0451ea2d923280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a2cb9f712a40280e9f29aa07aaf8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f39a2888c7c53e6ea7bf230c0534282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689f3d8607205b16194e49ca50736a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a376683d841074fc06cf5c485decf5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9b630ba5a54ebc21d4299b2cd19a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fc81f4d41b00cada01ed8cfac22c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8f24cdad4862596db3c14ca6a6a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e4566bc38e7ce1bba2e0624e99f3288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a594451b902b057121e024a87f2471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae96806f040535cf119fcedb840faa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b2065430478a71a8f86b543f16b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3a4cce156cca630cabf8a8b720614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96ea575243d2084652eb172fd5d4635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee63e1e6b1d147ebdaf767fe0e09d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cb944e40ccc8f5648517d54fa5e6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff730c2d81bc8dd896f08fe83113fc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0b9bc352955bbad37afee9a194d059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8489d3c17d7ad2e2decfb24f9b9e91710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1136ba3ff1ae47f1c03e0d263a35d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4650aba6405d60d7b7f6a55f8881412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ccf855da9dfa50a92249d3a93f12b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a9141a23da8e4ee6e2db3a39f063014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce8db588eef82fecb2339f6e9910e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b8f44439bbf4851ebdfb52f7ba63016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99f3a3912271e25f2a1218fb1112817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f7c395a3bfef01f4d8feb277b89fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710724d48a16790a7f5a29473f1883c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2b8570a91a103441d15b20eeecb5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2902449a4af2f9b8655d6739f7efb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3eee50deca504fa8a41d5d3b94f7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275396f4d0ed8d9491ad5c02655c71b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031905f8b6a40196da624c845ac1b59724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2767caf39ee7e3d3fcb69c8d973aee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e0272a3da4d1e032e77968d2edaec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b1650b94bdaf79f90f45ad3404cd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65391f8b519e67496aacc37eb998566c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22424818e4ee5510fdd2a70c5be6bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c2d80dd2aa362ee5151a74c0f2f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a5f54172157f5327d7660a95679d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8729c269d643afada5c4444e6e07032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c872132e6a9af39e5726ba8eac62333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1dd7699d130b7f7e6e1b8adfee50334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fd8b647fecd4e5b4d4374a4d8bde635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525165a2762a8fe71f054bdaf0fa8d1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24fb002490dd588d4b83956fd81e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc99176624bd456f5ee2ec4937f667738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853501e642037c23d43685c6e0d7b59439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c1860575e390c4c7ea9b8e7ba8dd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28871fcbb45ac67aaf02ffbad371580f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea3d5d8113af62653cc8cf17c20e0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184249fb644c9bd554bae342261f151943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f5cc41ca6e5b086794c055a3f4b8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17b87d3b57a128d1b4fd40d6d435da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d731c026f5924bc0ce47a24117dd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99167fe315e9a587f1322928939b8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa878c96e3fef070e42f3a07dd69848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e986bd3185e5c6a5d2741bdaa061aa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2127dffffa14b30f4835731e5dde8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1a0c08735ef5b0fb6fb1284cb1e8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7730e148cad410141a49b63ca93c7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd02a934e8d0a6c689ca48540dc468153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1b7e23cf53454150801bb01d06a8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293d52a8eeb0f170028c39018b1ab3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0cd261bdbc77dfa46c77394200b7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f664eaff1893b2c64707bb5514a442a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4275bc79a488f3b91ac6a4e5667e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa4da02739b87ae02f568e1c0b8fbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489a7fee04d2227f82336800c4c463f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6e02e66b228cebae412cff236a3f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f7773f268c3c51918c3a0f8c981a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b5178e56870d71f4bbcbc93d96c8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7edb91267cfa1ca12ccd35113208464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02413f499610166dbe28daa695366565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d9249154631a1fc4388ea963ff40a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0398fc1aed3f0997245fbbd358737767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192d8d22c496051acb24fe205224b8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144126d35a56b71c77238eb7a1b5c9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d275cefa623b45d86efa6d527f55e6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac6647fd45a1611119d5efb6c74b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a2232685033b100b14430f2abfd8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42340c1386c15b9a597c78c101b7e5dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7c345f851062c38cdf38c22fe5edf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e707aa9028f31dfcb78cbfcbd5873b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6008936bfef49ebb20a83cc2f0d07076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6951a9444000cfa33f5034d50b53c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f5d14c74171d6377dc65656f2035178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a3024f9867aa66fdfbdbb7af907079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c08309bd4b188ea98075d0af06ade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013154e16b90a3d0f9b28b5a1163c13381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b06a3d4fc5954231f6910ddccac55c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bdcaf92ed02d9882ee2c1cd7c6a3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc520f4bc6cbb806ce25a672069d3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa7891e973969f8d445785d4656fec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db3d9cedf327b89336a9048a2b2b1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a8394b5808327720f55938e8a936587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99abf7e3e7ef8eddc299f1278565ef288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78db16bac8312ccdf018fbedb098bca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8566aef30eb293c07ccfdbc9203e2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b288ad377a4fcd07b6ad8e55b44d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4bcaaf84055283531f04e964800db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ca3793c851f040f304e4d5e3d581693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59093e820e0cd8e42ca5f65c51e1b1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1093d33d85b8f1d1c91f1c1060d7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fdff17fd7b4f5d51c49ccc6eb019396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc980484be9aa4a7e6d29346f7ff47797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb029702813b0cb7f2f11036c48c5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e38a5c97cd3c7b6328c72ebfe62a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746b0340d1279a5c5f819f57281ed9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723c36c7dc018751edce3a49c255e0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3febfdb8f0adf7d2934d1352cd056f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc85b33d0ec9cff11c8b5dc333a6534103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd7ab63000875f0bb7c6679c6dd81a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a52b055b5a63cfdd0ddaa67710b3d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d85ac5e2f5d4af1f3114166bdce0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e01b492e2642b6c162273c29cb20f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d296fb61d536c9d8afe73feb0e0bce9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b135f92675d1319202c6b9e84c83f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae47e0dff1fa8a09144e39383e6a38e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31ffb613a204e9f9a938e14835cce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da72ca2dfc911ee3b57af71a8a5877112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb32d14da4f69b1548d5e630355edd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4593463609540c268a974b90344ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d52588a8bc2b2707a9cb33235a533115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8526726cf514a816d705a7979e7848116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d45f43a7be53a1f14c6faaf454a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4cd576f4d781710370fc4dafb94f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f2aaba3f21ff5b4a7b833fa8c8851119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d55edf8a1b7971dfd36ab1258f0d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a80d85871905a34c43b5c3f14b2efb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20632b607577e12a4ffcadc5d3ac18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae023a736effd9af43cc6f4a9b564d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448c0333689612bbce4b649a8ab394f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e7662f1c23db38eb0f67986b9c42c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fc9e6cea3b5c179cc257d4ed91a21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab5b09662b14d2be3aae39c992c1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecb8167e95ae1bebd9784e637eadee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894600b5b07778fc21bca2367054d4f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0833ee35f5f3f4ecdc1c3107a18e8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b550d95fd5a1d6184f9718b20b1696c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b070657c212948752150009ce6b1e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6497a033cc2ef2462e34f19557f4fe5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ce73c237421ac48e4aab0bc3684c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfb3079d3b8e72d49ef3f4d1290fc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619a7d106ca63a3d01594cd10de76b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a78c83119cfb6e305eb7db3b02ef2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2032068bb1b779992b6ca2b94981f78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc86552a0f972bac8f08cee675c4d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d66794079985410596a0bfd45d3bc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b6e240ea5f3b67bfbc4f5e282dede141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928559df6f0b318e103ceafbf4e64118142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc3723227dd1bd2940b34c431cfcd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcb7a31ec9fb7e17feb6882f278fd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6580696080324d32a8a65e9816fe474145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852096b93e65e05ee7ecbca418789de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fb7c1d44ae3d7f03ec21092ec2131147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe72879a161f82142f2800b3f41df00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46da036393666d3df796b9b4579399149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a40037782011aa07b329123f68c3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e5f90b12c33bddc3f73acd97dd672151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1338e06f50cfc78d72bd570c404132a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68214c22d9115e5dfc02feca6c79419153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7376d3ac3327088e21b6347464d224154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f4ed017453f060e3732fa0491f2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e6c887e2861e7f0f1516892dca335156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2cc5599377b9f9f9be873c4706f46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d34b82458d5d25a511d0d8df77435158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a9519d8bdee4feb7143b55720d3ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615feb6d70f276c44e27639a108604be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f708ff1c8ea87a1211756faaf7b9ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f189f88b0a1c286faf379c07174651162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd545115b7ecadcd5e9362df3947ef68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b3cc9d09ffa8d6abf3996544a35fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a8be809d783900324f6acc41f6391165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b12ca1033bf13f6a48fcd605953ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0957cc39e1bb095febc5f824c98037167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfeb3586188d3b2a08b19b0b67f381168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616d66337f964e897882148450aa69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457837818ad89f02c3ce22a4ca393e62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dda774e7393d8a209e0d020e41d07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b4684e0bfe4c4974f1d50a83cfc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4977fe33c4ca0e725dc89bb2a5acfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d0af32a097f2c08732b1eb5fef907174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bb5f33aadf32eb3adcabaafec19e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cac346dab0a60af2efd0eeb618f85b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f567fcc46d5dd4c04f700e84d333d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e798199ec8efb5c383bc4d2741718178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f45cab840a955067796d69f809d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8a809bc4eecbfd799146858f2bc6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba78219ca185204563ffcfc335f0da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad37d803a2d359855fa4e4ba81815f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ec76a47d030a634c4ee4b78d9395b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77bd3a0eae5e6e6830422ae9dd1726184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cd096d04236cab43506dda9b02684185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645e3731f676ada4e2e9edaa0b97c66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8359c08421497bc0fa91dd28aed6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eee2a293434e90ec4faf664336867188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0d0fbfbb228dc55f1ba3082b04f5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23b6705dacd424e3c9ffb46391f4b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc3c85e1825548d54d473562a28a12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a04759f04cf6581d151e313743e76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91313d425c3a6af960ec96b4aa8be1d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ecdac97490cae764688ac3540d85e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad255f7a96587100dc1c56e130e84b20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774955935253c259b4837252a9f9833196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9988b0c1958e57ce52586426485b22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd196c10ec8556a305ac32050bf4a13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897be028a7ad58fb2a85a9859d8052f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7a6db6dc02e059872586689e85aaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b6f16b6a16a011f26deab4e82b74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21c97794bbe2a78516ca1e3351132e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e048ec8339758fdff949941b1d22453203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120e608cdc235941ff89807580a2d8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbdb49bd55763ca71aaacc3507c1fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4f833cf378e6887f46503f78fafea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dd2b0efd7f195a30dcabe4d99c7c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702e9dc57386af8307ce99a8e62a298208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adf41b65bd6566c6ba066074b47a28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a360f1f9a5b2203c638839d8d9066f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d571bfd4779748ba88c68d6eb3213c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a22df3c798501c78f3383715dcf0f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594c282a4786cdb475c11ad1e9b3809213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edde7690a5fccb017d8cde96cdfa13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cf9550c8cbc60dfd82a4b72d8002a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4520becdb5b21f72bf985e9135152c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c1d908fd898942bf2f57e3579c837217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b177d3fa93e7583f87aa0c41b29ba8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd947170eb4f8d85cb20df0755b521219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94963f11fb89c81365abfbea599f1fdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9058458f4bc975c33f32e28a7e59b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f7b7ce60806ecdad0b29669c961dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffe2f1bbd0dcb151a70aac3e3c1a7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24486be49a5032d2bc61fd9dcaa2aeb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda66feab08669ef6b8694429ce269e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193153ae6ee829438acf35f18c6b1e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440f9beef1eabd8a9855847a089381227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689b1170cdfde88f687b547aa91069a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a25d7954f8ca2d20032b4d0ebea71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c61b53ec59b2268856df571f0c9d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fb169f4b23a787993745f9ee5f791231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702a9b546a5227e333ca76fb0654060232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d9e5164267eb250c429df2caa6f96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05323d7a2c361d020b931f4bea73a4a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa3f2c66f648c4ccd5fa346c29d3f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38cd76418754ff1fa62cbdf5b18065236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d4e9dac1294b04fcf4462304201cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716498caee44a6c33d994800160d0b51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925de7ad32536bdb726f874ae1b07e35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05e368f8a2ac517e11967ed71bbd48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe355d087d417618541b25a12f5944241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e08008cef060f54bd55f36d0a3e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d4e5154621684dcc18ccab65e9718243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a9c89929c3b8180c78ae52ab61d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daadbd61751ee0be523939d828c0a38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d45750a5ed115f2e814e9ad61c2c8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e20e5b6d4f0496a40239e0017bce5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23017eaf2fd0a5c1c6e3f0a801b0577248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836550d007db7f8ab7a1833ba561da2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b18623c4402855c5a57462fd921d0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e513fe2c89ea441d1cba8c8c91ca7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8dda2ecf6b858248162b8aec017a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28e603b3b2c2201d082b02e1fb7a1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e1d2ed4daf046162f01d2e713bb58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2f7c35fe23835d890ba807667c03e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ce626ed7d5ab38599006317d7cff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db5e194cc04a15cbcd443c9db2ead257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb320913e1e6a4c3d510ee4d03d44a50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9025fde36e429e0e358b1bc28aa5430259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73a6424c787d42919dc70540bebff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ea01ad7aebb6782b5c8f0c753f504261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093d83c7daccd5dee9b9714400b191262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928a7d86327180658d7b4722be4474d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552fc9f23cdf1383390528893a4cec9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115257bee70be006ec3ae8b7dcb79601265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8bb423a26c9e56b4ff21fafddd3bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d85eb465353b7906a036caabf1c383267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e10e9525fe60b7a9cbed98f487a72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae56266b471a378bf325acb79a437269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0833f97a3dc57e44a63251e7f8bc06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad7f05ee0a9f4c69344273f06fba28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2720055491d342a0860d277a253ff6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90bb3aafdf476011f6e6104af8065273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa5317621bf774c19fe5f2e24d46af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3a38fb70a24b10bd258d808e0c8e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55777c8977a22063f4342b94ecf53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e810c304864b6bb37973decdbf943277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3669be77b02a4a44c02b60047c3253278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2e49701178c3ff33402747442d38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c3edc9d9c4b34828b357cf9e7a649280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6937f6636b47ce4c0a2ba866433984b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457189baec146051d6860c9b42c777e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2bd95b25cf6edf9753625bfe98677283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf465a2ce3edc6acd9372b09f28df2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecec0af7792ca55ab24eabb1787837285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14181cc5e7b2975fa0f4cf382de25868286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16049700a247de89f16b735d193307287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf68a3f6916bfbcfa29a5396155783288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13644,167 +13641,163 @@
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D141" s="0"/>
+      <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>