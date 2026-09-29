--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ab893728e3dcad3fc5f3d360b329d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c326aca5c2a0fa02812f351a5bdbdd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd7bc16e9809ebfa8752d23332baab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d87dd28bf11fa03a258e66a32fdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ebb8b0097adf2b037cdcb22461a175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d87f89af719a465b6f28aad59c1506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2df713e87ff6d27b8a93551e167057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323523b793d665c68c565468af0003d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6452d6ab61e900b6c44c40151f97169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad19bcbfa126da5477304d03ace9b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbb49874de580de7531eec7afb091811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158cc3a40c7e6770982f2152f31c3c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c41cb96bf842ff37391fc701b6f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93303a7441e3c20e8dd7ee42cb6e529414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d66eb9b6d5177f7fa3255bf7f48b3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bff6a84d292c1d02d70e02b1a3795e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b01471d0234b118500fdd57314cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b42358b4214dfbef4962f09776b8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f4856d7444e575f714ec2988c096f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02657733416535a337d511f978a790b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71361bf7ff6e0983e16ce9a3728f4d1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6e77cb8841aee68fdf74f9188cc1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629605573d9250cc678227593da58cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe73bd7b9fba97fc388d8789bf0473924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9a4fe8dafd6d7374395c6da1ca3d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40183efa1afee5f05baa9d0945393d5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd633d70ff722e9f1074460b182e004027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe60685ea49e06e788b7b5a58dc56de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f1dc8c611fbf3ab646cfa3a37192829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da273cdceeef7ab2a1848637173ed530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdebe84bd44c5bc62f0ea5a28a88ecb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c68ed02f5bad4192fed8340eb7e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecfda07dfff54dc99639f0b6c35d1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32c5cdf77132e0f72fab70d638c8df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e7bd71442a215f4b4d589c1ed1b2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc8cfc80cd6739057ef207bd0ff9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6eacbe75d7323d58fb2e8bd07acc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf5fa6837311dca47fbd3d44ee83a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea8da3af5ffaba10b17d7943c31f1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac786efdcc131d1d408f4d981b39c3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2649c6e33a828e14db70ed8e6ce9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44928c7d32566861fc125f771b0a45842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d5965c356cd5461399a1e365a198a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65591748c12be510bbd0ce9867d8429244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffd54864aab1d88328419ed08a654745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d8dda301d89e774e8edeb26ca6bcd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da8b00f4514d63e589ab4d0ae0732547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc414c4372f7f768fac55131f7f090b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc503654b0e85e2da334ae7c0ed067a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe4e772fd6a4ee8b3d1521eaf7d57350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91ff3960aab2e129262ca5674399a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcbbb42459fd0863ce3ba5a74d0fde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c74bd482e3d64bd77211918ddc4a7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a01485c5c95a1e2f121a2be7f43db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cc31eea2d721a7a0e2c8e2bf1b8bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0174dbef956db0250e2951fb002af1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db26f58ac24dc9d0aa8f6183d43b5b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c28d52f8530d3611a61a47daa73f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3fff33111fd66c575b539bc87153c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6531b25943d725fa84595dc09ce55f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0714940b5e378bb5a777e9c4cf32ea561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316ce1989d140fc79a0fdf6dcd3322a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070057287eea6553e9cc96ffed7f83163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980579b587dae311eec9fd65e0ce44a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e74c2ac63d2bdfaca93b3318900e4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00801ead089ffcb86047174e59cfb74766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1b5e67c53eb557a144ab3666db5a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4f5261dc7d5bcb5ff523e46b5ca8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0240a5720553ed27688ae8506cfef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c78f3c7296f71caa3a08de277e55a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538e785296e62f79697ef7155a5297771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b080debf62aa854601a7e314a3d3eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f29ef9809d324fa30d3c5a69a073c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d8371c39d24b37189960a807fbca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74729ca7d4a0ec8bb4942e289317b4f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dd2848acb4df07d43cd9ff0c1b4b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c3529c78de80065d6ae347489a75c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd27d309dec4d4e1b6765e4ef6a2f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60126491768c27484ae2fa822f1f29079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d242e38579f5b3ced95042c2b847c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46efd43902485c2337f1558523999e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4561683bfe8278017339bcf2d77347282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d5c3b447f7ea7aaa66ae19fd046683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff3e8e1fbeff9eda67fbc91382f9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e2cc5d524ff9eabe73bf5deecb89285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13282df825ae00ed934b2eb1fd863686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad35c42377bb1f8fd1f17a299a48387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca062ff107bbef5ccebd2c7e468ace88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecc137d582994d0800578d6863355189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264fc6fbb3225afd2f83a078e4d56ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f199f64c06da6c0ef50d79fb9652d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974d753b3806c8fe93eaf87fa71cd2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026fdcec4e2ddcfa1d9da68c9bcf59093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be7dd06b8d8964dfa8f864a7e4861894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c06a16f3075cb1fb66437bae1e3c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf53b3e4ce350f1b831cf4be71a65f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad7681571539399de446123835d43097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec673ea3af7c4ac82a919a74ba79fcac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb5836a706c3d5824ad6ef6af124f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f2ddf96b9c06d2e4ad2f87a5e51da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eee152cac1e3a2940f3f47333ba5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a793505867e966ca12637173e23e8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2797a95948d79faa4fb188ddb3b7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67311a0220dfe37459dd287f0da43f7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9a49293ed2f5c23941197a4b692b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ba6b8330bdc871c994f5bbc754c5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ee653d4afad3b7420a2ee28a0361a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a643a18df557779bea3d822ab5baae4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0bddffe42812129d8349f4a09b0f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbd0394252f991cab48d5ea2deeabf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dd624293334a90d8aea1fc8336d6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23072adca65ba52e453c14f63cd3c289112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7bbd38b3a77d741e8f8ebc5b3777d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dbfb585f4898e3191e852d06f582e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f819e210fb95a90ad8fd61a1532cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863803b2190baf75b0e7aaefcee40363116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a0964f5adf9ceaa484ef3858ebef3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739cba673e887dec7b20e3502e64dc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df8762e5ec5e2eff1308aa68bc4916119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33206554c5068af7dee45de71016a31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c57042a9858d7091480f043892804121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b21ac198f2233c55d257096fecaef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702cc343e2701f64fbe97ecee8849e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd95c1d789134eece2776b5aba3d0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5325e85d1397f639868cee73ccacb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e132ecd1d2c5f4856304b9f68c7c29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d9813a7708025e5a5c9b110d41163127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d8a880191a707e3e276978006363d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f8ba650ad6422106a808ca4a24abd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9b9ad2d4c803d8d033f6562404d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a79ff1827681f9451973de5c83fddc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d50822d9e965ab3e6b4155a384438132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3224a941d50aeef4f44b550b798d7fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db380f419a46eaf05ec99565536deec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc797a37c827aa8158bdc4931c2c96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f25df0a7c663289b2e59c18d758c8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6b505d7f5535df1ed4c1836786fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b74d5d8251a2105a91760bb783952138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc9f09d6b778b36d10ce5a3262e123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129eef4f144a1c5dc93a1538e925d18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df840e9092e2d5d17585bdbd6eb2b0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adbf49614a5b9f59f2060a257522e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dded9ea5347ecf26252ed4b0ba23c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc72c04ba6207884f12684ebdca539144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2611c4ecda1397e5bdfb6b7ee0e944145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079f234dc0c6a9f01453c5a42180827146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ffa12086f8bfb5e26510fff890650147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e3737857132b3dfb3eb24fd47722f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f1df989dcc68d1f4614e3fee456f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958c2b209e462ddb043c52eef4f0342150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4efbdf5c592c3d77aa3752aab9cc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963c98a0e0282fcf9badc525bbc8a73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2fa47d4b85b11d995e8099cca992f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fa4f41b33f59b60eb1d29f36f17ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d417648e67debb8cfadbf2d35723378155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64190029427ba0d7d0c3dc95fc055641156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5a4ce6e7ea8cd4bc1a789bfa07304157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7cdce1661464fc46f022e1d3f69f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7185fe29e901716a156ba4d43783e21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0097ae294e3932ad4949b2ad2714af7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1e39c042a04c585f29c8b9c119529161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5877941705ca11f25b3fa187673b126162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ec7b7d8ceffef7a43e4134f5f0684163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624d1d4bfb6fa49e2ab1f651915fb12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a255926d8444d4f1387160132bb6441165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f5e55e4ef8f7c43ddce6620c57ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707470378a2a052708e107fe625af76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929837df9e4a25724a8d3ac0ebf847e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679c64b680dfb618fdcb61d94839d1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b7f56d03d62f99661d2eed495b07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210af0ec5dca2495be6c2b6315ac148b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc04cf5e8948311d6ab7ebf6d89f93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a1a25cccaadf403533998a9aebdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1d567f0bb4cf68a6061ba79b45d3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ed82206a828a0b5a0588862a6c87f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2b6a470b3c787ad2f639b07159468176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9edbb89bfd53b070c385b946c9b4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1fe41235a47d9e0b45feb3824af24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bcfd23ae495074042534933a665b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b620df78273640faf06b4d81b60a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d271002cccd9db9c8c8c283066126181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680741d39a2a826c14ddea4285d0f9d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a35de3b5e1c9f355adc07fd724ff9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abc5c3682279871c5a5e0704700763184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978797a67c8ea51c04465d5e83942747185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f18b964cc761b8eab39f4efeee18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14897c42e76edb9188cd6928726e8c7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5e227e20dd25fd2fb76e4f27af479188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ff0a5f2d9929ef4a1495776cd4c1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7193622c2e7ea04c3392b53b7257a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff444be1e4a865084e9df68b3b9d50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451e259eb4edab04049c801b693ebda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a2b7c1fec42cbe490585dee8e51e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910f599afbb88450fed094383ecbdc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62efa1820cd5aa257c99e94f3f32fe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104801dd67c315c5ed093c356f2e0fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c8f4b5f686c71fced442b960a8ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901f831d74d88fb92eb14f03c124076198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709bb60cfbbb73f99a81ec767ca100199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d4fb656bea183f8ff8338699453f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f3c9e02784ebe1a283db1b985f2d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19277375be1323b40d6f5fd15fa3aa3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85d1f67754913f30c761cd4efdf4b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53ac89b54f0a9fcb01911afc5b1f54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a57a8169eb4f909491e34349743be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a83d81b7393031a17be1df75a235f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59648328f414900718e473ce6283752b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b359390219cee439876c7b4df2e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a59400ecff6d67fb66ac36c9944cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77802ffdf680081978c8f0adb7d7040a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4874b9c997d8f72255b0bff4d0f763211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcee537039c5a5bfb65ea6a2451d3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c6a7c7f72eabc509f5d8a51364976213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587e28102f2da0c6894302cee1b9769214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dc9b0e173f3e87bd8aa8ab2049067215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f62569f84aa2e660c5da6f3ca412a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974766626f67937c6d7a6875fd5250c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbeb18505452644dd5af5db81ea19f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7bb2922913d6d022c18919e017f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d389af87d19431c5660b2385fde3a84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f886dd4e6803c8f46120efed69d18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023763dbbbf47886dcfce8b40981540222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db0723cbf30ef5ac9fe7112171f4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e60dc7140e54488a10e71b8aa72908224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db64592f20dccfe1eb9017eba22f440225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73495a5e6e43845c7fdbf33b6b94400226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371036102c138715a336ed47155fb9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0a45c053f32d8e8be95e2311d8ece228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4016739c738296900e310bff1a99ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c4f8944f5b0dfca84a9df86195fca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d638a5a44515a3da900f998cd33280231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9983443b6aec4c9db868a077349122232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2a263af0c7a47e7b60e694a3f5f02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b177a3ab86df6f40a2ab01921ae6cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f839220c1c45760127ba72cfabcc336235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc194a413ac71c616416eeac2522e9e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513409d26b36b0ef46c0229c8be0c116237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf362ab01d72010a4aa62b256b3c22b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce4de74753307152a89cec3567a74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5871c45898ec684558ba233bb5aa2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ca66322d480697ef65af0b82aa123241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99456c0ebc60ec38dea1887011aa718e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715797b88cf0b5e09864a3bd1f10b9c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271214cd38ab9d144b857c2029becc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a74d901c9aa65c1f3dcac3cea900fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a251fc723c53d749e4827f76a1195246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64e4f2914f807a3196965a2d6e3982247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b4fab52ca83aad8c141c543bd140c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf8ce5d5102f1dd532d90c141301e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99c486a03e8fe4c7a70e5be58d4450250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07d6b429401f08b85ef9840ac414ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38428f412b227cb04fe51001e3065fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14256b585f37ec7985b0f671903f5445253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb893e9d9bc427553956b4b54c3b340254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef658a7ad12b2006c24b6dcaa0fe40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f4d7e61b5de1a80d57dc765d40dfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032444ab9ba64208046b276381002a52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc6e3a9fcc57706963ed8bd595638c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b0af7c5a69bdc60f9a40408b32f40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c1e35495868ad32904d519599c1f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40ad0c9830904b58f408ccd2d29e8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43e4f8830a814ddbeefe865c73b146262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d51194f8daaccdeeb105083b7c011263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0184a9ec43eb4d168b80d178ef2f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c3dbc5049efb5389cb04d0740dc56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee237b1d5b9e7827c85a10e551cbb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b88a47d643b11a1322aaed788d69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1b738d9d05e722e86bc61418949da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef486689c5791ed16c6c87a893109f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd2c411bcb4fbc8878066032915d9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460a454bf55d9064634146fbb8a8561271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d9494c974b1efaa7e792ddb67ddb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3538223a5a3e0bc77ecdb9fa236ef17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62ec109c95dbf985eefde538025215274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e49c88ab71057b096103c6beda8cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113c074dce5e73b9e3403619971925b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75c6ed2b4d71212e867de21a67806b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ccf9d08c78815336f3791eb57ed9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd97bdf9d08caff39c27d5e73974eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eef5111326f29b3b0def5c5f5403a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19500f7e2cf7299596ab7cdbfe83765281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6269355d0c108809c8bcce841e9773f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1baaba0e2365d3e5babf2eb41f137283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3558814faccbea86bc50d35f3c141284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb8ae118f941fe307c610712b57dc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901b7ef260f99eb653b6ddf5948f9f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335b4508a8c398d2fe21b4f82936659287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799446e722e25377f36148128e40feb288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb596463896405907704b58e24c733b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaf2444ef80a2a6d01783a2aeb8f962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53671c657f18f598f5949b2a287b53c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57350ab1b1ab945bcc30dc51d28634b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532889c432748cf31c15d558e9105daa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fc51120c9564819147ed144f205106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dace52ae5c5ac0bbdd85461e497b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce805664105058dad51b26a2907393c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044a024a26edf5c10c9224a9a8d35629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334b93cb031e366321caf0f5ba1419410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e5dd130180a5a8a1b7ca6f36925cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c94ad12563bcd369db6b42fa1cdc0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bbce343b0dd10afaf3f95c35db0f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030ba155b17664b41de33fb95e4261d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5033ac42e6848b5bcc3b489f652bdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f8c0567eee16258e73a691b28ce3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140739f0ab2fada783da668262f823f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474183ec5848d3f17dd8e23049b5e3d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14436482d7813d2eb4403ab6e95ceb8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0ddd40c6c2899b63bf085c7e7145a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef7bc48db0c56eac5a3de44e25928321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8ba35164ab53dc69fb7099b59da0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aa33688d1ffb328742927937ea77823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e80b20334b103cc5f77238c0c41f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158902c259167c918ffe2e0146e66b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c80d94fdc1da6cb722165b9b40d0ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4a34b0cd1fb570c63bf93d56ef2e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336af6eeb314bf9799555c31c356cd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7037d66ff909613a11178901c9f67129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb355e2686f59708f1d1f9d2fa45130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73331e1b3b79b7ebbee7602aeef35c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f7200a89b7da1b5e2179c477b81eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafaef9821db1b229d294753dd5b58b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2c4ed23e3c181a8bb6c12d38726dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b3d03c6d4aa188f2ee43f042b285d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0b2625bf3354b1a8018d8d8882ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbd23637b064f48a7290ff8708a8b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d44e54a8be580e9b2328735566c33e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd45d56743979eb09b975daafee4bb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ee4dd525bba1864e0fec3002ae20140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eba5c1de71a2cb1b1230f9f2c64d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058770f0336e5504e12941237a6a6dcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1166c1cfa74bb61ff060407508f4b0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bf740d7416b1af6d7413dd6b5831244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd209ea5b3e82479ccbaf3c8e8233c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d450e781f05990c419fac4ce839b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e24dbc0382732b4f3db681ce31e74247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29a6617d534c62bba0309a28286b1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548c0fc94daee59f3e6d396e0f0936e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449ead63af9f7bceda4de1de551623950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f70c937f5748a6be71cf10f61e445451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670439e396c57a8da5a6d49d2260aee152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0c6806227ca293aaf8edae9e1008c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3248210ed472292bb13e900906fc2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f03277f7fe9b8098db1dd3ffccc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee772015b89bf1215de098f197ee1bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fa89ec2ffe8444f8c9e0c638d3cc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97702466f72fec0ff27c5595b10c6ff658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9ca855e79808f16be61f9162b1e7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943338d173c942caea67d64f879bc6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01f1be03555b798fda4f445ff121c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed8bd3ae6bffce6eb60fb6fed8fdbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37535df8abb5da6d2506c4343a9bfa7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9085898ba943a9ead3fd2cebf168064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80205e14426784c213535cadb6ef765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115944daa949765573fc07c17477fcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002edd707a0fb391f179b009ca1263f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403f07f7e07a9320034af36aea00ec068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8797ebbdd468e83c6d855f9441fb59d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e7ec09b30c854758af782e336ce0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4496ceb3ee68d714f300a6007ef8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410583b821e7e7fef42d3771db906fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c65536e45e1889929a5ba8665c7bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee1acdff73ab8785208dd2e5acd7ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bec06993168ff87b2467ff1f7845eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac4c97e4af377c3dbe88d797f03b8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0f91adc1769ce041625909d64fedf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeea696ed4b1b3b24399e97af12dcfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fcbe78cc37da93f77419e969df5d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a10cd5ab4d05cc9b76227d2b7248480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88b64afd653b1708810a8102121e4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b5a51aa3f60013cd51b2d67a6e03682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c239cd31aea15da3dd8c4642bf3c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3c7d28295d1fc23b669b654cda24f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006593300a3d54fc2c5044f908bba1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab082e1764e24860440ad495059c6f0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b8c09abe955c5a8570eb8a06a97b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd74ae51df21fd013618e17cad0807488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29336ad63fed17eaa808d3cdcdcee56b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cce571ebaf5eb9a0cf9bc3e83d7f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bae5c113b784914f50ef8335c25dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf452588270abbbb58f6aac980850f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfa8f417df4f54d82f1e6b3c669cb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0053d3e209dd3866a6891885c4dba3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572158577c783b0cae33c6ed1c2a9a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d5cdcf9c94e031bea65d961dd1aea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49195e92e3ebf050fd0c788ca3043e0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b2241e24cfc73881d176af31d56ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7810478caa1c15f9e8957531c4b6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881138cf110261e03982354fcfd3959100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d853e0f289fe5229db95372c668e83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0e92a0d14da87d215497cbf815d3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a554d7096a3de333ce07ac0fc2892e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab13428b0001b3c2804f8d7781b53ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c29bdecd33e31ffbeea019a5aa01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec29977d40373c5dbe20d51b7cb29f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7261d25bdbc336b58245841056cc267107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0a974f97b67cf0f20f0dfcabc51b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae8f7958bc5b521472f26dbe4fffd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ec0b73a2e31765c7a51633d882ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91078704564ebc550c60f69fc220803c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435e6d950bc53275147e4276fb706bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a94377f8fedf1627385e09192e8441113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c74b327848d9269597bfd0edf8cce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3715a9ec573bccab651a6c8fe95bae4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fe4f0c7ffc348fe3da82154a98913116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf353869532d92f66db4f9c3db180f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21aca742a51846be423b47cc185f50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3019c21ba362a040729a602b9461441119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa416d23bd5287286f4d297500aab6d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a63c7178a183482f191c068eb8064f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ebfcbe133fea1a7934051fa82c75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebfc10b8be2565be85bd09a8aed717123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd311f5b9687da630b9b2575a178fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82e5b2b00c915ce0124cf4e21705ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f8b9398f3b060b1a62f2f319ea85b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f207800a102fd23e2aa96836c7389127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9552688bf2ef3d20308f8381ebbc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed6098d95a0aa0a3acf7dfa6dc372129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3f500dafdb2376fd8e8dd6af6ec43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd247561c9d4a71aa0861a67b403323131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6f56e6212707f155c82f63158f5b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c9533bc4b4cb8cd1a31d925535c5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb538d5d14716b995b866ad2d3842d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87287815644983bf947228d061d1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fe71b7d3100002b35dbe172424333136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246162bbd36f4443fa65fd65bc9b0e0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e698e11dc5fb5602740e5ce96dddb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c67fdf80fc18b9b8090ca8520e67bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dcdb6cb9ade8e709781df25f63cdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcebab0bab0913b49707d22e0eb3ff7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078e8a7ebfc60306cc1d17ca031b23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75516d82c791f9f473437ff81fee4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94162ee02584171347b7bff9293f115c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29d2a8a71d284431fe4a31a7ebeab0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebef6c6c91d62bbdbed829dce19722146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c58e6a1ea814171638c178e3d78ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ac95ab087592b97c9642cc0776fa5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002317c7e5397455bb0382dd468f4f0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a1f48e7c8fa4c1333bc17f52b68c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280646f75c7263d4f6de39c9fbd57f11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de36eb89194bee70d971b24d18090a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e301e69e77b755ee32748fd4f599f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b182725e3b7e5b5ea9788c6ee4f5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90577dcdc89548f6a74a5c053d07d62d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86846aff64b30784b8916a2076d8f7a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7ebd4aacd2dd33e43949eaf3a8e9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576fa03576bb2ae1876838fc009f2f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099cfa8eda8cf0a80621b76a5b41a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b3da5b9883f425510e76558392c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b059fc30603484012c34b2de74e8882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae8eb6c80b14be1a27ccb4bd657f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c08e2a4f8bbf25c16b7e20600cfb65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672f6fcef3fe3d5a5ddd7d2b2fcac95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2447b7ba5b0a213fe45aa8d735e5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb35ce114e4154ecc5d4646d9e118b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8c6363b8841882f155f42c3eae667167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e405fa39f1a6c97170128f5c7616a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bff5b209d12898afcf501dcf64b493169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a7a43c318a4bd19c593d3ec4f688e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c387122c12af08a9388e02001f802171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bbd360d59d168fc472bd0fa5df3d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae425ef50b2f8b5c0931b1438dc2e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d1e29e22ccbfc708333524939784174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665da4d03f69e01411262a8d03baca11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d614c79f6c28f8027721862282d2413176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c42c3417bdc42dc077bcc84bd679e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432737e0c6ab3dc218b82d072ea55f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc5fe0ccb5a130c03e4b97853325bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44289168afc42ebb25c152748d7db2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a4b2bd551ef74a619bc246ae544fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6081dc6ac7c7369af444fb615d7dce6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5dbca2985476ec06e030a93d61f09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040449158a5175abbf75025dfcd7ce37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fd691667e845f680887e044961b2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9586cfba5b39fa031fd8153a2a5cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e38179132697fc6d40ea8d59ca1aa8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ec72163545d599665d40e1c6f6074188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf9670fda86e4ea0a7bb69ebdf18b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1c9ad631a1383735c6d0313a616b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d101981881a2ee1e79f73b3e3e7ea7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f710fda8a01abae82cf60bd4a495625192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec1b7b09638738644879d4ca269504193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd259d097b8952bf10054a331ff38ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6630441651ea2ace3ccecefdc4bbca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1538e85669d28c3f6d7d1996b29cb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682da28744d638686e6f86467b62e961197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde679bae0a3348f0fd022d91e87bb69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a154737575b89b77b9527b21e990b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dfe08d2e377c4035eb689226ca5f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38c60836af12782185d819cb6e861b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655a1cdfc13e30f288b2474b25a804f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fd74ed9741fa647ddb790ee9bcfd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e8b29faab251a58b2a8c25c8a6665204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6497b6678316be431573a7bdb4cd76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9911ce30404c41b321a1fc17f4c4eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a0a6351c0d67fc06bc9ee58b4e75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cae26dd8aa5e0535b71a07f9cfd5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e1ba4d226bbea4c08084a33f5b911209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480a3de7458a5f56bf3f1f5867083b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1e881471fdcdcf0061f87aeb5d652211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324db7ac75dfbd89d40c1e84c6497d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d4af71775e2dbc4ffc271e1d3333213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7329d8fc2562f5db41034607ef96f8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b618c468c6aab8495c48eabb59308c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fae1dbb2d6f375b636c6467a3a65c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0c57f987ed3101b824b95ee4677ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a407efa38b2c1719e900275cd834adc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d301de68e7f680b25fb6e2fe8a0f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c745881590b38b7e962e6180a680220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c85deffdb179120270e92404375b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42875cc4cb4157e0c29f7a39aeec76a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29e81c7f1d5cecd8b7409bac3b751e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ad76b25d0fdff7f030cc4f1781b7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76906731499245ac7c7d3a4fdf494c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac49a211d5b9b3be53e5a30fbf168b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092931eed799abf0047a39814455d20f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf82b9073cc205914d1928247743d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194a97cc78b4f2ad75c7aa6cece29dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2830574e77af848726e5dd3c7235edf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aa5bba7ed366fff0f0499658ba50d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5f89b7971d8b4532cb76b79951c08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc45dfa878bb2fb5408b8273407d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676fb9d76cf6a52d2dac0d34f0a545234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ff0ac92bb9e356edfe96aff4b6bf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a597048b1350b526a6ab9b6f64a46a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2b19530c0972d4243349590211d04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a2ee00dfe5b0bd5245cc48d2484dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee8a5964b3e37b4b9d7104f6e9cef1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e0cdf5e1b77f19366e628d7d84c3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c2bd754e4799d36b6e0a9415c3031241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429fa20bf7dab9ece7f5359dc690c68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815b9ada7178412cccfa3156a26a50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49285026afa1bb4f2d0454e4bd0d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c016bc7b292224e872ebfcef7a7d56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bc829cffc26192d360a4b8fb6077d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907654cac8fe7cf82df2d7e4e80b479247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb43bba3a0b758e3d66255af6e4b22c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efca590afbdcb0fa074fef9b465f78d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40db488d0fb766d80da58f1bb1d304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325030c410e2d80548fac0ba6634d17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b6e07cb20fa35fc1106645488c479252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0274c692066b6b0314b2c9a0803e0ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6caed59ad830a97c02eb6eef4926d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919a625e9335c72301437d92f614035255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1c06c549b46a9405ac502c9c8ba1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b94b48e1f6c058d1567f4b53dd611257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9d755a19054bc13a1808a090a1652258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc05dfd018a7dcce7656297ee4e209259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8c0c2abe475092384e70f1abdc4eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6601ca08846b8e15fd60eda5a3d66b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9fb353a8e3b62c0b4d73eb3f85b8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8587002950107e341435aeddccabe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38179146f561ae97e44eb0090ca52dac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2e29ac80b8f6a44faaaeda9b938b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251743acf5fd20304e82026d3350fba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dbd70ca9cedceda11b8c84265b60b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0169c7944ff668ebc01f4456138d54a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35fdd102a09fcff05f33a43bfe2896269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6a6686a07e6a152b5043bf215f717270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6b05270a52cbdfec1c953797cbcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5692678c489d6c2361bafcb75d124272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847797f697a59c1a67ab786a9652f331273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1db59466e073d1d1baeefef3166c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a9103e2f7d9c20834c74e2439ad91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4215015465d08a8f98f27d42152b14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec15e1aa00ddf29efaddc55c3663f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f000b58ba8b4eb0cc654d263fd75c85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab6394cc33708d1a64ff0365ca30c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d802c654282083dea069e50e8fd4b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cb0fbd32364549dfdcb53c537a732281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7e47f4a19e7f84a607b977746e417282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca31e0b83764631daa8f55b170b7b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a42fe1918f24300a09be1b2ad56f2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ac8721bfe23c45e332a05ea8ca13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba977b31464acaf9802e4740400645286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33112c9aa95bd025e8994d4e16fcfdd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac1e09eb42cd309c3b7141cef726b4288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>