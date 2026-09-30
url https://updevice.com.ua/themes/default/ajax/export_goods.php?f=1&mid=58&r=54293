--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99605077dbf2e272505293c8a4d8841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b9c3ab44389b09dc4ae386442bbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658b0981be5055c27b2babe50a23c6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983714aa6a0a564ede9942247a62a11a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983cf64d18ef5876fa78905ad1fcc1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318615ca13dc1ef8eb85d832d263c1e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b5bd50d248383531a269a3c6a8507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4670e37596bff714a5d622ec40c44e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c7ada59e326601a83b9572adcd679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2e5f331e6a4abd083de78364f11fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d95d748074da4570b5d52b59424a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b5c14107a68f42709ea4a1d2488f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a682cf2ab7775a85d2e112bc727e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf50c4fb7ba3a6badd6010169e6a5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d4199086763d3f45e101781b6435415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709890a42a087b6d05f15c966aa3e5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184370b9d41b50453cb9f6b4a67099617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5da41649333b4e78c9d5fa7247cca118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c211fdcb3470b1d4c8494d5f7ddb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca148b5d3fcd052be86252f132a343220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15147f26c6a3ec00ac082efa6543521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d784bbff9ceda5f6fdcb369934ca0da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34da4a5729cbc709b973f936c8b11d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f238d9d5d469f26e5cf393862eea924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14623e7942fca538638a9ea41ee78c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c773430effb7642387547020fbbdc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d17561148f91ab40ce3bfb72a1415d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efaa48086f08e7520ae7aa0a023a7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e9df525cf1ac3d508e4d8faea336529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec157b5da7a034f994b0c61262557da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa387e67812e7cc6c5cf28950a9fc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da556315d0025c9d55018f31534e0f7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb4eff58d8b410d6e60a81c8aa1c4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9f0075f615941aa36f69199dfe6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d788fdf6ce30ae55df787e48d1d37235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874369f3fd947eb887d7a9de1a04ee236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a78dadec6319d727cfdca5f3a2e85e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4be45af478672639c2791a0153ba7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ca7562675b69aab952046da8d11839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23877b947f2356642e9dc46a6ca3d1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8785bcfefb6dfb787df171066e4f36c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24be3adbeac364cb552fc1e18029e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d944d868405b17ae50a40101750c11643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc74bef1c64fbb014d598715831f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee74e63803542197c71221388bb77b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f13df4ec821a701501106897d609f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3c030da33067cec4d229d9ae41e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d28fe241abc136e0ec183b93002948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c805b65388f0d0f196b0534f1348d1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39e44ec74083f7b4f72820b3693fac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1828a35cdfe7950c7659169ca462751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38309b3511e08b8fe531a261e69a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72366323096308a48f8603efada76f8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d1ae2cf8fcdea9efcb1df62b984754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14b983e19c4e5b5952fe2d81a831255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed759f4537a69cc7305b62c6e2155b6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d079985a928b4ab067ac041c512a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014f413e16f7e226a9fb10bf4bb737b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b22266ccc733af62ba1bab72788de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff8284f904c94cb24e829bdbe8458160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef473d35b6d5e93636c268b9b1745d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef06612b32b38c01a31aac5190c20f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523c8dc07ee9e13e5d09d6d0211da2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd31c28f042e74cd71730676a4bdc9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79319a639e07161f63ab6237e095965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5ab293c8dedb267e74477ed67720d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e753b0ee5ce792e3197b897ec3b5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d2f7ed72694e116550f4c8f5aad3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eac885a73faa64f6fe3d30c9f89fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6f0054aacdd4d6d0dda694ea8e65b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ee7dba8aee40a70c4251852b457571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272cb9422b3c44c822b2944d5989eca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e042d3e167c436a6b4dd45941c0b97d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0f9c644254a1f257be3487b539f0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894baf4bf3d0241118d6d2297abbc8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d69830d05ff1d974bd0a5651e65ef176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c31f93d8e391ac11e90c9d99e3ef4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fa1382b1cd41884603cd127cbe57e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42331cfae283daa80f30644c6454510579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afaece38944383edf768cc1be9b8fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004f55253320c86550ba36fa224895a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd1dc98e34473f59aac518ef4b98982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4418177581a3db3c38f4513cfdd6f2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1530bcd0886f8566fffa734d6f79284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae59e601e88b3d3ee5a6b75efd2fb5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427baa15b17a671bd8e3a9e3c986c2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72240587737cbe0e9a2d6b8b6bfdd3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929908a6570f640eae3de5ea4600c98388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e3f8ede13e4370aec12982d4c1df589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6f498d172ebc1c02f1d52deeeab0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7f1490b0f181092215a0b85a40fb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084e2432031801cf14d3782f27aa8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b69abe80dc915c4d14cafa1c68075193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5ef56c80ec06467921d43e542cd0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0daa404e77fc68ff6922e59191d5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e029c51022b00bff0d7cc5e71ad30cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f4a46ea7b520e3d2ff05d5730daf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d4cbf390e89b6ee87d1de60d7ead098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fbb9e2bc70139608d521119ccd28a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2c2c48ce4098f60206c8207ae1b8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee590fce1f77eeae31491c8fc7a420de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598fa4f59f0cd9c260eb3ea9b0cf0b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab99e1070894ea7c18e77f763abc69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9257c9c0bf89c6a050b7fbf153ad951104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3644bc7f8bce2cc435f6e309bbadf9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d6181177b56ca61342ee7c93bf73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9348e5febb403f16938f907e7adc5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492df6518516fb915a9b3bfde55b1dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352dac0a3db3797cac7880b1766548a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38ccca65099239887ed75492cd5692110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb592b7a12e6096006f4a472eafe0a11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c039c37480ef8509b6edcf02f51cbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea356307c282174202966916194cfbc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cc6e8494cfba6e8488fe40690dc24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e67e409152e11c1bfdbac31d16c298115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de6b352e792bbf8290eccc289f3c39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087aa51bdc3e2d1243aae967132077f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013f68fb84ce05cf972989e6d9c7bf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711f8265661952e1e03e1686673fe85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810795cdeef6fbaa0a05f53001cf1654120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8cd199598db44f40a4b517be3a7c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9671e3372327fee63b7f0e5cd696aa8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5379ec4720d70ef01bdbdeb9b8187123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e28b883e0c290f05ab70ed02d6cab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b3d56defbeb373cdaa9069fc542a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b40daaf1d5cb36adf285c128d4a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518b275e785a2ee29dcda78b0b6e630127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ef1a7d6b056334e1728583d8585f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc605b219994649968cd1bc0fc52492f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3275a8456d630f7dbb151173b2702130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed39f68ed726ce88588c762287b9a6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c96304abcdd65d696aa5687205ffa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6083ced6f7b36652f16de469f439544133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d1e4ffa867ef4e0995229f838a9e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd80fa81fbaf1e673cea6b2f3dacf8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972e4242157fbb3dceece4d1829cbd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca3935434334a71bb50b77bd940c84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c637ac80884330d869b3049ee852138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ece5cbb850046c5af500bf727be47f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384d83ce56409c4bbad861c34a1c8aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57e4c5e9a6a7a24b5b22b468040926141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf25b3ab18a6b2ef0a7dfbdf905a90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bef2d39aef46c8c763dbd036d77473143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094458a9645015363b1523293c46227144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bc24af61a6f1f63d42d2d88ed6870145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abfa56f5df84372620689e88410162146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabb0c25aa925d3abe74d6d250908ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fafc07b6e3584cc0b5d31be3ec496c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4e9e81a518b258b5c599928434e7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ecb37d2103a1d9ca6903aaafc43b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3892f1c02cf96587af923543a21645b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d504ab01eb596379a4f14fca2836f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fca6af64467b8beb5de6278d4a88f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8fe67a183fa139f63dc2f03a1dc0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118d32bcd5f0fff39a7a8a9ad368a6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad36fb452d03687b499a0bb06b54d7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e0121d0579e4127aa5834a9927c45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ef78f38586c61ef88c99502a0973c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bded22359d07954ed175a057b25edc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c2e2f9a29327c4e19a50d1b5b7070160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7010eb002046919670d46805e60ce0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061f47e98cb710fabdc4410c535c567162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894574e9dcba57ccbfd2cf13f72b9220163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bedb90fc4936bb6ae2dc14578e2f9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7e88399a9325de6867e5a40849647165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163909275a0f6806c30cf84e0fce90e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7c2983fe3a8031e60c86938b66dc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc620f4c58d4acefa4aa1167d5ea9a95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e05338ed6504c65d6d0341188d02c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93fb19f000434387f16e34628c8630170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a1e929855c36740ef2420922a2eb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdc3bd17b4033d1c39208769139d1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e6799ea3f7e7f4301deea809257b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1b6b69b16ecc194b1ac268270c093174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096485a0e1d028fb51c2ca0068249ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e7d9676808efed8878285f70dd8d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f75e5e822f560d188bdd24adab90e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960657c186637610af891803b2b4bf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e7aa62967b8c84b89898dc5d3e153179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b09ade6e0265123de1a7d6d6b84af2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cb47c31838fcfd0d9bace486b76ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a21e3c8484c29d792aabf6550df9d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159213b3bed0ff83daf2b6cc0c60a4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67796e585a870db4da6c2baececf6d7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ae46f0a4b32aeea178b036efea800185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32584e2c36d13956935ce9f393cf52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a95e0f8c0fc04bfed4c129d90fb0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58c4e089573a0b3e94a32e2d66b86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09d8466753e088319c5cf59afedbaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba222e9cd54e43e58d738cf93058843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc875974269483fb0ddba02c621b5776191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa381c0588a0a7c8e00633534c8bfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42166ef2f01f070272d37e54e265b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0df68b81127a4d80768dc1ed49fe53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c09c9dc3670c015248d3d4207b5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226671471fcb1c22b2e2ebb38b8a501196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7695abed84495527e5e5ecfc3f8567197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f92dc66cd88a352e72d37d12c85670198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e63d2537aa9820be65950f8d05600199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2463c6a3ab6054376ed1053c645cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa16b609c69eeb79441f587285d23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9af909b042fe1d01cf0049f09f94a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b7d91131190d132e29d0875e3a275203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621d5ed5458cb9175d88a4997251e04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a733440f4cae90a75cbd929b170c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e8a7aad7239dcd2e9cc2a92312741206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952c7d10181111f6d5dbdbdbaa1d99d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3c6a90ac26c497c9e4ca07e331141208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42738819b94d236d4eace1b098df1ee4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273bb86124149d1914b1e9dcf8fbee2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fa32f493776b8074667e2f291af93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0f0b7901426be0de0058f42b64b58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86010be8f4c861e9dcebc4d98a42b833213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf162bf987338685296859f701d9c738214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c897af1b0337c5ab9d2332852b7e21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ca32bb9da6b021fdd37bce39c4f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beb1452fec3ddb6c32221378145230217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102057716cec9fb97e29820f52385497218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37205d6aaaa4049db92b51afb86f4cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec349ff50d7bd6bba7537141b0b3691220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42b2630d9742702652787efff15970221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea603b86a7407b32febc6a92f08e03de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc2687d0bb065e5f70be698bce6496223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec14489797327eb2df9196a5e2bd105224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d2837a930ae50ee0c71da79200a5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aebcc93107ef597d618d19cb15598226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6d8089639e50e571fd25b868c0786227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d03a589edabe51fd8dd8357732f91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4bfab046ac030b34eb6266ba68121229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d444a6318c450d3c7c2e0e83cb91a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b7fad2f7a1968abd2fd579c5525b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f524cdb454cff0184832869e5178d50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c035636dd72b6229ab4e29ecffffad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657aad167c331ad327fc546cd0bbab4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f608689c8f51283ff4556b9f88f09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad52f66fcae3fefce23ff2dd39fb21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd0d1af1a419bbd49e24dae46efe89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a2941023a2b0ec1d460c5db1a8c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325907e9411b27fbf423a0e64fe80799239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687ba95be60bde465eb46cd224840d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5d1211d4179771f575f35d294264a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bbc9657ef305ac4a5bae30b7d772f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e09bcff7f70e537cd20a00cc06dce5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3d875e5e8634caae878562facf670244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d2eaa20b0bcfa1d0fd4eaf955fa67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22ef1d3d43a053cf32befa841084d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb4b6c35911fc06849b502de95117b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e3f4a8b3f0121bb4763839e2fc54f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519f83f4152cbae5b15615906d82468249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da02ee8a61aa6c6b9c103dd37749f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347176eeb51f8f3ec099f8e05eb3da4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb1a63ed44462a995a0a6094b4ad1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf25afdcf78697dfa6d81b376c6333c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566c23066f7a6f23aa1d43b89b5e70d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc5d0045701ae2c939f8ef48d66b5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf4d28ca3a9045bcd5e1ba261fa49f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8b2f8718184ed49fb09e93ef58c6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa143a566d5a735a9f654cd207d9ed3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7e90e325f4b36e308240a961ce3fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb844f6e34c41c9184fd23ee61e40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060795be1ec53f41335e3d7e03ecd17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf03a8a7ef604fa250ba4e9c787024262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af9b21cee39854f901bd321a06873b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b0d78e4f2be47c7c39866c428669a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98bc7933ca3c31c04cd9dfb07e7eff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1b31a7939ca2f4fdf55443fa4afa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5719457a5aecdee2e0d2a54452387267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cddb492652fd6b9999ac55d05970a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3fa266fe0f175f776d5d11e98da74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63335f21d560507272bf3743ee131023270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdc3e4fef9550be42780c0f5a423df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578828f8de808908be19e1c7b869b08c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa457b94f99679ff47c04c26cfaed6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8e50ddd4db294db7c0d1e2c734c11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98508be174d8c273ac458c7a338414275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dede3ac3e91e58e404557a21ca26f9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7364cd396342c08dd5cf20bbf9bf89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09920a285653aab1c8fcf92d3928f3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f96aa47bf5b7936113881388fbf6ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f88011e5198e1a7b1bed69d464e64f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1acba344ba4fa725aee17d01c041a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6054d46c62ba404625cc498700a1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9f8a60843635181c4026a615bceec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee709322dad6a469a10f5622dcbf43e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b48a3dabdd306177b96b9622c812fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04512dceff9a4368b9c1891c47fc2039286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f090bcc1a71387e019e92ce6cdd11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5ce4936d26501de58412490b417b8288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08ddbbf3deb9b3a8eff464e13b35341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1d77fb1116320b8b208dc3a07b1592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14d7a0b387ab90df3088c8bb0594c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1fcad718030f96ae2d47004d012934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46046a5f09968d00698e3c4391ac4a595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac094a991371e402bbeb7f76adccbea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a7967464a5f8112260f237ad431d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536505989592d0ce68750916d6ba87e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310ed64b095543bc1deefed8f04f5909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429b2644c55d6653cdd29694c896b0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050a66ab469e082d604f405305b5f6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e8cd362fde0b67a6867314684f7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c7958e19316610b5dc93d41fe25c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7cea840ca8cb087e6882426fb874214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf89898d7abe4a1d2a783770efcee0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d697ebfb426506ed831e7dcd61ceeea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2b7b976426fb0c6b9b71556f24a8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cde57a3aca8a958331267b694eaff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da17d3cf4621e987269e9e8447117ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2c5648b12b4fae4e98036d508e01e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3af2ebf026c852ee0f9da214282621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584ea4674910e914132c5469e0d7e7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d4345ead12fb965045a33810c004a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293865f750660064a4c49301dcab93c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d00844f17202f9b5931db4db2c0b4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880099b44e34a750e69cefe459c1b1c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0738814b220c96e37be23d24f50b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35c80877bc5ae83e772524c798c5a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2f3852f079744ab7880641f91bb0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449d6e75b5f84b52854c0810182f0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e48bbe08d64667592f5f0e1334c5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ae9e403e88270b16ea2b9f8ea2cec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc84827722219b8e86430c1955b3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d9e93d25976da7831fd47a2564a8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be16bd2d01c166a7173118ba7f549235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7669dc3d176a0fcdc05a0c8e03d98436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b57af0ec60fe744783d6587c47d9cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e709aa512335c4e3f574c38aad891b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1333b02329366c138cf61af71096e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a0030ca5f3123102c0c54e3debbcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960859801e720e918b39dd88b41672eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc3387d09ae4c8e578887ade9f627542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5843677b1160afa8a8dad16b5c75f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc916fda62d43be5128608e34278ec4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfcd44a21c3e9ebd4dbb3b79cfec0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62f8baa643cc714755e771fb5fa1ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af646a9815f02c49f2880db7396e294b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152fdde0303f04ecc4b82a378c9628d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db139a4ae3bf706c630ad1dd5bab547049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5faa834a03235be6433f7cbd16691450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80af4af0321c2040f72a71570c92f2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1e0d72990e182c83faa63c6bbd76f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cef1027b027ac01826daa3fbcc40653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccdff7ceba59226196efe1928f5e3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb17b22285066bb66ed3a26c9c1f3a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d6a7747e357693b948825eb67c3ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161df4c6f8c78a46214c6829836864d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b507c796318c244961d9fabea2a4b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8770f9329083abbe8d9c2211aa2ca959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a12cafc0da94bb684d7ca48cf40c6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745208eeb53e6c39913bba52a4c354161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc16563a4d17234d3e2d7b35ba718b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238e0f8afb970d38f476019d1b9382363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85577bebecf57698e351cbcee313e3b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ebab233f06b863429275824f5dac765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d797b627b149a40163785bbf60435b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d25b8c197e8ec00c19f174ca724267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca179d38fae508c381d8a2f115c489e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44647e9ae184d2b005613e0b23d2a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e2c3cd10b6ad6555e65967f187b9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a8bc31f0af11bdb35d309bd0f383271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490cffdcdf0a9975304aea6c7a8b7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4053be97c415cc170f24b04145dd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193eaeeb634a3b4f8dad85b0ed9242b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f3cc3c20e273148156060fde1a1ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fc978a7b4e7ec4daac788bb41320976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32918f134bd847e0411486d9f12863377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdb2bdbc5a86dc37493573cb4ce4c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1670bede20f7ec8082ea8dfe32d3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a13eb8f6e3d240a821189a6c97d1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d2841b1f38be35b83e153679d5e5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c9a76970300ec6c439e000e9c8ec982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e31ad528ab789c013d0a041fbb1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6c7613ed8d74b0c84ddf480c9121f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b9aceeb0953feb6065c91a3599f8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6e6015ed54bede22df96546461a6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e63a28dd7950ec1f3ff7eb2a01fa3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68b512b114b4c44a8b45b33127bca688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c14163b5b2cb7960fc79179274290089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080fb6d894cbca084038841bfe27b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a520d5924dff51ee8190a3fd51235f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da072c64b1e24dd076af60345550b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d184d781259405c56e7431b8e405b7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7549cb13f196433c8e78fc7c9ba8ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b861fe4eb7b71d8038e89eb00db8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ac6910b5ccaebc722f1bd2dbd811996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bc7bc48faf7961b713d73b8907cd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deeada4f3a98b51c98217e84a6571898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc15a044fecc583eebd24c54ec27599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391e12913e803e0ef6e837128837b32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a172d7edacc15599d006cf6352c747101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924b00e675e52431a06e47504428151102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf1c8910587b5f50a3b2a859c237fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031773d23b682276761bd7a36bce8be4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a53a292332b1dda2f87040f32e517105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7355195bd6cf29e937d62afe2ffe7ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885fa8cd78da57b05442b3fd9c64bca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616ede40e6f58e6df54d990d104d84e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa86bc6520958a9bf37146626019c9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac988a8af4287c9eedd0fc512b31dc5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c58e4268c491e1229087ac7df71a79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d72c9f4f850264ab3acf0b453cb58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab55e3ac3567bd9cec02f3c650e064113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5040b1e1b9860f825de682d4c383b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e365a87a7151d258339c4f3a234125115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048591e7f7e4911201a79a8da95d81e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc34e125b0d44ad0e0a90c892596815117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dbf088544bcf08e761335e6840a5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0df53a83511cd710967bf574d4716119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aee0bfb34e4b9e1bd1b435d5a4c47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44748fcf689c629ff49f3ddf0d3249121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bb26f20e97af10721e26c8def7209122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7cece2b1ed0cbf936c4ca09d2c2a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b34f3186cdcb26d86a6295a12362e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3971ffa2ebf799c0e22bee3a57792f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701320ae61e49e3dc3dd3c23a677b616126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211437ac5b73ef602495f3aab2ef6459127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c96b6c9d86dad805e094af71a4670128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1f8f1c1d5070ad724cc65be115e10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869688fed9e6f2235ab0809263949a08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246c0ec4e94bf9e209c112029994ef7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31f3f1acb912cc8becdb195bf12690132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb61f50c26fe5c4b6e3f424c06ffb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41972be8f140d53cabcc29bcbe11603e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21f5b20560aed26743b5cf9469d82e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320da51e80db3c2b6da6f34c0e140e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dde1be618e55007991fec6321d0497137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9000ee3e27ec95c05c9d8e15efac8f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecc3fa38e5325af7f380fbf3e3fce8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05930b096e47ac4e35aacb6915f371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dba3e59dae19b57b79588a64246d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea269239eb80422c78d656fcbaccc020142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a10f601093fa0dbe64821addbd9301143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd20f95cb3ad623257b3033be1cb1b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d36e6b3b27119f2345615b4864f5ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c1cd5adde8d3d8d043c24c02b251f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eaa905941a048b183e07b336ba83d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b49daa161dda89c142317dc6a18ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a591895257f4cd9f52372017e7ef9b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfb54a7099cbced2d4e6c8ed877c78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61fa3c5f007d566cbad4b088d0487a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416c461a698926cbcc35be9a9f70192152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ec6cdfee6be81dd1efb2e46b886d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a7284c0508e1e90e9ce48901dface154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5ad7d27879dbd61f07383db742edd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7acfb345111f495783e8455628e866156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71f7558ca0044c3b49b19f1146517a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d5b978e5a010c2ee16d8766c7ffb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146c81611423f1a4fb93fd1d9ccc8d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1be26ee4afc492d6f3a0045c446f41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbe87672d4a9457322186dd3d70f0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd70ec9117e9f5d13811f0fce468ce7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87134fbcf2c155437f76706f07ff47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b532c394ab087f744d26f412b7f0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a65ba079f71c70118e9ec716197fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9213ecd85e53803b711923e9bec670166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb383536868df720110c6ceaa9ad3e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd16772336e4c9cc438ab23c7d7f025168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1014f77a4178307faf22945ace27e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfa8229eb0c1470bdea4df525b7c85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8ae08295e5aa2367a105aabbfa93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196176884b4d832c83ec8f48d2c05d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d504a941fe08656a8deea41333cb4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccf3e4bb50c4a2663743ccd100ef20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fdcef6b76defe414b48d4ab25ab22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44858f8f53ee3e92acc95d15a2df8e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f5729a3857c984cb2afd06e47de3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbad6d55f9ed292461dcb121da98424178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a4913aa76b2cc27bc3514dd025524179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499332b34a86a71dcda58837980f39aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d7229de89ef280631cd559e14cae2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16fb0edfb6bcf43bbebf1798ff3ece182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eef5d2092f479aced4a3b2b177f2e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d54a4d1d36c434b6fb3d08120c46e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b607fbb046c563a9903c7a7d3bfd801185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bd4687207710a574cd09acb639ac1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1c1db573595fca0cd66357ef1c12d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128b3db3614076cc8c11dffd69e4d6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722c0533cf4e3dcbde44a10a10a1278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf9802c9edbb9683f16548ba1cb877190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c97ff1aed2146d71dd93738d60aaa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0cc9883b7c8ce3fd7d0b8578ef9b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da5eb4fcf4bf098c4421938b808c16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78bb06dd7a65d4641f96f9f7e3e38b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223b1e3919a7582214f8fec76de3f9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d29ca6355d16188447cbd3440de6dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550059a869ceeecc70a540e8caf51fb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b7c83a168da3a2c723a52bd6d688b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c7baa92894e709f9cb70a718cd9b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693b1f8f9e70f8f05b349b60976d7d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef8869299bb7bbe56432c358d4c7cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca482a9a66bec64c257f0730fe0a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b028f5d66a83a2d2e4977038c80d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622756645646718045f25ca4bebb9c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47358e8b1b1a9c6293c6c4d707f13ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e4a11758d3f9ef19f34a2ae90846206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff508f05061693feb38aef0eadda48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5beb3779d7721178d2c38471f9dcd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21aedec9dc808f2c1155a1d6ab05df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b3a11e7a2929125363b5e6156d712210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f5d5ed8f3fa23be839ecf4b2cb041211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d252063832ccae7fbb7f27a4bbbaec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a747691ee384e55cde7a6f8e5f547213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256760a69433f1674b1254c00f4e416214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27e6e64509b6887cf0ebdb244db52c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba36b9fc7a8c619826220569863f01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba6df645c924aca72299ae188c86c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf5669722bccb7948400eee3880044218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c25e7b203578bbdfb61a40cdf910c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d30de02ae510f93ce0f59d894beb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa79db2c9289a2ae230446745355029221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e0031bd65a605121e4af2e4d86d03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185e319d6cd7ea4b0ed53a7f64b0da7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1239f2387b881e24be37e6669e8e98a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d41d9e986415f13c36ac542792b39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b3eb12028f3396facd1c48c76686226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c738bb9935d2cd8d653cf0fa51a1cfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b57206e42dbf01d3ba054db6a079228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b72b7ef273b7ef697d7918a9ae68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c23de28ec48ee8cde44a4a192088a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86747b8b6833b1200341b1fb0b7978bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6067de6ae53138597c356a1a5fdab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97c35f8fa143a80829b8bdadbbb30c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87386f031ed512d19cf53127b29451234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbde3f82a842abc5f0501e934c91e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6cd26dcb848f32c2947ab9ffc37bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e0b9974837105b699b266b8e7678c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d895d4e5716ffc1ec7901ff6473f8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e02da3cddfe8f6496ae1719b92e86a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2619c2d05efcb7e109ecf40422a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768e3985ed4ca3450af95ef8e38ea7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed08cf83fa658c875060334127daf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f9f88ea7413136a27691eeeb293e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74676c2a0041cafeddb1ce60b6c1f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220b690a6e9b97a66488063f2ee9126245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2503b05d746738dbc8dc511bc3ad3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b8d42e1ad309a87ec6b0d69eddc99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47210f9c17bf00a6b9204386cbd94b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186cd5207a3781b55d574511bb1151d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e96b32c495fbbaa3e391902ee2ce3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a793c3e8df1096b5c92972b6b6efbf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4559e0a5c664fe7a75d184851a420252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f5a589aebe880d61c6ecab8a0cc5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8693fbb5d008dfb88ee43a84924d763254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878dfc183b8c04d4c8939822b8ec696255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1244cfe40e4b45f73b1e4d10c74b6fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7160e04c8d952c9793178fe5a86fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ab1a39d3dbf5ddcec930b63ca0cb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a1e4c87f5e61b1a4549e53bd93f3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be448442abc7b78df6062cd077c3b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69225eed482cb91cdc3de9eb660b8da5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce939c5daf93ea60ce40f21d4b0cff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b968209c1b2f3b3e74a2a945cad7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cf3259e97d1efdaa72de79a74c113264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffd5b83627a48d69cf583bb5e4c6bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039684ccb32fa34b39bc94a0cdb8a79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6127b0bc06073458cad929cb2253479267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb466829219a9249b28e49cc869622cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1361815e827ab5c542d3aba37c647269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971ce07bf29323836a6ea4c3e6dae88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6daa2576f050bdd617f82f1e696df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcea183aba2b50e1677b675b8bfa0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49b78bcca5d90af7a228c3f142fb75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a8a2537946ae7221c016debc9ed97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897210996d0d31741490a74fdf0c571275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cfda46f01699c0fcf567b51c47d66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272d447ab1f93323187417e54c2586277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346368c0e1cccd1843add4924ff5ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b212bd8d61c0ef9f75e4035b731dc5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473456ad7b58b358edff69b077df0cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f5bd111ea9e7ad6c5b8d360e1bc0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574d801a7a682f94b42861bcc4e0db1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1de67fba8c7feff291cc925c615759283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8928a09f0186112e99f150a86fa600284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e146d1598c4e11c660442ebfca3b7eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec677e6d6220fb9de45433f3f1fdb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb3007c7d7bcc94ab080c776b868a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b84645b165ef95e14cbb4f3c9184ed288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>